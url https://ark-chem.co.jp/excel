--- v0 (2026-05-18)
+++ v1 (2026-06-07)
@@ -16,59 +16,59 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Sheet1'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1320">
   <si>
     <t>取扱い商品一覧</t>
   </si>
   <si>
     <t>https://ark-chem.co.jp/</t>
   </si>
   <si>
-    <t>2026/05/18</t>
+    <t>2026/06/08</t>
   </si>
   <si>
     <t>アーク株式会社</t>
   </si>
   <si>
     <t>　　すべてのアイテム</t>
   </si>
   <si>
     <t>＊白：在庫あり、緑：在庫検討中、橙：直送取り扱いのみ</t>
   </si>
   <si>
     <t>商品カテゴリー</t>
   </si>
   <si>
     <t>英語名</t>
   </si>
   <si>
     <t>日本語名</t>
   </si>
   <si>
     <t>CAS-NO</t>
   </si>
   <si>
     <t>メーカー</t>
   </si>
@@ -896,52 +896,52 @@
     </r>
   </si>
   <si>
     <t>PROPYLENE GLYCOL MONOMETHYL ETHER</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>107-98-2</t>
   </si>
   <si>
     <t>185kg D/M</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD　
 江苏德纳化学股份有限公司</t>
     </r>
   </si>
   <si>
     <t>中国南京化学工业园</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Jiangsu Hualun Chemical
-江苏华伦化工有限公司</t>
+      <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
+华伦新材料（江苏）有限公司</t>
     </r>
   </si>
   <si>
     <t>PROPYLENE GLYCOL MONOMETHYL ETHER ACETATE</t>
   </si>
   <si>
     <t>PMA</t>
   </si>
   <si>
     <t>108-65-6</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD
 江苏德纳化学股份有限公司</t>
     </r>
   </si>
   <si>
     <t>Propylene Glycol Monomethyl Ether Propionate</t>
   </si>
   <si>
     <t>PMP</t>
   </si>
   <si>
     <t>148462-57-1</t>
@@ -1303,50 +1303,55 @@
   <si>
     <r>
       <t xml:space="preserve">Zhuzhou Hansen</t>
     </r>
   </si>
   <si>
     <t>中国・湖南省</t>
   </si>
   <si>
     <t>DMF</t>
   </si>
   <si>
     <t>ジメチルホルムアミド</t>
   </si>
   <si>
     <t>68-12-2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
     </r>
   </si>
   <si>
     <t>中国 山东省德州市</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Henan Ruibai New Material Co., Ltd.</t>
+    </r>
   </si>
   <si>
     <t>TETRAHYDROFURAN</t>
   </si>
   <si>
     <t>テトラヒドロフラン（THF）</t>
   </si>
   <si>
     <t>109-99-9</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dongying Yongxin Fine Chemical</t>
     </r>
   </si>
   <si>
     <t>中国・山東省</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Shanxi Sanwei Group
 山西三維集団</t>
     </r>
   </si>
   <si>
@@ -2095,50 +2100,55 @@
   <si>
     <t>NAPHTHENIC ACID</t>
   </si>
   <si>
     <t>ナフテン酸</t>
   </si>
   <si>
     <t>1338-24-5</t>
   </si>
   <si>
     <t>FUMARIC ACID</t>
   </si>
   <si>
     <t>フマル酸</t>
   </si>
   <si>
     <t>110-17-8</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">YANTAI HENGYUAN BIOENGINEERING CO., LTD.
 烟台恒源生物股份有限公司</t>
     </r>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
+    </r>
+  </si>
+  <si>
     <t>malic acid</t>
   </si>
   <si>
     <t>リンゴ酸</t>
   </si>
   <si>
     <t>6915-15-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
     </r>
   </si>
   <si>
     <t>Benzoic Acid</t>
   </si>
   <si>
     <t>安息香酸</t>
   </si>
   <si>
     <t>65-85-0</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
@@ -2238,55 +2248,50 @@
     <r>
       <t xml:space="preserve">UPC China/Zhenjiang Union Chemical Industry Co., Ltd.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Thirumalai Chemicals</t>
     </r>
   </si>
   <si>
     <t>Maleic Anhydride</t>
   </si>
   <si>
     <t>無水マレイン酸</t>
   </si>
   <si>
     <t>108-31-6</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
     </r>
   </si>
   <si>
-    <r>
-[...3 lines deleted...]
-  <si>
     <t>中国  河南省</t>
   </si>
   <si>
     <t>215/25kg 袋</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Qixiang Tengda
 淄博斉翔騰達化工股份有限公司</t>
     </r>
   </si>
   <si>
     <t>Acetic Acid</t>
   </si>
   <si>
     <t>酢酸</t>
   </si>
   <si>
     <t>64-19-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CCP
 長春</t>
     </r>
@@ -2757,63 +2762,85 @@
   </si>
   <si>
     <t>N-メチルエタノールアミン</t>
   </si>
   <si>
     <t>109-83-1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">JIAXING JINYAN CHEMICAL CO., LTD.
 嘉兴金燕化工有限公司</t>
     </r>
   </si>
   <si>
     <t>PTBBA</t>
   </si>
   <si>
     <t>98-73-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">VINATI ORGANICS</t>
     </r>
   </si>
   <si>
+    <t>DIIsopropylamine</t>
+  </si>
+  <si>
+    <t>ジイソプロピルアミン(DIPA)</t>
+  </si>
+  <si>
+    <t>108-18-9</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Zhejiang Jianye Chemical</t>
+    </r>
+  </si>
+  <si>
+    <t>中国・浙江省</t>
+  </si>
+  <si>
     <t>Diethanolamine 80%</t>
   </si>
   <si>
     <t>ジエタノールアミン80%</t>
   </si>
   <si>
     <t>111-42-2</t>
   </si>
   <si>
     <t>Diethanolamine 99%</t>
   </si>
   <si>
     <t>ジエタノールアミン99%</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Satellite Chemical</t>
+    </r>
   </si>
   <si>
     <t>Cyclohexylamine</t>
   </si>
   <si>
     <t>シクロヘキシルアミン(CHA)</t>
   </si>
   <si>
     <t>108-91-8</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
     </r>
   </si>
   <si>
     <t>170/15kg D/M、缶</t>
   </si>
   <si>
     <t>Dicyclohexylamine</t>
   </si>
   <si>
     <t>ジシクロヘキシルアミン(DCHA)</t>
   </si>
@@ -2949,51 +2976,51 @@
   <si>
     <t>1,2,3-Benzotriazole</t>
   </si>
   <si>
     <t>ベンゾトリアゾール（BTA）</t>
   </si>
   <si>
     <t>95-14-7</t>
   </si>
   <si>
     <t>フレーク：25kg/紙袋、結晶品：20kg/紙袋</t>
   </si>
   <si>
     <t>MONO ISOPROPANOLAMINE</t>
   </si>
   <si>
     <t>モノイソパノールアミン(MIPA)</t>
   </si>
   <si>
     <t>78-96-6</t>
   </si>
   <si>
     <t>Monoethanolamine 99.5%</t>
   </si>
   <si>
-    <t>モノエタノールアミン99.5%</t>
+    <t>モノエタノールアミン99.5% 劇物</t>
   </si>
   <si>
     <t>141-43-5</t>
   </si>
   <si>
     <t>MONOBENZYLAMINE</t>
   </si>
   <si>
     <t>モノベンジルアミン</t>
   </si>
   <si>
     <t>100-46-9</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SHANDONG YUEXING CHEMICAL CO.,LTD
 山東越興化工</t>
     </r>
   </si>
   <si>
     <t>Sodium Benzoate</t>
   </si>
   <si>
     <t>安息香酸ナトリウム</t>
   </si>
@@ -5199,54 +5226,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ark-chem.co.jp/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I412"/>
+  <dimension ref="A1:I417"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="130" zoomScaleNormal="130" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H412" sqref="H412"/>
+      <selection activeCell="H417" sqref="H417"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="17" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="true" style="1"/>
     <col min="3" max="3" width="17.28515625" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="true" style="1"/>
     <col min="6" max="6" width="6.28515625" customWidth="true" style="1"/>
     <col min="7" max="7" width="6.7109375" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="true" style="1"/>
     <col min="9" max="9" width="17" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="9"/>
     <row r="2" spans="1:9" customHeight="1" ht="29">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
@@ -7340,52 +7367,52 @@
         <v>250</v>
       </c>
       <c r="G77" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H77" s="17" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="33.75">
       <c r="A78" s="18" t="s">
         <v>202</v>
       </c>
       <c r="B78" s="19" t="s">
         <v>245</v>
       </c>
       <c r="C78" s="18" t="s">
         <v>246</v>
       </c>
       <c r="D78" s="18" t="s">
         <v>247</v>
       </c>
       <c r="E78" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Jiangsu Hualun Chemical
-江苏华伦化工有限公司</t>
+            <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
+华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F78" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="18"/>
       <c r="H78" s="20"/>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="33.75">
       <c r="A79" s="15" t="s">
         <v>202</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>252</v>
       </c>
       <c r="C79" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D79" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E79" s="16" t="inlineStr">
         <is>
           <r>
@@ -7427,52 +7454,52 @@
       </c>
       <c r="F80" s="16"/>
       <c r="G80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H80" s="17" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="33.75">
       <c r="A81" s="15" t="s">
         <v>202</v>
       </c>
       <c r="B81" s="16" t="s">
         <v>252</v>
       </c>
       <c r="C81" s="15" t="s">
         <v>253</v>
       </c>
       <c r="D81" s="15" t="s">
         <v>254</v>
       </c>
       <c r="E81" s="16" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Jiangsu Hualun Chemical
-江苏华伦化工有限公司</t>
+            <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
+华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F81" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H81" s="17" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="33.75">
       <c r="A82" s="21" t="s">
         <v>202</v>
       </c>
       <c r="B82" s="22" t="s">
         <v>252</v>
       </c>
       <c r="C82" s="21" t="s">
         <v>253</v>
       </c>
       <c r="D82" s="21" t="s">
         <v>254</v>
@@ -8537,8384 +8564,8508 @@
       <c r="C119" s="15" t="s">
         <v>366</v>
       </c>
       <c r="D119" s="15" t="s">
         <v>367</v>
       </c>
       <c r="E119" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
       <c r="F119" s="16" t="s">
         <v>369</v>
       </c>
       <c r="G119" s="15" t="s">
         <v>134</v>
       </c>
       <c r="H119" s="17" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A120" s="15" t="s">
+      <c r="A120" s="18" t="s">
         <v>322</v>
       </c>
-      <c r="B120" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="15" t="s">
+      <c r="B120" s="19" t="s">
+        <v>365</v>
+      </c>
+      <c r="C120" s="18" t="s">
+        <v>366</v>
+      </c>
+      <c r="D120" s="18" t="s">
+        <v>367</v>
+      </c>
+      <c r="E120" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Henan Ruibai New Material Co., Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F120" s="19"/>
+      <c r="G120" s="18"/>
+      <c r="H120" s="20"/>
+    </row>
+    <row r="121" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A121" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="B121" s="16" t="s">
         <v>371</v>
       </c>
-      <c r="D120" s="15" t="s">
+      <c r="C121" s="15" t="s">
         <v>372</v>
       </c>
-      <c r="E120" s="16" t="inlineStr">
+      <c r="D121" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="E121" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F120" s="16" t="s">
+      <c r="F121" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G120" s="15" t="s">
+      <c r="G121" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H120" s="17" t="s">
+      <c r="H121" s="17" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="121" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A121" s="18" t="s">
+    <row r="122" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A122" s="18" t="s">
         <v>322</v>
       </c>
-      <c r="B121" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="18" t="s">
+      <c r="B122" s="19" t="s">
         <v>371</v>
       </c>
-      <c r="D121" s="18" t="s">
+      <c r="C122" s="18" t="s">
         <v>372</v>
       </c>
-      <c r="E121" s="19" t="inlineStr">
+      <c r="D122" s="18" t="s">
+        <v>373</v>
+      </c>
+      <c r="E122" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongying Yongxin Fine Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F121" s="19" t="s">
-[...6 lines deleted...]
-      <c r="A122" s="21" t="s">
+      <c r="F122" s="19" t="s">
+        <v>375</v>
+      </c>
+      <c r="G122" s="18"/>
+      <c r="H122" s="20"/>
+    </row>
+    <row r="123" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A123" s="21" t="s">
         <v>322</v>
       </c>
-      <c r="B122" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="21" t="s">
+      <c r="B123" s="22" t="s">
         <v>371</v>
       </c>
-      <c r="D122" s="21" t="s">
+      <c r="C123" s="21" t="s">
         <v>372</v>
       </c>
-      <c r="E122" s="22" t="inlineStr">
+      <c r="D123" s="21" t="s">
+        <v>373</v>
+      </c>
+      <c r="E123" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanxi Sanwei Group
 山西三維集団</t>
           </r>
         </is>
       </c>
-      <c r="F122" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H122" s="23" t="s">
+      <c r="F123" s="22" t="s">
+        <v>377</v>
+      </c>
+      <c r="G123" s="21"/>
+      <c r="H123" s="23" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="123" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A123" s="18" t="s">
+    <row r="124" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A124" s="18" t="s">
         <v>322</v>
       </c>
-      <c r="B123" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="18" t="s">
+      <c r="B124" s="19" t="s">
         <v>378</v>
       </c>
-      <c r="D123" s="18" t="s">
+      <c r="C124" s="18" t="s">
         <v>379</v>
       </c>
-      <c r="E123" s="19" t="inlineStr">
+      <c r="D124" s="18" t="s">
+        <v>380</v>
+      </c>
+      <c r="E124" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yino Biologic Materials
 山东一诺生物质材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F123" s="19" t="s">
+      <c r="F124" s="19" t="s">
         <v>106</v>
       </c>
-      <c r="G123" s="18"/>
-[...3 lines deleted...]
-      <c r="A124" s="15" t="s">
+      <c r="G124" s="18"/>
+      <c r="H124" s="20"/>
+    </row>
+    <row r="125" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A125" s="15" t="s">
         <v>322</v>
       </c>
-      <c r="B124" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="15" t="s">
+      <c r="B125" s="16" t="s">
         <v>382</v>
       </c>
-      <c r="D124" s="15" t="s">
+      <c r="C125" s="15" t="s">
         <v>383</v>
       </c>
-      <c r="E124" s="16" t="inlineStr">
+      <c r="D125" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="E125" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Adibei Biological
 安徽艾蒂贝生物股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F124" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G124" s="15" t="s">
+      <c r="F125" s="16" t="s">
+        <v>386</v>
+      </c>
+      <c r="G125" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H124" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A125" s="18" t="s">
+      <c r="H125" s="17" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A126" s="18" t="s">
         <v>322</v>
       </c>
-      <c r="B125" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="18" t="s">
+      <c r="B126" s="19" t="s">
         <v>388</v>
       </c>
-      <c r="D125" s="18" t="s">
+      <c r="C126" s="18" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="19" t="inlineStr">
+      <c r="D126" s="18" t="s">
+        <v>390</v>
+      </c>
+      <c r="E126" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Jingbo Petrochemical Co., Ltd</t>
           </r>
         </is>
       </c>
-      <c r="F125" s="19"/>
-[...4 lines deleted...]
-      <c r="A126" s="21" t="s">
+      <c r="F126" s="19"/>
+      <c r="G126" s="18"/>
+      <c r="H126" s="20"/>
+    </row>
+    <row r="127" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A127" s="21" t="s">
         <v>322</v>
       </c>
-      <c r="B126" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="21" t="s">
+      <c r="B127" s="22" t="s">
         <v>388</v>
       </c>
-      <c r="D126" s="21" t="s">
+      <c r="C127" s="21" t="s">
         <v>389</v>
       </c>
-      <c r="E126" s="22" t="inlineStr">
+      <c r="D127" s="21" t="s">
+        <v>390</v>
+      </c>
+      <c r="E127" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PCS</t>
           </r>
         </is>
       </c>
-      <c r="F126" s="22" t="s">
-[...6 lines deleted...]
-      <c r="A127" s="15" t="s">
+      <c r="F127" s="22" t="s">
+        <v>393</v>
+      </c>
+      <c r="G127" s="21"/>
+      <c r="H127" s="23"/>
+    </row>
+    <row r="128" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A128" s="15" t="s">
         <v>322</v>
       </c>
-      <c r="B127" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="15" t="s">
+      <c r="B128" s="16" t="s">
         <v>394</v>
       </c>
-      <c r="D127" s="15" t="s">
+      <c r="C128" s="15" t="s">
         <v>395</v>
       </c>
-      <c r="E127" s="16" t="inlineStr">
+      <c r="D128" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="E128" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F127" s="16" t="s">
+      <c r="F128" s="16" t="s">
         <v>337</v>
       </c>
-      <c r="G127" s="15" t="s">
+      <c r="G128" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H127" s="17" t="s">
+      <c r="H128" s="17" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="128" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A128" s="21" t="s">
+    <row r="129" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A129" s="21" t="s">
         <v>322</v>
       </c>
-      <c r="B128" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="21" t="s">
+      <c r="B129" s="22" t="s">
         <v>394</v>
       </c>
-      <c r="D128" s="21" t="s">
+      <c r="C129" s="21" t="s">
         <v>395</v>
       </c>
-      <c r="E128" s="22" t="inlineStr">
+      <c r="D129" s="21" t="s">
+        <v>396</v>
+      </c>
+      <c r="E129" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
-      <c r="F128" s="22"/>
-[...4 lines deleted...]
-      <c r="A129" s="15" t="s">
+      <c r="F129" s="22"/>
+      <c r="G129" s="21"/>
+      <c r="H129" s="23"/>
+    </row>
+    <row r="130" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A130" s="15" t="s">
         <v>322</v>
       </c>
-      <c r="B129" s="16" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="15" t="s">
+      <c r="B130" s="16" t="s">
         <v>399</v>
       </c>
-      <c r="D129" s="15" t="s">
+      <c r="C130" s="15" t="s">
         <v>400</v>
       </c>
-      <c r="E129" s="16" t="inlineStr">
+      <c r="D130" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F129" s="16" t="s">
+      <c r="F130" s="16" t="s">
         <v>337</v>
       </c>
-      <c r="G129" s="15" t="s">
+      <c r="G130" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H129" s="17" t="s">
+      <c r="H130" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="130" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A130" s="18" t="s">
+    <row r="131" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A131" s="18" t="s">
         <v>322</v>
       </c>
-      <c r="B130" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="18" t="s">
+      <c r="B131" s="19" t="s">
         <v>399</v>
       </c>
-      <c r="D130" s="18" t="s">
+      <c r="C131" s="18" t="s">
         <v>400</v>
       </c>
-      <c r="E130" s="19" t="inlineStr">
+      <c r="D131" s="18" t="s">
+        <v>401</v>
+      </c>
+      <c r="E131" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F130" s="19" t="s">
+      <c r="F131" s="19" t="s">
         <v>369</v>
       </c>
-      <c r="G130" s="18"/>
-      <c r="H130" s="20" t="s">
+      <c r="G131" s="18"/>
+      <c r="H131" s="20" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="131" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A131" s="21" t="s">
+    <row r="132" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A132" s="21" t="s">
         <v>322</v>
       </c>
-      <c r="B131" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="21" t="s">
+      <c r="B132" s="22" t="s">
         <v>399</v>
       </c>
-      <c r="D131" s="21" t="s">
+      <c r="C132" s="21" t="s">
         <v>400</v>
       </c>
-      <c r="E131" s="22" t="inlineStr">
+      <c r="D132" s="21" t="s">
+        <v>401</v>
+      </c>
+      <c r="E132" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
-      <c r="F131" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H131" s="23" t="s">
+      <c r="F132" s="22" t="s">
+        <v>402</v>
+      </c>
+      <c r="G132" s="21"/>
+      <c r="H132" s="23" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="132" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A132" s="18" t="s">
+    <row r="133" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A133" s="18" t="s">
         <v>322</v>
       </c>
-      <c r="B132" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C132" s="18" t="s">
+      <c r="B133" s="19" t="s">
         <v>403</v>
       </c>
-      <c r="D132" s="18" t="s">
+      <c r="C133" s="18" t="s">
         <v>404</v>
       </c>
-      <c r="E132" s="19" t="inlineStr">
+      <c r="D133" s="18" t="s">
+        <v>405</v>
+      </c>
+      <c r="E133" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK Geo Centric</t>
           </r>
         </is>
       </c>
-      <c r="F132" s="19" t="s">
+      <c r="F133" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="G132" s="18"/>
-[...29 lines deleted...]
-      </c>
+      <c r="G133" s="18"/>
+      <c r="H133" s="20"/>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="33.75">
       <c r="A134" s="15" t="s">
         <v>322</v>
       </c>
       <c r="B134" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="C134" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="D134" s="15" t="s">
         <v>409</v>
       </c>
-      <c r="C134" s="15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E134" s="16" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Jiangsu Hualun Chemical
-[...6 lines deleted...]
-      </c>
+            <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
+华伦新材料（江苏）有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F134" s="16"/>
       <c r="G134" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H134" s="17" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="33.75">
       <c r="A135" s="15" t="s">
         <v>322</v>
       </c>
       <c r="B135" s="16" t="s">
+        <v>410</v>
+      </c>
+      <c r="C135" s="15" t="s">
         <v>411</v>
       </c>
-      <c r="C135" s="15" t="s">
+      <c r="D135" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="E135" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
+华伦新材料（江苏）有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F135" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G135" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H135" s="17" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A136" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="B136" s="16" t="s">
         <v>412</v>
       </c>
-      <c r="D135" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E135" s="16" t="inlineStr">
+      <c r="C136" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="E136" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK Geo Centric</t>
           </r>
         </is>
       </c>
-      <c r="F135" s="16" t="s">
+      <c r="F136" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G135" s="15" t="s">
+      <c r="G136" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H135" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A136" s="18" t="s">
+      <c r="H136" s="17" t="s">
         <v>414</v>
       </c>
-      <c r="B136" s="19" t="s">
+    </row>
+    <row r="137" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A137" s="18" t="s">
         <v>415</v>
       </c>
-      <c r="C136" s="18" t="s">
+      <c r="B137" s="19" t="s">
         <v>416</v>
       </c>
-      <c r="D136" s="18" t="s">
+      <c r="C137" s="18" t="s">
         <v>417</v>
       </c>
-      <c r="E136" s="19" t="inlineStr">
+      <c r="D137" s="18" t="s">
+        <v>418</v>
+      </c>
+      <c r="E137" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F136" s="19" t="s">
+      <c r="F137" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G136" s="18"/>
-      <c r="H136" s="20" t="s">
+      <c r="G137" s="18"/>
+      <c r="H137" s="20" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A138" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="B138" s="19" t="s">
+        <v>416</v>
+      </c>
+      <c r="C138" s="18" t="s">
+        <v>417</v>
+      </c>
+      <c r="D138" s="18" t="s">
         <v>418</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E137" s="19" t="inlineStr">
+      <c r="E138" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Kaixiang Fine Chemical 
 （Henan Energy Chemical Groupの子会社）
 河南开祥精细化工有限公司
 （河南能源化工集团の子会社）</t>
           </r>
         </is>
       </c>
-      <c r="F137" s="19" t="s">
+      <c r="F138" s="19" t="s">
         <v>351</v>
       </c>
-      <c r="G137" s="18"/>
-[...6 lines deleted...]
-      <c r="B138" s="22" t="s">
+      <c r="G138" s="18"/>
+      <c r="H138" s="20"/>
+    </row>
+    <row r="139" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A139" s="21" t="s">
         <v>415</v>
       </c>
-      <c r="C138" s="21" t="s">
+      <c r="B139" s="22" t="s">
         <v>416</v>
       </c>
-      <c r="D138" s="21" t="s">
+      <c r="C139" s="21" t="s">
         <v>417</v>
       </c>
-      <c r="E138" s="22" t="inlineStr">
+      <c r="D139" s="21" t="s">
+        <v>418</v>
+      </c>
+      <c r="E139" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">XINJIANG TIANYE (GROUP) CO., LTD
 新疆天业集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F138" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H138" s="23" t="s">
+      <c r="F139" s="22" t="s">
         <v>422</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B139" s="19" t="s">
+      <c r="G139" s="21"/>
+      <c r="H139" s="23" t="s">
         <v>423</v>
       </c>
-      <c r="C139" s="18" t="s">
-[...2 lines deleted...]
-      <c r="D139" s="18" t="s">
+    </row>
+    <row r="140" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A140" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="B140" s="19" t="s">
         <v>424</v>
       </c>
-      <c r="E139" s="19" t="inlineStr">
+      <c r="C140" s="18" t="s">
+        <v>424</v>
+      </c>
+      <c r="D140" s="18" t="s">
+        <v>425</v>
+      </c>
+      <c r="E140" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F139" s="19" t="s">
+      <c r="F140" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G139" s="18"/>
-[...9 lines deleted...]
-      <c r="C140" s="21" t="s">
+      <c r="G140" s="18"/>
+      <c r="H140" s="20"/>
+    </row>
+    <row r="141" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A141" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B141" s="22" t="s">
         <v>427</v>
       </c>
-      <c r="D140" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E140" s="22" t="inlineStr">
+      <c r="C141" s="21" t="s">
+        <v>428</v>
+      </c>
+      <c r="D141" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="E141" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical
 麗水市南明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F140" s="22" t="s">
+      <c r="F141" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G140" s="21"/>
-      <c r="H140" s="23" t="s">
+      <c r="G141" s="21"/>
+      <c r="H141" s="23" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="141" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C141" s="15" t="s">
+    <row r="142" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A142" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B142" s="16" t="s">
         <v>430</v>
       </c>
-      <c r="D141" s="15" t="s">
+      <c r="C142" s="15" t="s">
         <v>431</v>
       </c>
-      <c r="E141" s="16" t="inlineStr">
+      <c r="D142" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="E142" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F141" s="16" t="s">
+      <c r="F142" s="16" t="s">
         <v>133</v>
       </c>
-      <c r="G141" s="15" t="s">
+      <c r="G142" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H141" s="17" t="s">
-[...27 lines deleted...]
-      <c r="H142" s="20"/>
+      <c r="H142" s="17" t="s">
+        <v>433</v>
+      </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="33.75">
       <c r="A143" s="18" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B143" s="19" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="C143" s="18" t="s">
+        <v>431</v>
+      </c>
+      <c r="D143" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="E143" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Boadge Chemical Co., Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F143" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G143" s="18"/>
+      <c r="H143" s="20"/>
+    </row>
+    <row r="144" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A144" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="B144" s="19" t="s">
         <v>435</v>
       </c>
-      <c r="D143" s="18" t="s">
+      <c r="C144" s="18" t="s">
         <v>436</v>
       </c>
-      <c r="E143" s="19" t="inlineStr">
+      <c r="D144" s="18" t="s">
+        <v>437</v>
+      </c>
+      <c r="E144" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F143" s="19" t="s">
+      <c r="F144" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G143" s="18"/>
-      <c r="H143" s="20" t="s">
+      <c r="G144" s="18"/>
+      <c r="H144" s="20" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="144" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C144" s="15" t="s">
+    <row r="145" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A145" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B145" s="16" t="s">
         <v>438</v>
       </c>
-      <c r="D144" s="15" t="s">
+      <c r="C145" s="15" t="s">
         <v>439</v>
       </c>
-      <c r="E144" s="16" t="inlineStr">
+      <c r="D145" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="E145" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F144" s="16" t="s">
+      <c r="F145" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G144" s="15" t="s">
+      <c r="G145" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H144" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C145" s="15" t="s">
+      <c r="H145" s="17" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A146" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B146" s="16" t="s">
         <v>438</v>
       </c>
-      <c r="D145" s="15" t="s">
+      <c r="C146" s="15" t="s">
         <v>439</v>
       </c>
-      <c r="E145" s="16" t="inlineStr">
+      <c r="D146" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="E146" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F145" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G145" s="15" t="s">
+      <c r="F146" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="G146" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H145" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C146" s="21" t="s">
+      <c r="H146" s="17" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A147" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B147" s="22" t="s">
         <v>438</v>
       </c>
-      <c r="D146" s="21" t="s">
+      <c r="C147" s="21" t="s">
         <v>439</v>
       </c>
-      <c r="E146" s="22" t="inlineStr">
+      <c r="D147" s="21" t="s">
+        <v>440</v>
+      </c>
+      <c r="E147" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
           </r>
         </is>
       </c>
-      <c r="F146" s="22" t="s">
+      <c r="F147" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G146" s="21"/>
-[...9 lines deleted...]
-      <c r="C147" s="21" t="s">
+      <c r="G147" s="21"/>
+      <c r="H147" s="23"/>
+    </row>
+    <row r="148" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A148" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B148" s="22" t="s">
         <v>438</v>
       </c>
-      <c r="D147" s="21" t="s">
+      <c r="C148" s="21" t="s">
         <v>439</v>
       </c>
-      <c r="E147" s="22" t="inlineStr">
+      <c r="D148" s="21" t="s">
+        <v>440</v>
+      </c>
+      <c r="E148" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejian Sanjiang Chemicals
 浙江三江化工</t>
           </r>
         </is>
       </c>
-      <c r="F147" s="22" t="s">
+      <c r="F148" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G147" s="21"/>
-[...9 lines deleted...]
-      <c r="C148" s="15" t="s">
+      <c r="G148" s="21"/>
+      <c r="H148" s="23"/>
+    </row>
+    <row r="149" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A149" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B149" s="16" t="s">
         <v>447</v>
       </c>
-      <c r="D148" s="15" t="s">
+      <c r="C149" s="15" t="s">
         <v>448</v>
       </c>
-      <c r="E148" s="16" t="inlineStr">
+      <c r="D149" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="E149" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F148" s="16" t="s">
+      <c r="F149" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G148" s="15" t="s">
+      <c r="G149" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="H148" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C149" s="18" t="s">
+      <c r="H149" s="17" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A150" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="B150" s="19" t="s">
         <v>447</v>
       </c>
-      <c r="D149" s="18" t="s">
+      <c r="C150" s="18" t="s">
         <v>448</v>
       </c>
-      <c r="E149" s="19" t="inlineStr">
+      <c r="D150" s="18" t="s">
+        <v>449</v>
+      </c>
+      <c r="E150" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F149" s="19" t="s">
-[...3 lines deleted...]
-      <c r="H149" s="20" t="s">
+      <c r="F150" s="19" t="s">
         <v>443</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C150" s="21" t="s">
+      <c r="G150" s="18"/>
+      <c r="H150" s="20" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A151" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B151" s="22" t="s">
         <v>447</v>
       </c>
-      <c r="D150" s="21" t="s">
+      <c r="C151" s="21" t="s">
         <v>448</v>
       </c>
-      <c r="E150" s="22" t="inlineStr">
+      <c r="D151" s="21" t="s">
+        <v>449</v>
+      </c>
+      <c r="E151" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
           </r>
         </is>
       </c>
-      <c r="F150" s="22" t="s">
+      <c r="F151" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G150" s="21"/>
-[...9 lines deleted...]
-      <c r="C151" s="15" t="s">
+      <c r="G151" s="21"/>
+      <c r="H151" s="23"/>
+    </row>
+    <row r="152" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A152" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B152" s="16" t="s">
         <v>450</v>
       </c>
-      <c r="D151" s="15" t="s">
+      <c r="C152" s="15" t="s">
         <v>451</v>
       </c>
-      <c r="E151" s="16" t="inlineStr">
+      <c r="D152" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="E152" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
-      <c r="F151" s="16" t="s">
+      <c r="F152" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G151" s="15" t="s">
+      <c r="G152" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H151" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C152" s="18" t="s">
+      <c r="H152" s="17" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A153" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="B153" s="19" t="s">
         <v>450</v>
       </c>
-      <c r="D152" s="18" t="s">
+      <c r="C153" s="18" t="s">
         <v>451</v>
       </c>
-      <c r="E152" s="19" t="inlineStr">
+      <c r="D153" s="18" t="s">
+        <v>452</v>
+      </c>
+      <c r="E153" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F152" s="19" t="s">
+      <c r="F153" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G152" s="18"/>
-[...9 lines deleted...]
-      <c r="C153" s="21" t="s">
+      <c r="G153" s="18"/>
+      <c r="H153" s="20"/>
+    </row>
+    <row r="154" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A154" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B154" s="22" t="s">
         <v>450</v>
       </c>
-      <c r="D153" s="21" t="s">
+      <c r="C154" s="21" t="s">
         <v>451</v>
       </c>
-      <c r="E153" s="22" t="inlineStr">
+      <c r="D154" s="21" t="s">
+        <v>452</v>
+      </c>
+      <c r="E154" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F153" s="22" t="s">
+      <c r="F154" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G153" s="21"/>
-      <c r="H153" s="23" t="s">
+      <c r="G154" s="21"/>
+      <c r="H154" s="23" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="154" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C154" s="21" t="s">
+    <row r="155" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A155" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B155" s="22" t="s">
         <v>450</v>
       </c>
-      <c r="D154" s="21" t="s">
+      <c r="C155" s="21" t="s">
         <v>451</v>
       </c>
-      <c r="E154" s="22" t="inlineStr">
+      <c r="D155" s="21" t="s">
+        <v>452</v>
+      </c>
+      <c r="E155" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F154" s="22"/>
-[...12 lines deleted...]
-      <c r="C155" s="15" t="s">
+      <c r="F155" s="22"/>
+      <c r="G155" s="21"/>
+      <c r="H155" s="23" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A156" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B156" s="16" t="s">
         <v>457</v>
       </c>
-      <c r="D155" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E155" s="16" t="inlineStr">
+      <c r="C156" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="D156" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="E156" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
-      <c r="F155" s="16" t="s">
+      <c r="F156" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G155" s="15" t="s">
+      <c r="G156" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H155" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C156" s="18" t="s">
+      <c r="H156" s="17" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A157" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="B157" s="19" t="s">
         <v>457</v>
       </c>
-      <c r="D156" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E156" s="19" t="inlineStr">
+      <c r="C157" s="18" t="s">
+        <v>458</v>
+      </c>
+      <c r="D157" s="18" t="s">
+        <v>452</v>
+      </c>
+      <c r="E157" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F156" s="19" t="s">
+      <c r="F157" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G156" s="18"/>
-[...9 lines deleted...]
-      <c r="C157" s="15" t="s">
+      <c r="G157" s="18"/>
+      <c r="H157" s="20"/>
+    </row>
+    <row r="158" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A158" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B158" s="16" t="s">
         <v>459</v>
       </c>
-      <c r="D157" s="15" t="s">
+      <c r="C158" s="15" t="s">
         <v>460</v>
       </c>
-      <c r="E157" s="16" t="inlineStr">
+      <c r="D158" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="E158" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F157" s="16" t="s">
+      <c r="F158" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G157" s="15" t="s">
+      <c r="G158" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H157" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B158" s="22" t="s">
+      <c r="H158" s="17" t="s">
         <v>463</v>
-      </c>
-[...18 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="33.75">
       <c r="A159" s="21" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B159" s="22" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C159" s="21" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D159" s="21" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E159" s="22" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">JIANGSU SANMU GROUP
-江蘇三木集団</t>
+            <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
       <c r="F159" s="22" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G159" s="21"/>
       <c r="H159" s="23" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A160" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B160" s="16" t="s">
+      <c r="A160" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B160" s="22" t="s">
+        <v>464</v>
+      </c>
+      <c r="C160" s="21" t="s">
+        <v>465</v>
+      </c>
+      <c r="D160" s="21" t="s">
         <v>466</v>
       </c>
-      <c r="C160" s="15" t="s">
+      <c r="E160" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">JIANGSU SANMU GROUP
+江蘇三木集団</t>
+          </r>
+        </is>
+      </c>
+      <c r="F160" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G160" s="21"/>
+      <c r="H160" s="23" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A161" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B161" s="16" t="s">
         <v>467</v>
       </c>
-      <c r="D160" s="15" t="s">
+      <c r="C161" s="15" t="s">
         <v>468</v>
       </c>
-      <c r="E160" s="16" t="inlineStr">
+      <c r="D161" s="15" t="s">
+        <v>469</v>
+      </c>
+      <c r="E161" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Keding Chemical Materials
 江西科頂化学材料</t>
           </r>
         </is>
       </c>
-      <c r="F160" s="16" t="s">
+      <c r="F161" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G160" s="15"/>
-[...8 lines deleted...]
-      <c r="B161" s="16" t="s">
+      <c r="G161" s="15"/>
+      <c r="H161" s="17" t="s">
         <v>471</v>
       </c>
-      <c r="C161" s="15" t="s">
+    </row>
+    <row r="162" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A162" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B162" s="16" t="s">
         <v>472</v>
       </c>
-      <c r="D161" s="15" t="s">
+      <c r="C162" s="15" t="s">
         <v>473</v>
       </c>
-      <c r="E161" s="16" t="inlineStr">
+      <c r="D162" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="E162" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Kosin Frontier Technology Chemical Co.,LTD
 江西高信前沿科技化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F161" s="16" t="s">
+      <c r="F162" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G161" s="15" t="s">
+      <c r="G162" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H161" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B162" s="16" t="s">
+      <c r="H162" s="17" t="s">
         <v>475</v>
       </c>
-      <c r="C162" s="15" t="s">
+    </row>
+    <row r="163" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A163" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B163" s="16" t="s">
         <v>476</v>
       </c>
-      <c r="D162" s="15" t="s">
+      <c r="C163" s="15" t="s">
         <v>477</v>
       </c>
-      <c r="E162" s="16" t="inlineStr">
+      <c r="D163" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="E163" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
-      <c r="F162" s="16" t="s">
+      <c r="F163" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G162" s="15" t="s">
+      <c r="G163" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="H162" s="17" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="H163" s="17" t="s">
-        <v>483</v>
+        <v>475</v>
       </c>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="33.75">
       <c r="A164" s="15" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B164" s="16" t="s">
+        <v>479</v>
+      </c>
+      <c r="C164" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="D164" s="15" t="s">
+        <v>481</v>
+      </c>
+      <c r="E164" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dover Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F164" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="G164" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H164" s="17" t="s">
         <v>484</v>
       </c>
-      <c r="C164" s="15" t="s">
+    </row>
+    <row r="165" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A165" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B165" s="16" t="s">
         <v>485</v>
       </c>
-      <c r="D164" s="15" t="s">
+      <c r="C165" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="E164" s="16" t="inlineStr">
+      <c r="D165" s="15" t="s">
+        <v>487</v>
+      </c>
+      <c r="E165" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F164" s="16" t="s">
+      <c r="F165" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G164" s="15" t="s">
+      <c r="G165" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H164" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C165" s="21" t="s">
+      <c r="H165" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A166" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B166" s="22" t="s">
         <v>485</v>
       </c>
-      <c r="D165" s="21" t="s">
+      <c r="C166" s="21" t="s">
         <v>486</v>
       </c>
-      <c r="E165" s="22" t="inlineStr">
+      <c r="D166" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="E166" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F165" s="22" t="s">
+      <c r="F166" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G165" s="21"/>
-[...9 lines deleted...]
-      <c r="C166" s="21" t="s">
+      <c r="G166" s="21"/>
+      <c r="H166" s="23"/>
+    </row>
+    <row r="167" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A167" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B167" s="22" t="s">
         <v>485</v>
       </c>
-      <c r="D166" s="21" t="s">
+      <c r="C167" s="21" t="s">
         <v>486</v>
       </c>
-      <c r="E166" s="22" t="inlineStr">
+      <c r="D167" s="21" t="s">
+        <v>487</v>
+      </c>
+      <c r="E167" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS, INC
 錦湖 P&amp;B 化学</t>
           </r>
         </is>
       </c>
-      <c r="F166" s="22" t="s">
+      <c r="F167" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="G166" s="21"/>
-[...8 lines deleted...]
-      <c r="B167" s="16" t="s">
+      <c r="G167" s="21"/>
+      <c r="H167" s="23" t="s">
         <v>492</v>
       </c>
-      <c r="C167" s="15" t="s">
+    </row>
+    <row r="168" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A168" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B168" s="16" t="s">
         <v>493</v>
       </c>
-      <c r="D167" s="15" t="s">
+      <c r="C168" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="E167" s="16" t="inlineStr">
+      <c r="D168" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="E168" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F167" s="16" t="s">
+      <c r="F168" s="16" t="s">
         <v>22</v>
-      </c>
-[...28 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G168" s="15" t="s">
         <v>90</v>
       </c>
       <c r="H168" s="17" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="169" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A169" s="18" t="s">
-[...5 lines deleted...]
-      <c r="C169" s="18" t="s">
+      <c r="A169" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B169" s="16" t="s">
+        <v>496</v>
+      </c>
+      <c r="C169" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="D169" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="E169" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SK picglobal</t>
+          </r>
+        </is>
+      </c>
+      <c r="F169" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G169" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="H169" s="17" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A170" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="B170" s="19" t="s">
         <v>493</v>
       </c>
-      <c r="D169" s="18" t="s">
+      <c r="C170" s="18" t="s">
         <v>494</v>
       </c>
-      <c r="E169" s="19" t="inlineStr">
+      <c r="D170" s="18" t="s">
+        <v>495</v>
+      </c>
+      <c r="E170" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F169" s="19" t="s">
+      <c r="F170" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G169" s="18"/>
-[...26 lines deleted...]
-      </c>
+      <c r="G170" s="18"/>
+      <c r="H170" s="20"/>
     </row>
     <row r="171" spans="1:9" customHeight="1" ht="33.75">
       <c r="A171" s="21" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B171" s="22" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="C171" s="21" t="s">
+        <v>494</v>
+      </c>
+      <c r="D171" s="21" t="s">
+        <v>495</v>
+      </c>
+      <c r="E171" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
+          </r>
+        </is>
+      </c>
+      <c r="F171" s="22"/>
+      <c r="G171" s="21"/>
+      <c r="H171" s="23" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A172" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B172" s="22" t="s">
         <v>493</v>
       </c>
-      <c r="D171" s="21" t="s">
+      <c r="C172" s="21" t="s">
         <v>494</v>
       </c>
-      <c r="E171" s="22" t="inlineStr">
+      <c r="D172" s="21" t="s">
+        <v>495</v>
+      </c>
+      <c r="E172" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
-          </r>
-[...22 lines deleted...]
-            <t xml:space="preserve">Arrow Chemical</t>
           </r>
         </is>
       </c>
       <c r="F172" s="22"/>
       <c r="G172" s="21"/>
       <c r="H172" s="23"/>
     </row>
     <row r="173" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A173" s="15" t="s">
-[...5 lines deleted...]
-      <c r="C173" s="15" t="s">
+      <c r="A173" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B173" s="22" t="s">
+        <v>493</v>
+      </c>
+      <c r="C173" s="21" t="s">
+        <v>494</v>
+      </c>
+      <c r="D173" s="21" t="s">
+        <v>495</v>
+      </c>
+      <c r="E173" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Arrow Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F173" s="22"/>
+      <c r="G173" s="21"/>
+      <c r="H173" s="23"/>
+    </row>
+    <row r="174" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A174" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B174" s="16" t="s">
         <v>498</v>
       </c>
-      <c r="D173" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E173" s="16" t="inlineStr">
+      <c r="C174" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="D174" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="E174" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yueyang Changde New Materials Co.,Ltd.
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F173" s="16"/>
-[...10 lines deleted...]
-      <c r="C174" s="15" t="s">
+      <c r="F174" s="16"/>
+      <c r="G174" s="15"/>
+      <c r="H174" s="17"/>
+    </row>
+    <row r="175" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A175" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B175" s="16" t="s">
         <v>501</v>
       </c>
-      <c r="D174" s="15" t="s">
+      <c r="C175" s="15" t="s">
         <v>502</v>
       </c>
-      <c r="E174" s="16" t="inlineStr">
+      <c r="D175" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="E175" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F174" s="16" t="s">
+      <c r="F175" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G174" s="15" t="s">
+      <c r="G175" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="H174" s="17" t="s">
+      <c r="H175" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A176" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="B176" s="16" t="s">
+        <v>505</v>
+      </c>
+      <c r="C176" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="D176" s="15" t="s">
         <v>503</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E175" s="16" t="inlineStr">
+      <c r="E176" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F175" s="16" t="s">
+      <c r="F176" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G175" s="15" t="s">
+      <c r="G176" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H175" s="17" t="s">
-[...29 lines deleted...]
-        <v>174</v>
+      <c r="H176" s="17" t="s">
+        <v>504</v>
       </c>
     </row>
     <row r="177" spans="1:9" customHeight="1" ht="33.75">
       <c r="A177" s="18" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="B177" s="19" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="C177" s="18" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="D177" s="18" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="E177" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Asahi Spandex
 台塑旭</t>
           </r>
         </is>
       </c>
       <c r="F177" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="18"/>
       <c r="H177" s="20" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="178" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A178" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B178" s="22" t="s">
+      <c r="A178" s="18" t="s">
+        <v>415</v>
+      </c>
+      <c r="B178" s="19" t="s">
         <v>510</v>
       </c>
-      <c r="C178" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D178" s="21" t="s">
+      <c r="C178" s="18" t="s">
         <v>507</v>
       </c>
-      <c r="E178" s="22" t="inlineStr">
+      <c r="D178" s="18" t="s">
+        <v>508</v>
+      </c>
+      <c r="E178" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Formosa Asahi Spandex
+台塑旭</t>
+          </r>
+        </is>
+      </c>
+      <c r="F178" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G178" s="18"/>
+      <c r="H178" s="20" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A179" s="21" t="s">
+        <v>415</v>
+      </c>
+      <c r="B179" s="22" t="s">
+        <v>511</v>
+      </c>
+      <c r="C179" s="21" t="s">
+        <v>507</v>
+      </c>
+      <c r="D179" s="21" t="s">
+        <v>508</v>
+      </c>
+      <c r="E179" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sinochem Health Company</t>
           </r>
         </is>
       </c>
-      <c r="F178" s="22" t="s">
+      <c r="F179" s="22" t="s">
         <v>137</v>
       </c>
-      <c r="G178" s="21"/>
-[...6 lines deleted...]
-      <c r="B179" s="19" t="s">
+      <c r="G179" s="21"/>
+      <c r="H179" s="23"/>
+    </row>
+    <row r="180" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A180" s="18" t="s">
         <v>513</v>
       </c>
-      <c r="C179" s="18" t="s">
+      <c r="B180" s="19" t="s">
         <v>514</v>
       </c>
-      <c r="D179" s="18" t="s">
+      <c r="C180" s="18" t="s">
         <v>515</v>
       </c>
-      <c r="E179" s="19" t="inlineStr">
+      <c r="D180" s="18" t="s">
+        <v>516</v>
+      </c>
+      <c r="E180" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F179" s="19"/>
-      <c r="G179" s="18" t="s">
+      <c r="F180" s="19"/>
+      <c r="G180" s="18" t="s">
         <v>169</v>
       </c>
-      <c r="H179" s="20" t="s">
+      <c r="H180" s="20" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="180" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C180" s="15" t="s">
+    <row r="181" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A181" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B181" s="16" t="s">
         <v>518</v>
       </c>
-      <c r="D180" s="15" t="s">
+      <c r="C181" s="15" t="s">
         <v>519</v>
       </c>
-      <c r="E180" s="16" t="inlineStr">
+      <c r="D181" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="E181" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F180" s="16"/>
-      <c r="G180" s="15" t="s">
+      <c r="F181" s="16"/>
+      <c r="G181" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H180" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C181" s="15" t="s">
+      <c r="H181" s="17" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A182" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B182" s="16" t="s">
         <v>521</v>
       </c>
-      <c r="D181" s="15" t="s">
+      <c r="C182" s="15" t="s">
         <v>522</v>
       </c>
-      <c r="E181" s="16" t="inlineStr">
+      <c r="D182" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="E182" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huafon group
 華峰集团</t>
           </r>
         </is>
       </c>
-      <c r="F181" s="16" t="s">
+      <c r="F182" s="16" t="s">
         <v>155</v>
       </c>
-      <c r="G181" s="15" t="s">
+      <c r="G182" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H181" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C182" s="21" t="s">
+      <c r="H182" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A183" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B183" s="22" t="s">
         <v>521</v>
       </c>
-      <c r="D182" s="21" t="s">
+      <c r="C183" s="21" t="s">
         <v>522</v>
       </c>
-      <c r="E182" s="22" t="inlineStr">
+      <c r="D183" s="21" t="s">
+        <v>523</v>
+      </c>
+      <c r="E183" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F182" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H182" s="23" t="s">
+      <c r="F183" s="22" t="s">
         <v>525</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B183" s="16" t="s">
+      <c r="G183" s="21"/>
+      <c r="H183" s="23" t="s">
         <v>526</v>
       </c>
-      <c r="C183" s="15" t="s">
+    </row>
+    <row r="184" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A184" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B184" s="16" t="s">
         <v>527</v>
       </c>
-      <c r="D183" s="15" t="s">
+      <c r="C184" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="E183" s="16" t="inlineStr">
+      <c r="D184" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="E184" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LOTTE CHEMICAL CORPORATION</t>
           </r>
         </is>
       </c>
-      <c r="F183" s="16" t="s">
+      <c r="F184" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G183" s="15" t="s">
+      <c r="G184" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H183" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C184" s="21" t="s">
+      <c r="H184" s="17" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A185" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B185" s="22" t="s">
         <v>531</v>
       </c>
-      <c r="D184" s="21" t="s">
+      <c r="C185" s="21" t="s">
         <v>532</v>
       </c>
-      <c r="E184" s="22" t="inlineStr">
+      <c r="D185" s="21" t="s">
+        <v>533</v>
+      </c>
+      <c r="E185" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F184" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H184" s="23" t="s">
+      <c r="F185" s="22" t="s">
+        <v>535</v>
+      </c>
+      <c r="G185" s="21"/>
+      <c r="H185" s="23" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="185" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C185" s="15" t="s">
+    <row r="186" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A186" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B186" s="16" t="s">
         <v>536</v>
       </c>
-      <c r="D185" s="15" t="s">
+      <c r="C186" s="15" t="s">
         <v>537</v>
       </c>
-      <c r="E185" s="16" t="inlineStr">
+      <c r="D186" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="E186" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F185" s="16" t="s">
+      <c r="F186" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="G185" s="15"/>
-[...11 lines deleted...]
-      <c r="C186" s="21" t="s">
+      <c r="G186" s="15"/>
+      <c r="H186" s="17" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A187" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B187" s="22" t="s">
         <v>536</v>
       </c>
-      <c r="D186" s="21" t="s">
+      <c r="C187" s="21" t="s">
         <v>537</v>
       </c>
-      <c r="E186" s="22" t="inlineStr">
+      <c r="D187" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="E187" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F186" s="22" t="s">
+      <c r="F187" s="22" t="s">
         <v>137</v>
       </c>
-      <c r="G186" s="21" t="s">
+      <c r="G187" s="21" t="s">
         <v>169</v>
       </c>
-      <c r="H186" s="23" t="s">
-[...10 lines deleted...]
-      <c r="C187" s="21" t="s">
+      <c r="H187" s="23" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A188" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B188" s="22" t="s">
         <v>536</v>
       </c>
-      <c r="D187" s="21" t="s">
+      <c r="C188" s="21" t="s">
         <v>537</v>
       </c>
-      <c r="E187" s="22" t="inlineStr">
+      <c r="D188" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="E188" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F187" s="22" t="s">
+      <c r="F188" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G187" s="21"/>
-[...11 lines deleted...]
-      <c r="C188" s="21" t="s">
+      <c r="G188" s="21"/>
+      <c r="H188" s="23" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A189" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B189" s="22" t="s">
         <v>543</v>
       </c>
-      <c r="D188" s="21" t="s">
+      <c r="C189" s="21" t="s">
         <v>544</v>
       </c>
-      <c r="E188" s="22" t="inlineStr">
+      <c r="D189" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="E189" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">WATER CHEMICAL CO.,LTD.
 泰兴市沃特尔化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F188" s="22" t="s">
-[...27 lines deleted...]
-      <c r="F189" s="22"/>
+      <c r="F189" s="22" t="s">
+        <v>547</v>
+      </c>
       <c r="G189" s="21"/>
       <c r="H189" s="23" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="190" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A190" s="18" t="s">
-[...21 lines deleted...]
-      <c r="H190" s="20"/>
+      <c r="A190" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B190" s="22" t="s">
+        <v>543</v>
+      </c>
+      <c r="C190" s="21" t="s">
+        <v>544</v>
+      </c>
+      <c r="D190" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="E190" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Hebei Chengxin</t>
+          </r>
+        </is>
+      </c>
+      <c r="F190" s="22"/>
+      <c r="G190" s="21"/>
+      <c r="H190" s="23" t="s">
+        <v>126</v>
+      </c>
     </row>
     <row r="191" spans="1:9" customHeight="1" ht="33.75">
       <c r="A191" s="18" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B191" s="19" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="C191" s="18" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="D191" s="18" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="E191" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison Biochemical
 中国</t>
           </r>
         </is>
       </c>
       <c r="F191" s="19"/>
       <c r="G191" s="18"/>
       <c r="H191" s="20"/>
     </row>
     <row r="192" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A192" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B192" s="16" t="s">
+      <c r="A192" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B192" s="19" t="s">
+        <v>553</v>
+      </c>
+      <c r="C192" s="18" t="s">
         <v>554</v>
       </c>
-      <c r="C192" s="15" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="D192" s="18" t="s">
+        <v>551</v>
+      </c>
+      <c r="E192" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Shandong Kaison Biochemical
+中国</t>
+          </r>
+        </is>
+      </c>
+      <c r="F192" s="19"/>
+      <c r="G192" s="18"/>
+      <c r="H192" s="20"/>
     </row>
     <row r="193" spans="1:9" customHeight="1" ht="33.75">
       <c r="A193" s="15" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B193" s="16" t="s">
+        <v>555</v>
+      </c>
+      <c r="C193" s="15" t="s">
+        <v>556</v>
+      </c>
+      <c r="D193" s="15" t="s">
+        <v>557</v>
+      </c>
+      <c r="E193" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Feiyang Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F193" s="16" t="s">
         <v>559</v>
       </c>
-      <c r="C193" s="15" t="s">
+      <c r="G193" s="15"/>
+      <c r="H193" s="17" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A194" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B194" s="16" t="s">
         <v>560</v>
       </c>
-      <c r="D193" s="15" t="s">
+      <c r="C194" s="15" t="s">
         <v>561</v>
       </c>
-      <c r="E193" s="16" t="inlineStr">
+      <c r="D194" s="15" t="s">
+        <v>562</v>
+      </c>
+      <c r="E194" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK CHEMICALS CO., LTD.</t>
           </r>
         </is>
       </c>
-      <c r="F193" s="16" t="s">
+      <c r="F194" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G193" s="15" t="s">
+      <c r="G194" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H193" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B194" s="19" t="s">
+      <c r="H194" s="17" t="s">
         <v>564</v>
       </c>
-      <c r="C194" s="18" t="s">
-[...16 lines deleted...]
-      <c r="H194" s="20"/>
     </row>
     <row r="195" spans="1:9" customHeight="1" ht="33.75">
       <c r="A195" s="18" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B195" s="19" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="C195" s="18" t="s">
+        <v>566</v>
+      </c>
+      <c r="D195" s="18" t="s">
+        <v>567</v>
+      </c>
+      <c r="E195" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Jayant Agro-Organics</t>
+          </r>
+        </is>
+      </c>
+      <c r="F195" s="19" t="s">
+        <v>569</v>
+      </c>
+      <c r="G195" s="18"/>
+      <c r="H195" s="20"/>
+    </row>
+    <row r="196" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A196" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B196" s="19" t="s">
         <v>565</v>
       </c>
-      <c r="D195" s="18" t="s">
+      <c r="C196" s="18" t="s">
         <v>566</v>
       </c>
-      <c r="E195" s="19" t="inlineStr">
+      <c r="D196" s="18" t="s">
+        <v>567</v>
+      </c>
+      <c r="E196" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Cathay Biotech Inc.
 上海凯赛生物技术股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F195" s="19" t="s">
+      <c r="F196" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G195" s="18"/>
-[...9 lines deleted...]
-      <c r="C196" s="21" t="s">
+      <c r="G196" s="18"/>
+      <c r="H196" s="20"/>
+    </row>
+    <row r="197" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A197" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B197" s="22" t="s">
         <v>565</v>
       </c>
-      <c r="D196" s="21" t="s">
+      <c r="C197" s="21" t="s">
         <v>566</v>
       </c>
-      <c r="E196" s="22" t="inlineStr">
+      <c r="D197" s="21" t="s">
+        <v>567</v>
+      </c>
+      <c r="E197" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Siqiang Chemical
 山东四强集团化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F196" s="22" t="s">
+      <c r="F197" s="22" t="s">
         <v>337</v>
       </c>
-      <c r="G196" s="21" t="s">
-[...8 lines deleted...]
-      <c r="B197" s="19" t="s">
+      <c r="G197" s="21" t="s">
         <v>572</v>
       </c>
-      <c r="C197" s="18" t="s">
+      <c r="H197" s="23"/>
+    </row>
+    <row r="198" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A198" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B198" s="19" t="s">
         <v>573</v>
       </c>
-      <c r="D197" s="18" t="s">
+      <c r="C198" s="18" t="s">
         <v>574</v>
       </c>
-      <c r="E197" s="19" t="inlineStr">
+      <c r="D198" s="18" t="s">
+        <v>575</v>
+      </c>
+      <c r="E198" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
-          </r>
-[...22 lines deleted...]
-            <t xml:space="preserve">Jiatong Energy</t>
           </r>
         </is>
       </c>
       <c r="F198" s="19"/>
       <c r="G198" s="18"/>
       <c r="H198" s="20"/>
     </row>
     <row r="199" spans="1:9" customHeight="1" ht="33.75">
       <c r="A199" s="18" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="B199" s="19" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="C199" s="18" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="D199" s="18" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E199" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Zhejiang Yisheng Petrochemical</t>
-[...5 lines deleted...]
-      </c>
+            <t xml:space="preserve">Jiatong Energy</t>
+          </r>
+        </is>
+      </c>
+      <c r="F199" s="19"/>
       <c r="G199" s="18"/>
       <c r="H199" s="20"/>
     </row>
     <row r="200" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A200" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C200" s="21" t="s">
+      <c r="A200" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B200" s="19" t="s">
         <v>576</v>
       </c>
-      <c r="D200" s="21" t="s">
+      <c r="C200" s="18" t="s">
         <v>577</v>
       </c>
-      <c r="E200" s="22" t="inlineStr">
+      <c r="D200" s="18" t="s">
+        <v>578</v>
+      </c>
+      <c r="E200" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Yisheng Petrochemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F200" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G200" s="18"/>
+      <c r="H200" s="20"/>
+    </row>
+    <row r="201" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A201" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B201" s="22" t="s">
+        <v>581</v>
+      </c>
+      <c r="C201" s="21" t="s">
+        <v>577</v>
+      </c>
+      <c r="D201" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="E201" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tuntex
 東雲</t>
           </r>
         </is>
       </c>
-      <c r="F200" s="22" t="s">
+      <c r="F201" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G200" s="21"/>
-[...9 lines deleted...]
-      <c r="C201" s="21" t="s">
+      <c r="G201" s="21"/>
+      <c r="H201" s="23"/>
+    </row>
+    <row r="202" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A202" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B202" s="22" t="s">
         <v>583</v>
       </c>
-      <c r="D201" s="21" t="s">
+      <c r="C202" s="21" t="s">
         <v>584</v>
       </c>
-      <c r="E201" s="22" t="inlineStr">
+      <c r="D202" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="E202" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F201" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H201" s="23" t="s">
+      <c r="F202" s="22" t="s">
+        <v>535</v>
+      </c>
+      <c r="G202" s="21"/>
+      <c r="H202" s="23" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="202" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C202" s="15" t="s">
+    <row r="203" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A203" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B203" s="16" t="s">
         <v>586</v>
       </c>
-      <c r="D202" s="15" t="s">
+      <c r="C203" s="15" t="s">
         <v>587</v>
       </c>
-      <c r="E202" s="16" t="inlineStr">
+      <c r="D203" s="15" t="s">
+        <v>588</v>
+      </c>
+      <c r="E203" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">YANTAI HENGYUAN BIOENGINEERING CO., LTD.
 烟台恒源生物股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F202" s="16" t="s">
+      <c r="F203" s="16" t="s">
         <v>337</v>
       </c>
-      <c r="G202" s="15" t="s">
+      <c r="G203" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H202" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D203" s="18" t="s">
+      <c r="H203" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A204" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B204" s="19" t="s">
+        <v>586</v>
+      </c>
+      <c r="C204" s="18" t="s">
+        <v>587</v>
+      </c>
+      <c r="D204" s="18" t="s">
+        <v>588</v>
+      </c>
+      <c r="E204" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F204" s="19"/>
+      <c r="G204" s="18"/>
+      <c r="H204" s="20"/>
+    </row>
+    <row r="205" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A205" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B205" s="19" t="s">
         <v>591</v>
       </c>
-      <c r="E203" s="19" t="inlineStr">
+      <c r="C205" s="18" t="s">
+        <v>592</v>
+      </c>
+      <c r="D205" s="18" t="s">
+        <v>593</v>
+      </c>
+      <c r="E205" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
-      <c r="F203" s="19"/>
-[...13 lines deleted...]
-      <c r="D204" s="15" t="s">
+      <c r="F205" s="19"/>
+      <c r="G205" s="18"/>
+      <c r="H205" s="20"/>
+    </row>
+    <row r="206" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A206" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B206" s="16" t="s">
         <v>595</v>
       </c>
-      <c r="E204" s="16" t="inlineStr">
+      <c r="C206" s="15" t="s">
+        <v>596</v>
+      </c>
+      <c r="D206" s="15" t="s">
+        <v>597</v>
+      </c>
+      <c r="E206" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F204" s="16" t="s">
-[...5 lines deleted...]
-      <c r="H204" s="17" t="s">
+      <c r="F206" s="16" t="s">
         <v>599</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B205" s="16" t="s">
+      <c r="G206" s="15" t="s">
         <v>600</v>
       </c>
-      <c r="C205" s="15" t="s">
+      <c r="H206" s="17" t="s">
         <v>601</v>
       </c>
-      <c r="D205" s="15" t="s">
+    </row>
+    <row r="207" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A207" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B207" s="16" t="s">
         <v>602</v>
       </c>
-      <c r="E205" s="16" t="inlineStr">
+      <c r="C207" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="D207" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="E207" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F205" s="16" t="s">
+      <c r="F207" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="G205" s="15" t="s">
+      <c r="G207" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H205" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D206" s="21" t="s">
+      <c r="H207" s="17" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A208" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B208" s="22" t="s">
         <v>602</v>
       </c>
-      <c r="E206" s="22" t="inlineStr">
+      <c r="C208" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="D208" s="21" t="s">
+        <v>604</v>
+      </c>
+      <c r="E208" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F206" s="22" t="s">
+      <c r="F208" s="22" t="s">
         <v>137</v>
       </c>
-      <c r="G206" s="21"/>
-[...14 lines deleted...]
-      <c r="D207" s="21" t="s">
+      <c r="G208" s="21"/>
+      <c r="H208" s="23" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A209" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B209" s="22" t="s">
         <v>602</v>
       </c>
-      <c r="E207" s="22" t="inlineStr">
+      <c r="C209" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="D209" s="21" t="s">
+        <v>604</v>
+      </c>
+      <c r="E209" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F207" s="22" t="s">
+      <c r="F209" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G207" s="21"/>
-[...11 lines deleted...]
-      <c r="C208" s="15" t="s">
+      <c r="G209" s="21"/>
+      <c r="H209" s="23" t="s">
         <v>605</v>
       </c>
-      <c r="D208" s="15" t="s">
+    </row>
+    <row r="210" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A210" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B210" s="16" t="s">
         <v>606</v>
       </c>
-      <c r="E208" s="16" t="inlineStr">
+      <c r="C210" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="D210" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="E210" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU ZHENGDAN CHEMICAL INDUSTRY CO.,LTD
 江蘇正丹化学工业股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F208" s="16" t="s">
+      <c r="F210" s="16" t="s">
+        <v>610</v>
+      </c>
+      <c r="G210" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H210" s="17" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A211" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B211" s="19" t="s">
+        <v>606</v>
+      </c>
+      <c r="C211" s="18" t="s">
+        <v>607</v>
+      </c>
+      <c r="D211" s="18" t="s">
         <v>608</v>
       </c>
-      <c r="G208" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E209" s="19" t="inlineStr">
+      <c r="E211" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Taida New Materials Co., Ltd.
 安徽泰达新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F209" s="19"/>
-[...13 lines deleted...]
-      <c r="D210" s="18" t="s">
+      <c r="F211" s="19"/>
+      <c r="G211" s="18"/>
+      <c r="H211" s="20"/>
+    </row>
+    <row r="212" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A212" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B212" s="19" t="s">
         <v>606</v>
       </c>
-      <c r="E210" s="19" t="inlineStr">
+      <c r="C212" s="18" t="s">
+        <v>607</v>
+      </c>
+      <c r="D212" s="18" t="s">
+        <v>608</v>
+      </c>
+      <c r="E212" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Baichuan High-Tech New Materials Co., Ltd.
 江苏百川高科新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F210" s="19" t="s">
+      <c r="F212" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G210" s="18"/>
-[...12 lines deleted...]
-      <c r="D211" s="15" t="s">
+      <c r="G212" s="18"/>
+      <c r="H212" s="20"/>
+    </row>
+    <row r="213" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A213" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B213" s="16" t="s">
         <v>614</v>
       </c>
-      <c r="E211" s="16" t="inlineStr">
+      <c r="C213" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="D213" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="E213" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HUICHENG ELECTRONIC MATERIAL CO., LTD
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F211" s="16" t="s">
+      <c r="F213" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G211" s="15" t="s">
+      <c r="G213" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H211" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D212" s="18" t="s">
+      <c r="H213" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A214" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B214" s="19" t="s">
         <v>618</v>
       </c>
-      <c r="E212" s="19" t="inlineStr">
+      <c r="C214" s="18" t="s">
+        <v>619</v>
+      </c>
+      <c r="D214" s="18" t="s">
+        <v>620</v>
+      </c>
+      <c r="E214" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F212" s="19" t="s">
+      <c r="F214" s="19" t="s">
         <v>24</v>
-      </c>
-[...50 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G214" s="18"/>
       <c r="H214" s="20"/>
     </row>
     <row r="215" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A215" s="21" t="s">
-[...8 lines deleted...]
-      <c r="D215" s="21" t="s">
+      <c r="A215" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B215" s="19" t="s">
         <v>618</v>
       </c>
-      <c r="E215" s="22" t="inlineStr">
+      <c r="C215" s="18" t="s">
+        <v>619</v>
+      </c>
+      <c r="D215" s="18" t="s">
+        <v>620</v>
+      </c>
+      <c r="E215" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Continental Petrochemicals</t>
+          </r>
+        </is>
+      </c>
+      <c r="F215" s="19" t="s">
+        <v>443</v>
+      </c>
+      <c r="G215" s="18"/>
+      <c r="H215" s="20"/>
+    </row>
+    <row r="216" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A216" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B216" s="19" t="s">
+        <v>618</v>
+      </c>
+      <c r="C216" s="18" t="s">
+        <v>619</v>
+      </c>
+      <c r="D216" s="18" t="s">
+        <v>620</v>
+      </c>
+      <c r="E216" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">UPC China/Zhenjiang Union Chemical Industry Co., Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F216" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G216" s="18"/>
+      <c r="H216" s="20"/>
+    </row>
+    <row r="217" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A217" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B217" s="22" t="s">
+        <v>618</v>
+      </c>
+      <c r="C217" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="D217" s="21" t="s">
+        <v>620</v>
+      </c>
+      <c r="E217" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Thirumalai Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F215" s="22" t="s">
-[...15 lines deleted...]
-      <c r="D216" s="15" t="s">
+      <c r="F217" s="22" t="s">
+        <v>569</v>
+      </c>
+      <c r="G217" s="21"/>
+      <c r="H217" s="23"/>
+    </row>
+    <row r="218" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A218" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B218" s="16" t="s">
         <v>625</v>
       </c>
-      <c r="E216" s="16" t="inlineStr">
+      <c r="C218" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="D218" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="E218" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F216" s="16" t="s">
+      <c r="F218" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G216" s="15" t="s">
+      <c r="G218" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="H216" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D217" s="15" t="s">
+      <c r="H218" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A219" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="B219" s="16" t="s">
         <v>625</v>
       </c>
-      <c r="E217" s="16" t="inlineStr">
+      <c r="C219" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="D219" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="E219" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
           </r>
         </is>
       </c>
-      <c r="F217" s="16" t="s">
-[...3 lines deleted...]
-      <c r="H217" s="17" t="s">
+      <c r="F219" s="16" t="s">
         <v>629</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D218" s="18" t="s">
+      <c r="G219" s="15"/>
+      <c r="H219" s="17" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A220" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="B220" s="19" t="s">
         <v>625</v>
       </c>
-      <c r="E218" s="19" t="inlineStr">
+      <c r="C220" s="18" t="s">
+        <v>626</v>
+      </c>
+      <c r="D220" s="18" t="s">
+        <v>627</v>
+      </c>
+      <c r="E220" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Qixiang Tengda
 淄博斉翔騰達化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F218" s="19"/>
-[...10 lines deleted...]
-      <c r="C219" s="21" t="s">
+      <c r="F220" s="19"/>
+      <c r="G220" s="18"/>
+      <c r="H220" s="20"/>
+    </row>
+    <row r="221" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A221" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="B221" s="22" t="s">
         <v>632</v>
       </c>
-      <c r="D219" s="21" t="s">
+      <c r="C221" s="21" t="s">
         <v>633</v>
       </c>
-      <c r="E219" s="22" t="inlineStr">
+      <c r="D221" s="21" t="s">
+        <v>634</v>
+      </c>
+      <c r="E221" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CCP
 長春</t>
           </r>
         </is>
       </c>
-      <c r="F219" s="22" t="s">
+      <c r="F221" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G219" s="21"/>
-[...5 lines deleted...]
-      <c r="A220" s="21" t="s">
+      <c r="G221" s="21"/>
+      <c r="H221" s="23" t="s">
         <v>636</v>
       </c>
-      <c r="B220" s="22" t="s">
+    </row>
+    <row r="222" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A222" s="21" t="s">
         <v>637</v>
       </c>
-      <c r="C220" s="21" t="s">
+      <c r="B222" s="22" t="s">
         <v>638</v>
       </c>
-      <c r="D220" s="21" t="s">
+      <c r="C222" s="21" t="s">
         <v>639</v>
       </c>
-      <c r="E220" s="22" t="inlineStr">
+      <c r="D222" s="21" t="s">
+        <v>640</v>
+      </c>
+      <c r="E222" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F220" s="22" t="s">
+      <c r="F222" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G220" s="21"/>
-[...55 lines deleted...]
-      <c r="H222" s="17" t="s">
+      <c r="G222" s="21"/>
+      <c r="H222" s="23" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="223" spans="1:9" customHeight="1" ht="33.75">
       <c r="A223" s="15" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B223" s="16" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="C223" s="15" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="D223" s="15" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="E223" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F223" s="16"/>
       <c r="G223" s="15"/>
       <c r="H223" s="17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A224" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B224" s="16" t="s">
+        <v>643</v>
+      </c>
+      <c r="C224" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="D224" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="E224" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">三和合成化学株式会社</t>
+          </r>
+        </is>
+      </c>
+      <c r="F224" s="16" t="s">
+        <v>647</v>
+      </c>
+      <c r="G224" s="15"/>
+      <c r="H224" s="17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A225" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B225" s="16" t="s">
+        <v>648</v>
+      </c>
+      <c r="C225" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="D225" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="E225" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Nan Ya Plastic Corporation
+南亞塑膠公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F225" s="16"/>
+      <c r="G225" s="15"/>
+      <c r="H225" s="17" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="224" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C224" s="21" t="s">
+    <row r="226" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A226" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="B226" s="22" t="s">
         <v>648</v>
       </c>
-      <c r="D224" s="21" t="s">
+      <c r="C226" s="21" t="s">
         <v>649</v>
       </c>
-      <c r="E224" s="22" t="inlineStr">
+      <c r="D226" s="21" t="s">
+        <v>650</v>
+      </c>
+      <c r="E226" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F224" s="22" t="s">
+      <c r="F226" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G224" s="21"/>
-      <c r="H224" s="23" t="s">
+      <c r="G226" s="21"/>
+      <c r="H226" s="23" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="225" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C225" s="15" t="s">
+    <row r="227" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A227" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B227" s="16" t="s">
         <v>651</v>
       </c>
-      <c r="D225" s="15" t="s">
+      <c r="C227" s="15" t="s">
         <v>652</v>
       </c>
-      <c r="E225" s="16" t="inlineStr">
+      <c r="D227" s="15" t="s">
+        <v>653</v>
+      </c>
+      <c r="E227" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">三和合成化学株式会社</t>
           </r>
         </is>
       </c>
-      <c r="F225" s="16" t="s">
-[...12 lines deleted...]
-      <c r="C226" s="15" t="s">
+      <c r="F227" s="16" t="s">
+        <v>647</v>
+      </c>
+      <c r="G227" s="15"/>
+      <c r="H227" s="17"/>
+    </row>
+    <row r="228" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A228" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B228" s="16" t="s">
         <v>654</v>
       </c>
-      <c r="D226" s="15" t="s">
+      <c r="C228" s="15" t="s">
         <v>655</v>
       </c>
-      <c r="E226" s="16" t="inlineStr">
+      <c r="D228" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="E228" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F226" s="16" t="s">
+      <c r="F228" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G226" s="15" t="s">
+      <c r="G228" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H226" s="17" t="s">
+      <c r="H228" s="17" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="227" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C227" s="15" t="s">
+    <row r="229" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A229" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B229" s="16" t="s">
         <v>657</v>
       </c>
-      <c r="D227" s="15" t="s">
+      <c r="C229" s="15" t="s">
         <v>658</v>
       </c>
-      <c r="E227" s="16" t="inlineStr">
+      <c r="D229" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="E229" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F227" s="16" t="s">
+      <c r="F229" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G227" s="15" t="s">
+      <c r="G229" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H227" s="17" t="s">
+      <c r="H229" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="228" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C228" s="15" t="s">
+    <row r="230" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A230" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B230" s="16" t="s">
         <v>657</v>
       </c>
-      <c r="D228" s="15" t="s">
+      <c r="C230" s="15" t="s">
         <v>658</v>
       </c>
-      <c r="E228" s="16" t="inlineStr">
+      <c r="D230" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="E230" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Malaysia
 聯成化學 (馬來西亞) 有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F228" s="16" t="s">
-[...62 lines deleted...]
-      </c>
+      <c r="F230" s="16" t="s">
+        <v>661</v>
+      </c>
+      <c r="G230" s="15"/>
+      <c r="H230" s="17"/>
     </row>
     <row r="231" spans="1:9" customHeight="1" ht="33.75">
       <c r="A231" s="21" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B231" s="22" t="s">
-        <v>662</v>
+        <v>657</v>
       </c>
       <c r="C231" s="21" t="s">
-        <v>663</v>
+        <v>658</v>
       </c>
       <c r="D231" s="21" t="s">
-        <v>664</v>
+        <v>659</v>
       </c>
       <c r="E231" s="22" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Nan Ya Plastic Corporation
-南亞塑膠公司</t>
+            <t xml:space="preserve">HANWHA Chemical</t>
           </r>
         </is>
       </c>
       <c r="F231" s="22" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
       <c r="G231" s="21"/>
       <c r="H231" s="23" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="232" spans="1:9" customHeight="1" ht="33.75">
       <c r="A232" s="18" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B232" s="19" t="s">
+        <v>663</v>
+      </c>
+      <c r="C232" s="18" t="s">
+        <v>664</v>
+      </c>
+      <c r="D232" s="18" t="s">
         <v>665</v>
       </c>
-      <c r="C232" s="18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E232" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Runtai Chemical
-潤泰化学</t>
+            <t xml:space="preserve">UPC Technology Corporation
+聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F232" s="19" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="G232" s="18"/>
+        <v>24</v>
+      </c>
+      <c r="G232" s="18" t="s">
+        <v>169</v>
+      </c>
       <c r="H232" s="20" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="233" spans="1:9" customHeight="1" ht="33.75">
       <c r="A233" s="21" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B233" s="22" t="s">
-        <v>668</v>
+        <v>663</v>
       </c>
       <c r="C233" s="21" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="D233" s="21" t="s">
-        <v>639</v>
+        <v>665</v>
       </c>
       <c r="E233" s="22" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Runtai
-润泰新材料股份有限公司</t>
+            <t xml:space="preserve">Nan Ya Plastic Corporation
+南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F233" s="22" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G233" s="21"/>
       <c r="H233" s="23" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="234" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A234" s="15" t="s">
-[...5 lines deleted...]
-      <c r="C234" s="15" t="s">
+      <c r="A234" s="18" t="s">
+        <v>637</v>
+      </c>
+      <c r="B234" s="19" t="s">
+        <v>666</v>
+      </c>
+      <c r="C234" s="18" t="s">
+        <v>666</v>
+      </c>
+      <c r="D234" s="18" t="s">
+        <v>667</v>
+      </c>
+      <c r="E234" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Runtai Chemical
+潤泰化学</t>
+          </r>
+        </is>
+      </c>
+      <c r="F234" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G234" s="18"/>
+      <c r="H234" s="20" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A235" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="B235" s="22" t="s">
+        <v>669</v>
+      </c>
+      <c r="C235" s="21" t="s">
+        <v>669</v>
+      </c>
+      <c r="D235" s="21" t="s">
+        <v>640</v>
+      </c>
+      <c r="E235" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Runtai
+润泰新材料股份有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F235" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G235" s="21"/>
+      <c r="H235" s="23" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A236" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B236" s="16" t="s">
         <v>671</v>
       </c>
-      <c r="D234" s="15" t="s">
+      <c r="C236" s="15" t="s">
         <v>672</v>
       </c>
-      <c r="E234" s="16" t="inlineStr">
+      <c r="D236" s="15" t="s">
+        <v>673</v>
+      </c>
+      <c r="E236" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU LICHENG CHEMICAL
 江苏立成化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F234" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G234" s="15" t="s">
+      <c r="F236" s="16" t="s">
+        <v>675</v>
+      </c>
+      <c r="G236" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H234" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D235" s="21" t="s">
+      <c r="H236" s="17" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A237" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="B237" s="22" t="s">
+        <v>676</v>
+      </c>
+      <c r="C237" s="21" t="s">
         <v>672</v>
       </c>
-      <c r="E235" s="22" t="inlineStr">
+      <c r="D237" s="21" t="s">
+        <v>673</v>
+      </c>
+      <c r="E237" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISES LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F235" s="22" t="s">
-[...9 lines deleted...]
-      <c r="B236" s="16" t="s">
+      <c r="F237" s="22" t="s">
         <v>678</v>
       </c>
-      <c r="C236" s="15" t="s">
+      <c r="G237" s="21"/>
+      <c r="H237" s="23"/>
+    </row>
+    <row r="238" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A238" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B238" s="16" t="s">
         <v>679</v>
       </c>
-      <c r="D236" s="15" t="s">
+      <c r="C238" s="15" t="s">
         <v>680</v>
       </c>
-      <c r="E236" s="16" t="inlineStr">
+      <c r="D238" s="15" t="s">
+        <v>681</v>
+      </c>
+      <c r="E238" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
-      <c r="F236" s="16" t="s">
+      <c r="F238" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G236" s="15"/>
-      <c r="H236" s="17" t="s">
+      <c r="G238" s="15"/>
+      <c r="H238" s="17" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="237" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C237" s="15" t="s">
+    <row r="239" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A239" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B239" s="16" t="s">
         <v>682</v>
       </c>
-      <c r="D237" s="15" t="s">
+      <c r="C239" s="15" t="s">
         <v>683</v>
       </c>
-      <c r="E237" s="16" t="inlineStr">
+      <c r="D239" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="E239" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F237" s="16"/>
-[...12 lines deleted...]
-      <c r="C238" s="21" t="s">
+      <c r="F239" s="16"/>
+      <c r="G239" s="15"/>
+      <c r="H239" s="17" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A240" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="B240" s="22" t="s">
         <v>682</v>
       </c>
-      <c r="D238" s="21" t="s">
+      <c r="C240" s="21" t="s">
         <v>683</v>
       </c>
-      <c r="E238" s="22" t="inlineStr">
+      <c r="D240" s="21" t="s">
+        <v>684</v>
+      </c>
+      <c r="E240" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
-          </r>
-[...58 lines deleted...]
-南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F240" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G240" s="21"/>
       <c r="H240" s="23" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="241" spans="1:9" customHeight="1" ht="33.75">
       <c r="A241" s="15" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="B241" s="16" t="s">
+        <v>685</v>
+      </c>
+      <c r="C241" s="15" t="s">
+        <v>686</v>
+      </c>
+      <c r="D241" s="15" t="s">
         <v>687</v>
       </c>
-      <c r="C241" s="15" t="s">
+      <c r="E241" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">UPC Technology Corporation
+聯成化學科技股份有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F241" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G241" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="H241" s="17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A242" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="B242" s="22" t="s">
+        <v>685</v>
+      </c>
+      <c r="C242" s="21" t="s">
+        <v>686</v>
+      </c>
+      <c r="D242" s="21" t="s">
+        <v>687</v>
+      </c>
+      <c r="E242" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Nan Ya Plastic Corporation
+南亞塑膠公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F242" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G242" s="21"/>
+      <c r="H242" s="23" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A243" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="B243" s="16" t="s">
         <v>688</v>
       </c>
-      <c r="D241" s="15" t="s">
+      <c r="C243" s="15" t="s">
         <v>689</v>
       </c>
-      <c r="E241" s="16" t="inlineStr">
+      <c r="D243" s="15" t="s">
+        <v>690</v>
+      </c>
+      <c r="E243" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F241" s="16" t="s">
+      <c r="F243" s="16" t="s">
+        <v>691</v>
+      </c>
+      <c r="G243" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="H243" s="17" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A244" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="B244" s="22" t="s">
+        <v>688</v>
+      </c>
+      <c r="C244" s="21" t="s">
+        <v>689</v>
+      </c>
+      <c r="D244" s="21" t="s">
         <v>690</v>
       </c>
-      <c r="G241" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E242" s="22" t="inlineStr">
+      <c r="E244" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F242" s="22" t="s">
+      <c r="F244" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G242" s="21"/>
-[...52 lines deleted...]
-      </c>
       <c r="G244" s="21"/>
-      <c r="H244" s="23"/>
+      <c r="H244" s="23" t="s">
+        <v>692</v>
+      </c>
     </row>
     <row r="245" spans="1:9" customHeight="1" ht="33.75">
       <c r="A245" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="B245" s="22" t="s">
+        <v>688</v>
+      </c>
+      <c r="C245" s="21" t="s">
+        <v>689</v>
+      </c>
+      <c r="D245" s="21" t="s">
+        <v>690</v>
+      </c>
+      <c r="E245" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
+          </r>
+        </is>
+      </c>
+      <c r="F245" s="22" t="s">
+        <v>694</v>
+      </c>
+      <c r="G245" s="21"/>
+      <c r="H245" s="23"/>
+    </row>
+    <row r="246" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A246" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="B246" s="22" t="s">
+        <v>695</v>
+      </c>
+      <c r="C246" s="21" t="s">
+        <v>696</v>
+      </c>
+      <c r="D246" s="21" t="s">
         <v>697</v>
       </c>
-      <c r="B245" s="22" t="s">
+      <c r="E246" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
+          </r>
+        </is>
+      </c>
+      <c r="F246" s="22" t="s">
+        <v>694</v>
+      </c>
+      <c r="G246" s="21"/>
+      <c r="H246" s="23"/>
+    </row>
+    <row r="247" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A247" s="21" t="s">
         <v>698</v>
       </c>
-      <c r="C245" s="21" t="s">
+      <c r="B247" s="22" t="s">
         <v>699</v>
       </c>
-      <c r="D245" s="21" t="s">
+      <c r="C247" s="21" t="s">
         <v>700</v>
       </c>
-      <c r="E245" s="22" t="inlineStr">
+      <c r="D247" s="21" t="s">
+        <v>701</v>
+      </c>
+      <c r="E247" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F245" s="22" t="s">
+      <c r="F247" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G245" s="21"/>
-[...9 lines deleted...]
-      <c r="C246" s="21" t="s">
+      <c r="G247" s="21"/>
+      <c r="H247" s="23"/>
+    </row>
+    <row r="248" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A248" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B248" s="22" t="s">
         <v>703</v>
       </c>
-      <c r="D246" s="21" t="s">
+      <c r="C248" s="21" t="s">
         <v>704</v>
       </c>
-      <c r="E246" s="22" t="inlineStr">
+      <c r="D248" s="21" t="s">
+        <v>705</v>
+      </c>
+      <c r="E248" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F246" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H246" s="23" t="s">
+      <c r="F248" s="22" t="s">
         <v>707</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B247" s="22" t="s">
+      <c r="G248" s="21"/>
+      <c r="H248" s="23" t="s">
         <v>708</v>
       </c>
-      <c r="C247" s="21" t="s">
+    </row>
+    <row r="249" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A249" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B249" s="22" t="s">
         <v>709</v>
       </c>
-      <c r="D247" s="21" t="s">
+      <c r="C249" s="21" t="s">
         <v>710</v>
       </c>
-      <c r="E247" s="22" t="inlineStr">
+      <c r="D249" s="21" t="s">
+        <v>711</v>
+      </c>
+      <c r="E249" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F247" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H247" s="23" t="s">
+      <c r="F249" s="22" t="s">
         <v>707</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C248" s="21" t="s">
+      <c r="G249" s="21"/>
+      <c r="H249" s="23" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="250" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A250" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B250" s="22" t="s">
         <v>712</v>
       </c>
-      <c r="D248" s="21" t="s">
+      <c r="C250" s="21" t="s">
         <v>713</v>
       </c>
-      <c r="E248" s="22" t="inlineStr">
+      <c r="D250" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="E250" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F248" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H248" s="23" t="s">
+      <c r="F250" s="22" t="s">
         <v>707</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D249" s="15" t="s">
+      <c r="G250" s="21"/>
+      <c r="H250" s="23" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A251" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="B251" s="16" t="s">
         <v>715</v>
       </c>
-      <c r="E249" s="16" t="inlineStr">
+      <c r="C251" s="15" t="s">
+        <v>715</v>
+      </c>
+      <c r="D251" s="15" t="s">
+        <v>716</v>
+      </c>
+      <c r="E251" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical
 抚顺东联安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F249" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G249" s="15" t="s">
+      <c r="F251" s="16" t="s">
+        <v>718</v>
+      </c>
+      <c r="G251" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H249" s="17" t="s">
+      <c r="H251" s="17" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="250" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C250" s="15" t="s">
+    <row r="252" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A252" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="B252" s="16" t="s">
         <v>719</v>
       </c>
-      <c r="D250" s="15" t="s">
+      <c r="C252" s="15" t="s">
         <v>720</v>
       </c>
-      <c r="E250" s="16" t="inlineStr">
+      <c r="D252" s="15" t="s">
+        <v>721</v>
+      </c>
+      <c r="E252" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F250" s="16"/>
-[...10 lines deleted...]
-      <c r="C251" s="15" t="s">
+      <c r="F252" s="16"/>
+      <c r="G252" s="15"/>
+      <c r="H252" s="17"/>
+    </row>
+    <row r="253" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A253" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="B253" s="16" t="s">
         <v>723</v>
       </c>
-      <c r="D251" s="15" t="s">
+      <c r="C253" s="15" t="s">
         <v>724</v>
       </c>
-      <c r="E251" s="16" t="inlineStr">
+      <c r="D253" s="15" t="s">
+        <v>725</v>
+      </c>
+      <c r="E253" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F251" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G251" s="15" t="s">
+      <c r="F253" s="16" t="s">
+        <v>727</v>
+      </c>
+      <c r="G253" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="H251" s="17" t="s">
+      <c r="H253" s="17" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="252" spans="1:9" customHeight="1" ht="33.75">
-[...3 lines deleted...]
-      <c r="B252" s="22" t="s">
+    <row r="254" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A254" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B254" s="22" t="s">
         <v>113</v>
       </c>
-      <c r="C252" s="21" t="s">
+      <c r="C254" s="21" t="s">
         <v>114</v>
       </c>
-      <c r="D252" s="21" t="s">
+      <c r="D254" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="E252" s="22" t="inlineStr">
+      <c r="E254" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F252" s="22" t="s">
+      <c r="F254" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G252" s="21"/>
-[...8 lines deleted...]
-      <c r="B253" s="22" t="s">
+      <c r="G254" s="21"/>
+      <c r="H254" s="23" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A255" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B255" s="22" t="s">
         <v>113</v>
       </c>
-      <c r="C253" s="21" t="s">
+      <c r="C255" s="21" t="s">
         <v>114</v>
       </c>
-      <c r="D253" s="21" t="s">
+      <c r="D255" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="E253" s="22" t="inlineStr">
+      <c r="E255" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F253" s="22"/>
-[...10 lines deleted...]
-      <c r="C254" s="21" t="s">
+      <c r="F255" s="22"/>
+      <c r="G255" s="21"/>
+      <c r="H255" s="23"/>
+    </row>
+    <row r="256" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A256" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B256" s="22" t="s">
         <v>731</v>
       </c>
-      <c r="D254" s="21" t="s">
+      <c r="C256" s="21" t="s">
         <v>732</v>
       </c>
-      <c r="E254" s="22" t="inlineStr">
+      <c r="D256" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="E256" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F254" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H254" s="23" t="s">
+      <c r="F256" s="22" t="s">
+        <v>707</v>
+      </c>
+      <c r="G256" s="21"/>
+      <c r="H256" s="23" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="255" spans="1:9" customHeight="1" ht="33.75">
-[...3 lines deleted...]
-      <c r="B255" s="16" t="s">
+    <row r="257" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A257" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="B257" s="16" t="s">
+        <v>734</v>
+      </c>
+      <c r="C257" s="15" t="s">
+        <v>731</v>
+      </c>
+      <c r="D257" s="15" t="s">
         <v>733</v>
       </c>
-      <c r="C255" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E255" s="16" t="inlineStr">
+      <c r="E257" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F255" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G255" s="15" t="s">
+      <c r="F257" s="16" t="s">
+        <v>727</v>
+      </c>
+      <c r="G257" s="15" t="s">
         <v>85</v>
       </c>
-      <c r="H255" s="17" t="s">
+      <c r="H257" s="17" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="256" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C256" s="21" t="s">
+    <row r="258" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A258" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B258" s="22" t="s">
         <v>735</v>
       </c>
-      <c r="D256" s="21" t="s">
+      <c r="C258" s="21" t="s">
         <v>736</v>
       </c>
-      <c r="E256" s="22" t="inlineStr">
+      <c r="D258" s="21" t="s">
+        <v>737</v>
+      </c>
+      <c r="E258" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F256" s="22" t="s">
+      <c r="F258" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G256" s="21"/>
-[...8 lines deleted...]
-      <c r="B257" s="22" t="s">
+      <c r="G258" s="21"/>
+      <c r="H258" s="23" t="s">
         <v>738</v>
       </c>
-      <c r="C257" s="21" t="s">
+    </row>
+    <row r="259" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A259" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B259" s="22" t="s">
         <v>739</v>
       </c>
-      <c r="D257" s="21" t="s">
+      <c r="C259" s="21" t="s">
         <v>740</v>
       </c>
-      <c r="E257" s="22" t="inlineStr">
+      <c r="D259" s="21" t="s">
+        <v>741</v>
+      </c>
+      <c r="E259" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F257" s="22"/>
-[...1 lines deleted...]
-      <c r="H257" s="23" t="s">
+      <c r="F259" s="22"/>
+      <c r="G259" s="21"/>
+      <c r="H259" s="23" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="258" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C258" s="21" t="s">
+    <row r="260" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A260" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B260" s="22" t="s">
         <v>742</v>
       </c>
-      <c r="D258" s="21" t="s">
+      <c r="C260" s="21" t="s">
         <v>743</v>
       </c>
-      <c r="E258" s="22" t="inlineStr">
+      <c r="D260" s="21" t="s">
+        <v>744</v>
+      </c>
+      <c r="E260" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
-      <c r="F258" s="22" t="s">
+      <c r="F260" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G258" s="21"/>
-      <c r="H258" s="23" t="s">
+      <c r="G260" s="21"/>
+      <c r="H260" s="23" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="259" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C259" s="15" t="s">
+    <row r="261" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A261" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="B261" s="16" t="s">
         <v>746</v>
       </c>
-      <c r="D259" s="15" t="s">
+      <c r="C261" s="15" t="s">
         <v>747</v>
       </c>
-      <c r="E259" s="16" t="inlineStr">
+      <c r="D261" s="15" t="s">
+        <v>748</v>
+      </c>
+      <c r="E261" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
-      <c r="F259" s="16" t="s">
+      <c r="F261" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G259" s="15"/>
-      <c r="H259" s="17" t="s">
+      <c r="G261" s="15"/>
+      <c r="H261" s="17" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="260" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C260" s="21" t="s">
+    <row r="262" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A262" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B262" s="22" t="s">
         <v>749</v>
       </c>
-      <c r="D260" s="21" t="s">
+      <c r="C262" s="21" t="s">
         <v>750</v>
       </c>
-      <c r="E260" s="22" t="inlineStr">
+      <c r="D262" s="21" t="s">
+        <v>751</v>
+      </c>
+      <c r="E262" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F260" s="22" t="s">
+      <c r="F262" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G260" s="21"/>
-[...9 lines deleted...]
-      <c r="C261" s="21" t="s">
+      <c r="G262" s="21"/>
+      <c r="H262" s="23"/>
+    </row>
+    <row r="263" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A263" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B263" s="22" t="s">
         <v>752</v>
       </c>
-      <c r="D261" s="21" t="s">
+      <c r="C263" s="21" t="s">
         <v>753</v>
       </c>
-      <c r="E261" s="22" t="inlineStr">
+      <c r="D263" s="21" t="s">
+        <v>754</v>
+      </c>
+      <c r="E263" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F261" s="22" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="F263" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G263" s="21"/>
-      <c r="H263" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H263" s="23"/>
     </row>
     <row r="264" spans="1:9" customHeight="1" ht="33.75">
       <c r="A264" s="21" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B264" s="22" t="s">
-        <v>761</v>
+        <v>755</v>
       </c>
       <c r="C264" s="21" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="D264" s="21" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="E264" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
       <c r="F264" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G264" s="21"/>
       <c r="H264" s="23" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="265" spans="1:9" customHeight="1" ht="33.75">
       <c r="A265" s="21" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="B265" s="22" t="s">
+        <v>758</v>
+      </c>
+      <c r="C265" s="21" t="s">
+        <v>759</v>
+      </c>
+      <c r="D265" s="21" t="s">
+        <v>760</v>
+      </c>
+      <c r="E265" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Eternal Materials Co., Ltd.
+長興化学工業</t>
+          </r>
+        </is>
+      </c>
+      <c r="F265" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G265" s="21"/>
+      <c r="H265" s="23" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A266" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B266" s="22" t="s">
+        <v>762</v>
+      </c>
+      <c r="C266" s="21" t="s">
         <v>763</v>
       </c>
-      <c r="C265" s="21" t="s">
+      <c r="D266" s="21" t="s">
+        <v>760</v>
+      </c>
+      <c r="E266" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">JIANGSU SANMU GROUP
+江蘇三木集団</t>
+          </r>
+        </is>
+      </c>
+      <c r="F266" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G266" s="21"/>
+      <c r="H266" s="23" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="267" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A267" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B267" s="22" t="s">
         <v>764</v>
       </c>
-      <c r="D265" s="21" t="s">
+      <c r="C267" s="21" t="s">
         <v>765</v>
       </c>
-      <c r="E265" s="22" t="inlineStr">
+      <c r="D267" s="21" t="s">
+        <v>766</v>
+      </c>
+      <c r="E267" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F265" s="22" t="s">
+      <c r="F267" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G265" s="21"/>
-      <c r="H265" s="23" t="s">
+      <c r="G267" s="21"/>
+      <c r="H267" s="23" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A268" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="B268" s="22" t="s">
+        <v>764</v>
+      </c>
+      <c r="C268" s="21" t="s">
+        <v>765</v>
+      </c>
+      <c r="D268" s="21" t="s">
         <v>766</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E266" s="22" t="inlineStr">
+      <c r="E268" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F266" s="22"/>
-[...10 lines deleted...]
-      <c r="C267" s="18" t="s">
+      <c r="F268" s="22"/>
+      <c r="G268" s="21"/>
+      <c r="H268" s="23"/>
+    </row>
+    <row r="269" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A269" s="18" t="s">
+        <v>698</v>
+      </c>
+      <c r="B269" s="19" t="s">
         <v>768</v>
       </c>
-      <c r="D267" s="18" t="s">
+      <c r="C269" s="18" t="s">
         <v>769</v>
       </c>
-      <c r="E267" s="19" t="inlineStr">
+      <c r="D269" s="18" t="s">
+        <v>770</v>
+      </c>
+      <c r="E269" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weicheng Advanced Material</t>
           </r>
         </is>
       </c>
-      <c r="F267" s="19"/>
-[...7 lines deleted...]
-      <c r="B268" s="16" t="s">
+      <c r="F269" s="19"/>
+      <c r="G269" s="18"/>
+      <c r="H269" s="20"/>
+    </row>
+    <row r="270" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A270" s="15" t="s">
         <v>772</v>
       </c>
-      <c r="C268" s="15" t="s">
+      <c r="B270" s="16" t="s">
         <v>773</v>
       </c>
-      <c r="D268" s="15" t="s">
+      <c r="C270" s="15" t="s">
         <v>774</v>
       </c>
-      <c r="E268" s="16" t="inlineStr">
+      <c r="D270" s="15" t="s">
+        <v>775</v>
+      </c>
+      <c r="E270" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIAXING JINYAN CHEMICAL CO., LTD.
 嘉兴金燕化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F268" s="16"/>
-[...59 lines deleted...]
-      </c>
+      <c r="F270" s="16"/>
       <c r="G270" s="15" t="s">
         <v>90</v>
       </c>
       <c r="H270" s="17" t="s">
-        <v>135</v>
+        <v>163</v>
       </c>
     </row>
     <row r="271" spans="1:9" customHeight="1" ht="33.75">
       <c r="A271" s="15" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="B271" s="16" t="s">
-        <v>782</v>
+        <v>777</v>
       </c>
       <c r="C271" s="15" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="D271" s="15" t="s">
-        <v>781</v>
+        <v>778</v>
       </c>
       <c r="E271" s="16" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">PTT GC</t>
+            <t xml:space="preserve">VINATI ORGANICS</t>
           </r>
         </is>
       </c>
       <c r="F271" s="16" t="s">
-        <v>442</v>
+        <v>569</v>
       </c>
       <c r="G271" s="15" t="s">
         <v>90</v>
       </c>
       <c r="H271" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A272" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="B272" s="22" t="s">
+        <v>780</v>
+      </c>
+      <c r="C272" s="21" t="s">
+        <v>781</v>
+      </c>
+      <c r="D272" s="21" t="s">
+        <v>782</v>
+      </c>
+      <c r="E272" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Jianye Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F272" s="22" t="s">
+        <v>784</v>
+      </c>
+      <c r="G272" s="21"/>
+      <c r="H272" s="23"/>
+    </row>
+    <row r="273" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A273" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B273" s="16" t="s">
+        <v>785</v>
+      </c>
+      <c r="C273" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="D273" s="15" t="s">
+        <v>787</v>
+      </c>
+      <c r="E273" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PTT GC</t>
+          </r>
+        </is>
+      </c>
+      <c r="F273" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="G273" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="H273" s="17" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="272" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E272" s="16" t="inlineStr">
+    <row r="274" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A274" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B274" s="16" t="s">
+        <v>788</v>
+      </c>
+      <c r="C274" s="15" t="s">
+        <v>789</v>
+      </c>
+      <c r="D274" s="15" t="s">
+        <v>787</v>
+      </c>
+      <c r="E274" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PTT GC</t>
+          </r>
+        </is>
+      </c>
+      <c r="F274" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="G274" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="H274" s="17" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A275" s="18" t="s">
+        <v>772</v>
+      </c>
+      <c r="B275" s="19" t="s">
+        <v>788</v>
+      </c>
+      <c r="C275" s="18" t="s">
+        <v>789</v>
+      </c>
+      <c r="D275" s="18" t="s">
+        <v>787</v>
+      </c>
+      <c r="E275" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Satellite Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F275" s="19"/>
+      <c r="G275" s="18"/>
+      <c r="H275" s="20"/>
+    </row>
+    <row r="276" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A276" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B276" s="16" t="s">
+        <v>791</v>
+      </c>
+      <c r="C276" s="15" t="s">
+        <v>792</v>
+      </c>
+      <c r="D276" s="15" t="s">
+        <v>793</v>
+      </c>
+      <c r="E276" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F272" s="16" t="s">
+      <c r="F276" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="G272" s="15" t="s">
+      <c r="G276" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H272" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E273" s="16" t="inlineStr">
+      <c r="H276" s="17" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A277" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B277" s="16" t="s">
+        <v>796</v>
+      </c>
+      <c r="C277" s="15" t="s">
+        <v>797</v>
+      </c>
+      <c r="D277" s="15" t="s">
+        <v>798</v>
+      </c>
+      <c r="E277" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F273" s="16" t="s">
+      <c r="F277" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="G273" s="15" t="s">
+      <c r="G277" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H273" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E274" s="22" t="inlineStr">
+      <c r="H277" s="17" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A278" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="B278" s="22" t="s">
+        <v>796</v>
+      </c>
+      <c r="C278" s="21" t="s">
+        <v>797</v>
+      </c>
+      <c r="D278" s="21" t="s">
+        <v>798</v>
+      </c>
+      <c r="E278" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sanfu Chemical Co., Ltd.
 三福化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F274" s="22" t="s">
+      <c r="F278" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G274" s="21"/>
-      <c r="H274" s="23" t="s">
+      <c r="G278" s="21"/>
+      <c r="H278" s="23" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="275" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E275" s="22" t="inlineStr">
+    <row r="279" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A279" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="B279" s="22" t="s">
+        <v>796</v>
+      </c>
+      <c r="C279" s="21" t="s">
+        <v>797</v>
+      </c>
+      <c r="D279" s="21" t="s">
+        <v>798</v>
+      </c>
+      <c r="E279" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BYN Chemical Co., Ltd.
 滨州裕能化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F275" s="22" t="s">
+      <c r="F279" s="22" t="s">
         <v>337</v>
       </c>
-      <c r="G275" s="21"/>
-      <c r="H275" s="23" t="s">
+      <c r="G279" s="21"/>
+      <c r="H279" s="23" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="276" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E276" s="19" t="inlineStr">
+    <row r="280" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A280" s="18" t="s">
+        <v>772</v>
+      </c>
+      <c r="B280" s="19" t="s">
+        <v>801</v>
+      </c>
+      <c r="C280" s="18" t="s">
+        <v>802</v>
+      </c>
+      <c r="D280" s="18" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建业化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F276" s="19"/>
-[...1 lines deleted...]
-      <c r="H276" s="20" t="s">
+      <c r="F280" s="19"/>
+      <c r="G280" s="18"/>
+      <c r="H280" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="277" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E277" s="16" t="inlineStr">
+    <row r="281" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A281" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B281" s="16" t="s">
+        <v>805</v>
+      </c>
+      <c r="C281" s="15" t="s">
+        <v>806</v>
+      </c>
+      <c r="D281" s="15" t="s">
+        <v>807</v>
+      </c>
+      <c r="E281" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yuexing Chemical
 越兴化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F277" s="16" t="s">
+      <c r="F281" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="G277" s="15" t="s">
+      <c r="G281" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H277" s="17" t="s">
+      <c r="H281" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="278" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E278" s="16" t="inlineStr">
+    <row r="282" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A282" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B282" s="16" t="s">
+        <v>809</v>
+      </c>
+      <c r="C282" s="15" t="s">
+        <v>810</v>
+      </c>
+      <c r="D282" s="15" t="s">
+        <v>811</v>
+      </c>
+      <c r="E282" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG GUANGTONG NEW MATERIALS Co.,LTD
 山东广通新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F278" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G278" s="15" t="s">
+      <c r="F282" s="16" t="s">
+        <v>813</v>
+      </c>
+      <c r="G282" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H278" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E279" s="16" t="inlineStr">
+      <c r="H282" s="17" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A283" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B283" s="16" t="s">
+        <v>815</v>
+      </c>
+      <c r="C283" s="15" t="s">
+        <v>816</v>
+      </c>
+      <c r="D283" s="15" t="s">
+        <v>817</v>
+      </c>
+      <c r="E283" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F279" s="16" t="s">
+      <c r="F283" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="G279" s="15" t="s">
+      <c r="G283" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H279" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E280" s="16" t="inlineStr">
+      <c r="H283" s="17" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A284" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B284" s="16" t="s">
+        <v>819</v>
+      </c>
+      <c r="C284" s="15" t="s">
+        <v>820</v>
+      </c>
+      <c r="D284" s="15" t="s">
+        <v>821</v>
+      </c>
+      <c r="E284" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F280" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G280" s="15" t="s">
+      <c r="F284" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="G284" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H280" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E281" s="16" t="inlineStr">
+      <c r="H284" s="17" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A285" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B285" s="16" t="s">
+        <v>823</v>
+      </c>
+      <c r="C285" s="15" t="s">
+        <v>824</v>
+      </c>
+      <c r="D285" s="15" t="s">
+        <v>821</v>
+      </c>
+      <c r="E285" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F281" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G281" s="15" t="s">
+      <c r="F285" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="G285" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H281" s="17" t="s">
+      <c r="H285" s="17" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="282" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E282" s="16" t="inlineStr">
+    <row r="286" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A286" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B286" s="16" t="s">
+        <v>825</v>
+      </c>
+      <c r="C286" s="15" t="s">
+        <v>826</v>
+      </c>
+      <c r="D286" s="15" t="s">
+        <v>827</v>
+      </c>
+      <c r="E286" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F282" s="16" t="s">
+      <c r="F286" s="16" t="s">
         <v>216</v>
       </c>
-      <c r="G282" s="15" t="s">
+      <c r="G286" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H282" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E283" s="16" t="inlineStr">
+      <c r="H286" s="17" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A287" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B287" s="16" t="s">
+        <v>829</v>
+      </c>
+      <c r="C287" s="15" t="s">
+        <v>830</v>
+      </c>
+      <c r="D287" s="15" t="s">
+        <v>831</v>
+      </c>
+      <c r="E287" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Shield Excellence Technology Co.,Ltd.
 天津市四友精细化学品有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F283" s="16" t="s">
+      <c r="F287" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G283" s="15" t="s">
+      <c r="G287" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H283" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E284" s="16" t="inlineStr">
+      <c r="H287" s="17" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A288" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B288" s="16" t="s">
+        <v>834</v>
+      </c>
+      <c r="C288" s="15" t="s">
+        <v>835</v>
+      </c>
+      <c r="D288" s="15" t="s">
+        <v>836</v>
+      </c>
+      <c r="E288" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F284" s="16" t="s">
+      <c r="F288" s="16" t="s">
         <v>216</v>
       </c>
-      <c r="G284" s="15" t="s">
+      <c r="G288" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H284" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E285" s="16" t="inlineStr">
+      <c r="H288" s="17" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A289" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B289" s="16" t="s">
+        <v>838</v>
+      </c>
+      <c r="C289" s="15" t="s">
+        <v>839</v>
+      </c>
+      <c r="D289" s="15" t="s">
+        <v>840</v>
+      </c>
+      <c r="E289" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F285" s="16" t="s">
+      <c r="F289" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="G285" s="15" t="s">
+      <c r="G289" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H285" s="17" t="s">
+      <c r="H289" s="17" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="286" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E286" s="16" t="inlineStr">
+    <row r="290" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A290" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B290" s="16" t="s">
+        <v>841</v>
+      </c>
+      <c r="C290" s="15" t="s">
+        <v>842</v>
+      </c>
+      <c r="D290" s="15" t="s">
+        <v>843</v>
+      </c>
+      <c r="E290" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F286" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G286" s="15" t="s">
+      <c r="F290" s="16" t="s">
+        <v>443</v>
+      </c>
+      <c r="G290" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H286" s="17" t="s">
+      <c r="H290" s="17" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="287" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E287" s="16" t="inlineStr">
+    <row r="291" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A291" s="18" t="s">
+        <v>772</v>
+      </c>
+      <c r="B291" s="19" t="s">
+        <v>841</v>
+      </c>
+      <c r="C291" s="18" t="s">
+        <v>842</v>
+      </c>
+      <c r="D291" s="18" t="s">
+        <v>843</v>
+      </c>
+      <c r="E291" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Satellite Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F291" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G291" s="18"/>
+      <c r="H291" s="20"/>
+    </row>
+    <row r="292" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A292" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B292" s="16" t="s">
+        <v>844</v>
+      </c>
+      <c r="C292" s="15" t="s">
+        <v>845</v>
+      </c>
+      <c r="D292" s="15" t="s">
+        <v>846</v>
+      </c>
+      <c r="E292" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUEXING CHEMICAL CO.,LTD
 山東越興化工</t>
           </r>
         </is>
       </c>
-      <c r="F287" s="16"/>
-      <c r="G287" s="15" t="s">
+      <c r="F292" s="16"/>
+      <c r="G292" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H287" s="17" t="s">
+      <c r="H292" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="288" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E288" s="16" t="inlineStr">
+    <row r="293" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A293" s="15" t="s">
+        <v>772</v>
+      </c>
+      <c r="B293" s="16" t="s">
+        <v>848</v>
+      </c>
+      <c r="C293" s="15" t="s">
+        <v>849</v>
+      </c>
+      <c r="D293" s="15" t="s">
+        <v>850</v>
+      </c>
+      <c r="E293" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F288" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G288" s="15" t="s">
+      <c r="F293" s="16" t="s">
+        <v>599</v>
+      </c>
+      <c r="G293" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H288" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E289" s="16" t="inlineStr">
+      <c r="H293" s="17" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A294" s="15" t="s">
+        <v>851</v>
+      </c>
+      <c r="B294" s="16" t="s">
+        <v>852</v>
+      </c>
+      <c r="C294" s="15" t="s">
+        <v>853</v>
+      </c>
+      <c r="D294" s="15" t="s">
+        <v>854</v>
+      </c>
+      <c r="E294" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F289" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G289" s="15" t="s">
+      <c r="F294" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="G294" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H289" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B290" s="22" t="s">
+      <c r="H294" s="17" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="295" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A295" s="21" t="s">
         <v>851</v>
       </c>
-      <c r="C290" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E290" s="22" t="inlineStr">
+      <c r="B295" s="22" t="s">
+        <v>858</v>
+      </c>
+      <c r="C295" s="21" t="s">
+        <v>859</v>
+      </c>
+      <c r="D295" s="21" t="s">
+        <v>860</v>
+      </c>
+      <c r="E295" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F290" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D291" s="15" t="s">
+      <c r="F295" s="22" t="s">
         <v>856</v>
       </c>
-      <c r="E291" s="16" t="inlineStr">
+      <c r="G295" s="21"/>
+      <c r="H295" s="23" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A296" s="15" t="s">
+        <v>851</v>
+      </c>
+      <c r="B296" s="16" t="s">
+        <v>862</v>
+      </c>
+      <c r="C296" s="15" t="s">
+        <v>862</v>
+      </c>
+      <c r="D296" s="15" t="s">
+        <v>863</v>
+      </c>
+      <c r="E296" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F291" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G291" s="15" t="s">
+      <c r="F296" s="16" t="s">
+        <v>864</v>
+      </c>
+      <c r="G296" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H291" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E292" s="16" t="inlineStr">
+      <c r="H296" s="17" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A297" s="15" t="s">
+        <v>851</v>
+      </c>
+      <c r="B297" s="16" t="s">
+        <v>866</v>
+      </c>
+      <c r="C297" s="15" t="s">
+        <v>867</v>
+      </c>
+      <c r="D297" s="15" t="s">
+        <v>868</v>
+      </c>
+      <c r="E297" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F292" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G292" s="15" t="s">
+      <c r="F297" s="16" t="s">
+        <v>869</v>
+      </c>
+      <c r="G297" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H292" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D293" s="18" t="s">
+      <c r="H297" s="17" t="s">
         <v>865</v>
       </c>
-      <c r="E293" s="19" t="inlineStr">
+    </row>
+    <row r="298" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A298" s="18" t="s">
+        <v>851</v>
+      </c>
+      <c r="B298" s="19" t="s">
+        <v>870</v>
+      </c>
+      <c r="C298" s="18" t="s">
+        <v>871</v>
+      </c>
+      <c r="D298" s="18" t="s">
+        <v>872</v>
+      </c>
+      <c r="E298" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F293" s="19" t="s">
+      <c r="F298" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G293" s="18"/>
-[...15 lines deleted...]
-      <c r="E294" s="22" t="inlineStr">
+      <c r="G298" s="18"/>
+      <c r="H298" s="20"/>
+    </row>
+    <row r="299" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A299" s="21" t="s">
+        <v>851</v>
+      </c>
+      <c r="B299" s="22" t="s">
+        <v>873</v>
+      </c>
+      <c r="C299" s="21" t="s">
+        <v>874</v>
+      </c>
+      <c r="D299" s="21" t="s">
+        <v>875</v>
+      </c>
+      <c r="E299" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F294" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E295" s="16" t="inlineStr">
+      <c r="F299" s="22" t="s">
+        <v>856</v>
+      </c>
+      <c r="G299" s="21"/>
+      <c r="H299" s="23" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A300" s="15" t="s">
+        <v>851</v>
+      </c>
+      <c r="B300" s="16" t="s">
+        <v>876</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>877</v>
+      </c>
+      <c r="D300" s="15" t="s">
+        <v>878</v>
+      </c>
+      <c r="E300" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F295" s="16" t="s">
+      <c r="F300" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="G295" s="15" t="s">
+      <c r="G300" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H295" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E296" s="22" t="inlineStr">
+      <c r="H300" s="17" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A301" s="21" t="s">
+        <v>879</v>
+      </c>
+      <c r="B301" s="22" t="s">
+        <v>880</v>
+      </c>
+      <c r="C301" s="21" t="s">
+        <v>880</v>
+      </c>
+      <c r="D301" s="21" t="s">
+        <v>881</v>
+      </c>
+      <c r="E301" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HANGZHOU SHINYANG SAMWOO FINE CHEMICAL
 杭州欣阳三友精细化工</t>
           </r>
         </is>
       </c>
-      <c r="F296" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E297" s="22" t="inlineStr">
+      <c r="F301" s="22" t="s">
+        <v>883</v>
+      </c>
+      <c r="G301" s="21"/>
+      <c r="H301" s="23" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="302" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A302" s="21" t="s">
+        <v>885</v>
+      </c>
+      <c r="B302" s="22" t="s">
+        <v>886</v>
+      </c>
+      <c r="C302" s="21" t="s">
+        <v>887</v>
+      </c>
+      <c r="D302" s="21" t="s">
+        <v>888</v>
+      </c>
+      <c r="E302" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dafeng Yuelong Chemical Co., Ltd
 大丰跃龙化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F297" s="22"/>
-[...18 lines deleted...]
-      <c r="E298" s="22" t="inlineStr">
+      <c r="F302" s="22"/>
+      <c r="G302" s="21"/>
+      <c r="H302" s="23" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A303" s="21" t="s">
+        <v>885</v>
+      </c>
+      <c r="B303" s="22" t="s">
+        <v>886</v>
+      </c>
+      <c r="C303" s="21" t="s">
+        <v>887</v>
+      </c>
+      <c r="D303" s="21" t="s">
+        <v>888</v>
+      </c>
+      <c r="E303" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shouguang Syntech Fine Chemical Co., Ltd.
 寿光新泰精细化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F298" s="22"/>
-[...9 lines deleted...]
-      <c r="B299" s="16" t="s">
+      <c r="F303" s="22"/>
+      <c r="G303" s="21"/>
+      <c r="H303" s="23" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A304" s="15" t="s">
         <v>885</v>
       </c>
-      <c r="C299" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E299" s="16" t="inlineStr">
+      <c r="B304" s="16" t="s">
+        <v>892</v>
+      </c>
+      <c r="C304" s="15" t="s">
+        <v>892</v>
+      </c>
+      <c r="D304" s="15" t="s">
+        <v>893</v>
+      </c>
+      <c r="E304" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F299" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G299" s="15" t="s">
+      <c r="F304" s="16" t="s">
+        <v>895</v>
+      </c>
+      <c r="G304" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H299" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E300" s="16" t="inlineStr">
+      <c r="H304" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A305" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="B305" s="16" t="s">
+        <v>896</v>
+      </c>
+      <c r="C305" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="D305" s="15" t="s">
+        <v>897</v>
+      </c>
+      <c r="E305" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F300" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G300" s="15" t="s">
+      <c r="F305" s="16" t="s">
+        <v>895</v>
+      </c>
+      <c r="G305" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H300" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E301" s="16" t="inlineStr">
+      <c r="H305" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A306" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="B306" s="16" t="s">
+        <v>898</v>
+      </c>
+      <c r="C306" s="15" t="s">
+        <v>898</v>
+      </c>
+      <c r="D306" s="15" t="s">
+        <v>899</v>
+      </c>
+      <c r="E306" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F301" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G301" s="15" t="s">
+      <c r="F306" s="16" t="s">
+        <v>895</v>
+      </c>
+      <c r="G306" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H301" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E302" s="22" t="inlineStr">
+      <c r="H306" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A307" s="21" t="s">
+        <v>885</v>
+      </c>
+      <c r="B307" s="22" t="s">
+        <v>900</v>
+      </c>
+      <c r="C307" s="21" t="s">
+        <v>901</v>
+      </c>
+      <c r="D307" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="E307" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHE JIANG IDEAL BIOTECH CO.,LTD
 浙江逸都生物科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F302" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E303" s="16" t="inlineStr">
+      <c r="F307" s="22" t="s">
+        <v>904</v>
+      </c>
+      <c r="G307" s="21"/>
+      <c r="H307" s="23" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A308" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="B308" s="16" t="s">
+        <v>906</v>
+      </c>
+      <c r="C308" s="15" t="s">
+        <v>907</v>
+      </c>
+      <c r="D308" s="15" t="s">
+        <v>908</v>
+      </c>
+      <c r="E308" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BEIJING SIHE SCIENCE AND TECHNOLOGY LIMITED COMPANY
 北京四合科技</t>
           </r>
         </is>
       </c>
-      <c r="F303" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G303" s="15" t="s">
+      <c r="F308" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="G308" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H303" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E304" s="16" t="inlineStr">
+      <c r="H308" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A309" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="B309" s="16" t="s">
+        <v>911</v>
+      </c>
+      <c r="C309" s="15" t="s">
+        <v>912</v>
+      </c>
+      <c r="D309" s="15" t="s">
+        <v>913</v>
+      </c>
+      <c r="E309" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison BioChemical</t>
           </r>
         </is>
       </c>
-      <c r="F304" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G304" s="15" t="s">
+      <c r="F309" s="16" t="s">
+        <v>915</v>
+      </c>
+      <c r="G309" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H304" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E305" s="19" t="inlineStr">
+      <c r="H309" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A310" s="18" t="s">
+        <v>885</v>
+      </c>
+      <c r="B310" s="19" t="s">
+        <v>916</v>
+      </c>
+      <c r="C310" s="18" t="s">
+        <v>917</v>
+      </c>
+      <c r="D310" s="18" t="s">
+        <v>918</v>
+      </c>
+      <c r="E310" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xinjing New Material
 湖北新景新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F305" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E306" s="16" t="inlineStr">
+      <c r="F310" s="19" t="s">
+        <v>920</v>
+      </c>
+      <c r="G310" s="18"/>
+      <c r="H310" s="20"/>
+    </row>
+    <row r="311" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A311" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="B311" s="16" t="s">
+        <v>921</v>
+      </c>
+      <c r="C311" s="15" t="s">
+        <v>922</v>
+      </c>
+      <c r="D311" s="15" t="s">
+        <v>923</v>
+      </c>
+      <c r="E311" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Mingda Chemical
 山東明大化学</t>
           </r>
         </is>
       </c>
-      <c r="F306" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G306" s="15" t="s">
+      <c r="F311" s="16" t="s">
+        <v>813</v>
+      </c>
+      <c r="G311" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H306" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E307" s="16" t="inlineStr">
+      <c r="H311" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A312" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="B312" s="16" t="s">
+        <v>925</v>
+      </c>
+      <c r="C312" s="15" t="s">
+        <v>926</v>
+      </c>
+      <c r="D312" s="15" t="s">
+        <v>927</v>
+      </c>
+      <c r="E312" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Waking Lion Chemicals
 武漢醒狮化学品有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F307" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E308" s="19" t="inlineStr">
+      <c r="F312" s="16" t="s">
+        <v>929</v>
+      </c>
+      <c r="G312" s="15" t="s">
+        <v>572</v>
+      </c>
+      <c r="H312" s="17" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A313" s="18" t="s">
+        <v>885</v>
+      </c>
+      <c r="B313" s="19" t="s">
+        <v>930</v>
+      </c>
+      <c r="C313" s="18" t="s">
+        <v>931</v>
+      </c>
+      <c r="D313" s="18" t="s">
+        <v>932</v>
+      </c>
+      <c r="E313" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yibin Tianyuan Group
 宜宾天原集团</t>
           </r>
         </is>
       </c>
-      <c r="F308" s="19" t="s">
-[...20 lines deleted...]
-      <c r="E309" s="16" t="inlineStr">
+      <c r="F313" s="19" t="s">
+        <v>934</v>
+      </c>
+      <c r="G313" s="18"/>
+      <c r="H313" s="20" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A314" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="B314" s="16" t="s">
+        <v>936</v>
+      </c>
+      <c r="C314" s="15" t="s">
+        <v>937</v>
+      </c>
+      <c r="D314" s="15" t="s">
+        <v>938</v>
+      </c>
+      <c r="E314" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xingfa</t>
           </r>
         </is>
       </c>
-      <c r="F309" s="16"/>
-[...16 lines deleted...]
-      <c r="E310" s="16" t="inlineStr">
+      <c r="F314" s="16"/>
+      <c r="G314" s="15"/>
+      <c r="H314" s="17"/>
+    </row>
+    <row r="315" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A315" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="B315" s="16" t="s">
+        <v>940</v>
+      </c>
+      <c r="C315" s="15" t="s">
+        <v>941</v>
+      </c>
+      <c r="D315" s="15" t="s">
+        <v>942</v>
+      </c>
+      <c r="E315" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DSW Chemical Co.,Ltd
 山东德盛达化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F310" s="16" t="s">
+      <c r="F315" s="16" t="s">
         <v>137</v>
       </c>
-      <c r="G310" s="15" t="s">
+      <c r="G315" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H310" s="17" t="s">
+      <c r="H315" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="311" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E311" s="19" t="inlineStr">
+    <row r="316" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A316" s="18" t="s">
+        <v>944</v>
+      </c>
+      <c r="B316" s="19" t="s">
+        <v>945</v>
+      </c>
+      <c r="C316" s="18" t="s">
+        <v>945</v>
+      </c>
+      <c r="D316" s="18" t="s">
+        <v>946</v>
+      </c>
+      <c r="E316" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zanyu Technology
 賛宇科技集団</t>
           </r>
         </is>
       </c>
-      <c r="F311" s="19" t="s">
-[...3 lines deleted...]
-      <c r="H311" s="20" t="s">
+      <c r="F316" s="19" t="s">
+        <v>904</v>
+      </c>
+      <c r="G316" s="18"/>
+      <c r="H316" s="20" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="312" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E312" s="19" t="inlineStr">
+    <row r="317" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A317" s="18" t="s">
+        <v>944</v>
+      </c>
+      <c r="B317" s="19" t="s">
+        <v>948</v>
+      </c>
+      <c r="C317" s="18" t="s">
+        <v>948</v>
+      </c>
+      <c r="D317" s="18" t="s">
+        <v>949</v>
+      </c>
+      <c r="E317" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dua Kuda</t>
           </r>
         </is>
       </c>
-      <c r="F312" s="19"/>
-[...9 lines deleted...]
-      <c r="B313" s="22" t="s">
+      <c r="F317" s="19"/>
+      <c r="G317" s="18"/>
+      <c r="H317" s="20" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A318" s="21" t="s">
         <v>944</v>
       </c>
-      <c r="C313" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E313" s="22" t="inlineStr">
+      <c r="B318" s="22" t="s">
+        <v>951</v>
+      </c>
+      <c r="C318" s="21" t="s">
+        <v>952</v>
+      </c>
+      <c r="D318" s="21" t="s">
+        <v>953</v>
+      </c>
+      <c r="E318" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F313" s="22"/>
-[...1 lines deleted...]
-      <c r="H313" s="23" t="s">
+      <c r="F318" s="22"/>
+      <c r="G318" s="21"/>
+      <c r="H318" s="23" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="314" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E314" s="22" t="inlineStr">
+    <row r="319" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A319" s="21" t="s">
+        <v>944</v>
+      </c>
+      <c r="B319" s="22" t="s">
+        <v>955</v>
+      </c>
+      <c r="C319" s="21" t="s">
+        <v>956</v>
+      </c>
+      <c r="D319" s="21" t="s">
+        <v>957</v>
+      </c>
+      <c r="E319" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F314" s="22"/>
-[...1 lines deleted...]
-      <c r="H314" s="23" t="s">
+      <c r="F319" s="22"/>
+      <c r="G319" s="21"/>
+      <c r="H319" s="23" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="315" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E315" s="22" t="inlineStr">
+    <row r="320" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A320" s="21" t="s">
+        <v>944</v>
+      </c>
+      <c r="B320" s="22" t="s">
+        <v>958</v>
+      </c>
+      <c r="C320" s="21" t="s">
+        <v>959</v>
+      </c>
+      <c r="D320" s="21" t="s">
+        <v>960</v>
+      </c>
+      <c r="E320" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nantong Cata Chemical Technology Co., Ltd.
 南通凯塔化工科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F315" s="22"/>
-[...1 lines deleted...]
-      <c r="H315" s="23" t="s">
+      <c r="F320" s="22"/>
+      <c r="G320" s="21"/>
+      <c r="H320" s="23" t="s">
         <v>121</v>
-      </c>
-[...142 lines deleted...]
-        <v>969</v>
       </c>
     </row>
     <row r="321" spans="1:9" customHeight="1" ht="33.75">
       <c r="A321" s="15" t="s">
-        <v>937</v>
+        <v>944</v>
       </c>
       <c r="B321" s="16" t="s">
+        <v>962</v>
+      </c>
+      <c r="C321" s="15" t="s">
+        <v>963</v>
+      </c>
+      <c r="D321" s="15" t="s">
+        <v>964</v>
+      </c>
+      <c r="E321" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pacific Oleo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F321" s="16" t="s">
+        <v>694</v>
+      </c>
+      <c r="G321" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H321" s="17" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A322" s="18" t="s">
+        <v>944</v>
+      </c>
+      <c r="B322" s="19" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" s="18" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="18" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
+          </r>
+        </is>
+      </c>
+      <c r="F322" s="19" t="s">
+        <v>483</v>
+      </c>
+      <c r="G322" s="18" t="s">
         <v>970</v>
       </c>
-      <c r="C321" s="15" t="s">
+      <c r="H322" s="20" t="s">
         <v>971</v>
       </c>
-      <c r="D321" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E321" s="16" t="inlineStr">
+    </row>
+    <row r="323" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A323" s="18" t="s">
+        <v>944</v>
+      </c>
+      <c r="B323" s="19" t="s">
+        <v>966</v>
+      </c>
+      <c r="C323" s="18" t="s">
+        <v>967</v>
+      </c>
+      <c r="D323" s="18" t="s">
+        <v>968</v>
+      </c>
+      <c r="E323" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pacific Oleo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F323" s="19" t="s">
+        <v>694</v>
+      </c>
+      <c r="G323" s="18"/>
+      <c r="H323" s="20" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A324" s="21" t="s">
+        <v>944</v>
+      </c>
+      <c r="B324" s="22" t="s">
+        <v>966</v>
+      </c>
+      <c r="C324" s="21" t="s">
+        <v>967</v>
+      </c>
+      <c r="D324" s="21" t="s">
+        <v>968</v>
+      </c>
+      <c r="E324" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. Cisadane Raya Chemicals</t>
+          </r>
+        </is>
+      </c>
+      <c r="F324" s="22" t="s">
+        <v>483</v>
+      </c>
+      <c r="G324" s="21"/>
+      <c r="H324" s="23" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A325" s="18" t="s">
+        <v>944</v>
+      </c>
+      <c r="B325" s="19" t="s">
+        <v>973</v>
+      </c>
+      <c r="C325" s="18" t="s">
+        <v>974</v>
+      </c>
+      <c r="D325" s="18" t="s">
+        <v>975</v>
+      </c>
+      <c r="E325" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
+          </r>
+        </is>
+      </c>
+      <c r="F325" s="19" t="s">
+        <v>483</v>
+      </c>
+      <c r="G325" s="18"/>
+      <c r="H325" s="20" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="326" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A326" s="15" t="s">
+        <v>944</v>
+      </c>
+      <c r="B326" s="16" t="s">
+        <v>977</v>
+      </c>
+      <c r="C326" s="15" t="s">
+        <v>978</v>
+      </c>
+      <c r="D326" s="15" t="s">
+        <v>979</v>
+      </c>
+      <c r="E326" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GUANGDONG RUNHUA CHEMISTRY CO., LTD.,
 广东润华化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F321" s="16"/>
-      <c r="G321" s="15" t="s">
+      <c r="F326" s="16"/>
+      <c r="G326" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H321" s="17" t="s">
+      <c r="H326" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="322" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E322" s="22" t="inlineStr">
+    <row r="327" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A327" s="21" t="s">
+        <v>944</v>
+      </c>
+      <c r="B327" s="22" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" s="21" t="s">
+        <v>982</v>
+      </c>
+      <c r="D327" s="21" t="s">
+        <v>983</v>
+      </c>
+      <c r="E327" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
-      <c r="F322" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E323" s="22" t="inlineStr">
+      <c r="F327" s="22" t="s">
+        <v>694</v>
+      </c>
+      <c r="G327" s="21"/>
+      <c r="H327" s="23" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A328" s="21" t="s">
+        <v>944</v>
+      </c>
+      <c r="B328" s="22" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" s="21" t="s">
+        <v>985</v>
+      </c>
+      <c r="D328" s="21" t="s">
+        <v>986</v>
+      </c>
+      <c r="E328" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
-      <c r="F323" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E324" s="19" t="inlineStr">
+      <c r="F328" s="22" t="s">
+        <v>694</v>
+      </c>
+      <c r="G328" s="21"/>
+      <c r="H328" s="23" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A329" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B329" s="19" t="s">
+        <v>988</v>
+      </c>
+      <c r="C329" s="18" t="s">
+        <v>989</v>
+      </c>
+      <c r="D329" s="18" t="s">
+        <v>990</v>
+      </c>
+      <c r="E329" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
-      <c r="F324" s="19"/>
-[...16 lines deleted...]
-      <c r="E325" s="22" t="inlineStr">
+      <c r="F329" s="19"/>
+      <c r="G329" s="18"/>
+      <c r="H329" s="20"/>
+    </row>
+    <row r="330" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A330" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B330" s="22" t="s">
+        <v>991</v>
+      </c>
+      <c r="C330" s="21" t="s">
+        <v>992</v>
+      </c>
+      <c r="D330" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="E330" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F325" s="22" t="s">
+      <c r="F330" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="G325" s="21"/>
-      <c r="H325" s="23" t="s">
+      <c r="G330" s="21"/>
+      <c r="H330" s="23" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="326" spans="1:9" customHeight="1" ht="33.75">
-[...3 lines deleted...]
-      <c r="B326" s="22" t="s">
+    <row r="331" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A331" s="21" t="s">
         <v>987</v>
       </c>
-      <c r="C326" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E326" s="22" t="inlineStr">
+      <c r="B331" s="22" t="s">
+        <v>994</v>
+      </c>
+      <c r="C331" s="21" t="s">
+        <v>995</v>
+      </c>
+      <c r="D331" s="21" t="s">
+        <v>996</v>
+      </c>
+      <c r="E331" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F326" s="22" t="s">
+      <c r="F331" s="22" t="s">
         <v>84</v>
       </c>
-      <c r="G326" s="21"/>
-      <c r="H326" s="23" t="s">
+      <c r="G331" s="21"/>
+      <c r="H331" s="23" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="327" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E327" s="19" t="inlineStr">
+    <row r="332" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A332" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B332" s="19" t="s">
+        <v>997</v>
+      </c>
+      <c r="C332" s="18" t="s">
+        <v>997</v>
+      </c>
+      <c r="D332" s="18" t="s">
+        <v>998</v>
+      </c>
+      <c r="E332" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F327" s="19"/>
-[...1 lines deleted...]
-      <c r="H327" s="20" t="s">
+      <c r="F332" s="19"/>
+      <c r="G332" s="18"/>
+      <c r="H332" s="20" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="328" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E328" s="22" t="inlineStr">
+    <row r="333" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A333" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B333" s="22" t="s">
+        <v>997</v>
+      </c>
+      <c r="C333" s="21" t="s">
+        <v>997</v>
+      </c>
+      <c r="D333" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="E333" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shaoxing Xingxin New Materials</t>
           </r>
         </is>
       </c>
-      <c r="F328" s="22"/>
-[...16 lines deleted...]
-      <c r="E329" s="16" t="inlineStr">
+      <c r="F333" s="22"/>
+      <c r="G333" s="21"/>
+      <c r="H333" s="23"/>
+    </row>
+    <row r="334" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A334" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B334" s="16" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C334" s="15" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D334" s="15" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E334" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Ningkang Chemical CO., LTD.
 江苏宁康化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F329" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G329" s="15" t="s">
+      <c r="F334" s="16" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G334" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H329" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E330" s="22" t="inlineStr">
+      <c r="H334" s="17" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A335" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B335" s="22" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C335" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D335" s="21" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E335" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Henghe Petrochemical Co,,Ltd.
 浙江恒河石油化工</t>
           </r>
         </is>
       </c>
-      <c r="F330" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E331" s="22" t="inlineStr">
+      <c r="F335" s="22" t="s">
+        <v>1009</v>
+      </c>
+      <c r="G335" s="21"/>
+      <c r="H335" s="23" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A336" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B336" s="22" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C336" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D336" s="21" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E336" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shianghai Oilong Chemical
 上海斉隆化工</t>
           </r>
         </is>
       </c>
-      <c r="F331" s="22" t="s">
+      <c r="F336" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G331" s="21"/>
-[...17 lines deleted...]
-      <c r="E332" s="19" t="inlineStr">
+      <c r="G336" s="21"/>
+      <c r="H336" s="23" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A337" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B337" s="19" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C337" s="18" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D337" s="18" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E337" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHEMPLASA</t>
           </r>
         </is>
       </c>
-      <c r="F332" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E333" s="19" t="inlineStr">
+      <c r="F337" s="19" t="s">
+        <v>694</v>
+      </c>
+      <c r="G337" s="18"/>
+      <c r="H337" s="20"/>
+    </row>
+    <row r="338" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A338" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B338" s="19" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C338" s="18" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D338" s="18" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E338" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F333" s="19" t="s">
+      <c r="F338" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G333" s="18"/>
-      <c r="H333" s="20" t="s">
+      <c r="G338" s="18"/>
+      <c r="H338" s="20" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="334" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E334" s="22" t="inlineStr">
+    <row r="339" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A339" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B339" s="22" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C339" s="21" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D339" s="21" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E339" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng Electronic Material Co.,Ltd.
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F334" s="22"/>
-[...18 lines deleted...]
-      <c r="E335" s="16" t="inlineStr">
+      <c r="F339" s="22"/>
+      <c r="G339" s="21"/>
+      <c r="H339" s="23" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A340" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B340" s="16" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C340" s="15" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D340" s="15" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E340" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CAC Shanghai (Group) Co., Ltd.
 上海泰禾化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F335" s="16" t="s">
+      <c r="F340" s="16" t="s">
         <v>227</v>
       </c>
-      <c r="G335" s="15" t="s">
+      <c r="G340" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H335" s="17" t="s">
+      <c r="H340" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="336" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E336" s="16" t="inlineStr">
+    <row r="341" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A341" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B341" s="16" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C341" s="15" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D341" s="15" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E341" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUBEI XIANLIN CHEMICAL CO.,LTD
 湖北仙粼化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F336" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G336" s="15" t="s">
+      <c r="F341" s="16" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G341" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H336" s="17" t="s">
+      <c r="H341" s="17" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="337" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E337" s="22" t="inlineStr">
+    <row r="342" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A342" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B342" s="22" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C342" s="21" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D342" s="21" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E342" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Industrial Solvents &amp; Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F337" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H337" s="23" t="s">
+      <c r="F342" s="22" t="s">
+        <v>569</v>
+      </c>
+      <c r="G342" s="21"/>
+      <c r="H342" s="23" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="338" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E338" s="22" t="inlineStr">
+    <row r="343" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A343" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B343" s="22" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C343" s="21" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D343" s="21" t="s">
+        <v>1041</v>
+      </c>
+      <c r="E343" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F338" s="22"/>
-[...1 lines deleted...]
-      <c r="H338" s="23" t="s">
+      <c r="F343" s="22"/>
+      <c r="G343" s="21"/>
+      <c r="H343" s="23" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="339" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E339" s="16" t="inlineStr">
+    <row r="344" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A344" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B344" s="16" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C344" s="15" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D344" s="15" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E344" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO CHEMICAL CORP.
 台灣石化合成股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F339" s="16" t="s">
+      <c r="F344" s="16" t="s">
         <v>84</v>
       </c>
-      <c r="G339" s="15" t="s">
+      <c r="G344" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H339" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E340" s="16" t="inlineStr">
+      <c r="H344" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A345" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B345" s="16" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C345" s="15" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D345" s="15" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E345" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F340" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E341" s="22" t="inlineStr">
+      <c r="F345" s="16" t="s">
+        <v>569</v>
+      </c>
+      <c r="G345" s="15"/>
+      <c r="H345" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A346" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B346" s="22" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C346" s="21" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D346" s="21" t="s">
+        <v>1044</v>
+      </c>
+      <c r="E346" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F341" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E342" s="16" t="inlineStr">
+      <c r="F346" s="22" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G346" s="21"/>
+      <c r="H346" s="23" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A347" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B347" s="16" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C347" s="15" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D347" s="15" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E347" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Longke water treatment</t>
           </r>
         </is>
       </c>
-      <c r="F342" s="16"/>
-[...18 lines deleted...]
-      <c r="E343" s="22" t="inlineStr">
+      <c r="F347" s="16"/>
+      <c r="G347" s="15"/>
+      <c r="H347" s="17" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A348" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B348" s="22" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C348" s="21" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D348" s="21" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E348" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO Petrochemical</t>
           </r>
         </is>
       </c>
-      <c r="F343" s="22" t="s">
+      <c r="F348" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G343" s="21"/>
-[...17 lines deleted...]
-      <c r="E344" s="16" t="inlineStr">
+      <c r="G348" s="21"/>
+      <c r="H348" s="23" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A349" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B349" s="16" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C349" s="15" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D349" s="15" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E349" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PINGYUAN XINDA CHEMICAL CO.,LTD.
 平原信达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F344" s="16" t="s">
+      <c r="F349" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G344" s="15"/>
-[...15 lines deleted...]
-      <c r="E345" s="19" t="inlineStr">
+      <c r="G349" s="15"/>
+      <c r="H349" s="17"/>
+    </row>
+    <row r="350" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A350" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B350" s="19" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C350" s="18" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D350" s="18" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E350" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pingyuan best Chemical Co.,Ltd</t>
           </r>
         </is>
       </c>
-      <c r="F345" s="19"/>
-[...18 lines deleted...]
-      <c r="E346" s="19" t="inlineStr">
+      <c r="F350" s="19"/>
+      <c r="G350" s="18"/>
+      <c r="H350" s="20" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A351" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B351" s="19" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C351" s="18" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D351" s="18" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E351" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HONGDA SHENGDAO New MATERIALS Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F346" s="19"/>
-[...1 lines deleted...]
-      <c r="H346" s="20" t="s">
+      <c r="F351" s="19"/>
+      <c r="G351" s="18"/>
+      <c r="H351" s="20" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A352" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B352" s="22" t="s">
         <v>1058</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E347" s="22" t="inlineStr">
+      <c r="C352" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D352" s="21" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E352" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jiahua Energy Chemical Industry Co., Ltd.
 浙江嘉化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F347" s="22"/>
-[...18 lines deleted...]
-      <c r="E348" s="16" t="inlineStr">
+      <c r="F352" s="22"/>
+      <c r="G352" s="21"/>
+      <c r="H352" s="23" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A353" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B353" s="16" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C353" s="15" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D353" s="15" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E353" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHONGQING ACME TECH</t>
           </r>
         </is>
       </c>
-      <c r="F348" s="16" t="s">
+      <c r="F353" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G348" s="15" t="s">
+      <c r="G353" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H348" s="17" t="s">
+      <c r="H353" s="17" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="349" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E349" s="22" t="inlineStr">
+    <row r="354" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A354" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B354" s="22" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C354" s="21" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D354" s="21" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E354" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F349" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E350" s="22" t="inlineStr">
+      <c r="F354" s="22" t="s">
+        <v>1074</v>
+      </c>
+      <c r="G354" s="21"/>
+      <c r="H354" s="23" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A355" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B355" s="22" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C355" s="21" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D355" s="21" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E355" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F350" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C351" s="15" t="s">
+      <c r="F355" s="22" t="s">
         <v>1074</v>
       </c>
-      <c r="D351" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E351" s="16" t="inlineStr">
+      <c r="G355" s="21"/>
+      <c r="H355" s="23" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A356" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B356" s="16" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C356" s="15" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D356" s="15" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E356" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F351" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G351" s="15" t="s">
+      <c r="F356" s="16" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G356" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H351" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E352" s="22" t="inlineStr">
+      <c r="H356" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A357" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B357" s="22" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C357" s="21" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D357" s="21" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E357" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Petrochemical Development Corporation.
 中國石油化學工業開發股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F352" s="22" t="s">
+      <c r="F357" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G352" s="21"/>
-[...15 lines deleted...]
-      <c r="E353" s="22" t="inlineStr">
+      <c r="G357" s="21"/>
+      <c r="H357" s="23"/>
+    </row>
+    <row r="358" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A358" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B358" s="22" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C358" s="21" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D358" s="21" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E358" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F353" s="22" t="s">
+      <c r="F358" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G353" s="21"/>
-[...17 lines deleted...]
-      <c r="E354" s="22" t="inlineStr">
+      <c r="G358" s="21"/>
+      <c r="H358" s="23" t="s">
+        <v>1088</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A359" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B359" s="22" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C359" s="21" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D359" s="21" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E359" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Bincheng Chemical Co.,Ltd.
 潍坊滨城化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F354" s="22" t="s">
+      <c r="F359" s="22" t="s">
         <v>133</v>
       </c>
-      <c r="G354" s="21"/>
-[...17 lines deleted...]
-      <c r="E355" s="22" t="inlineStr">
+      <c r="G359" s="21"/>
+      <c r="H359" s="23" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A360" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B360" s="22" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C360" s="21" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D360" s="21" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E360" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical Co,,Ltd.
 麗水市南明化工</t>
           </r>
         </is>
       </c>
-      <c r="F355" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E356" s="22" t="inlineStr">
+      <c r="F360" s="22" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G360" s="21"/>
+      <c r="H360" s="23" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A361" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B361" s="22" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C361" s="21" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D361" s="21" t="s">
+        <v>1098</v>
+      </c>
+      <c r="E361" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
-      <c r="F356" s="22" t="s">
+      <c r="F361" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G356" s="21"/>
-[...17 lines deleted...]
-      <c r="E357" s="22" t="inlineStr">
+      <c r="G361" s="21"/>
+      <c r="H361" s="23" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A362" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B362" s="22" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C362" s="21" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D362" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="E362" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
-      <c r="F357" s="22" t="s">
+      <c r="F362" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G357" s="21"/>
-[...17 lines deleted...]
-      <c r="E358" s="22" t="inlineStr">
+      <c r="G362" s="21"/>
+      <c r="H362" s="23" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A363" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B363" s="22" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C363" s="21" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D363" s="21" t="s">
+        <v>1107</v>
+      </c>
+      <c r="E363" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Donghai Industries Co.,Ltd.
 淄博東海産業</t>
           </r>
         </is>
       </c>
-      <c r="F358" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E359" s="22" t="inlineStr">
+      <c r="F363" s="22" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G363" s="21"/>
+      <c r="H363" s="23" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A364" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B364" s="22" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C364" s="21" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D364" s="21" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E364" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建徳建業有机化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F359" s="22" t="s">
-[...41 lines deleted...]
-      <c r="D361" s="18" t="s">
+      <c r="F364" s="22" t="s">
         <v>1114</v>
-      </c>
-[...86 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G364" s="21"/>
       <c r="H364" s="23" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A365" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B365" s="19" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C365" s="18" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D365" s="18" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E365" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F365" s="19"/>
+      <c r="G365" s="18"/>
+      <c r="H365" s="20"/>
+    </row>
+    <row r="366" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A366" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B366" s="19" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C366" s="18" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D366" s="18" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E366" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Runtai</t>
+          </r>
+        </is>
+      </c>
+      <c r="F366" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G366" s="18"/>
+      <c r="H366" s="20" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A367" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B367" s="19" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C367" s="18" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D367" s="18" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E367" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F367" s="19"/>
+      <c r="G367" s="18"/>
+      <c r="H367" s="20"/>
+    </row>
+    <row r="368" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A368" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B368" s="22" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C368" s="21" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D368" s="21" t="s">
+        <v>1129</v>
+      </c>
+      <c r="E368" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">TRIPLEX</t>
+          </r>
+        </is>
+      </c>
+      <c r="F368" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G368" s="21"/>
+      <c r="H368" s="23"/>
+    </row>
+    <row r="369" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A369" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B369" s="22" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C369" s="21" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D369" s="21" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E369" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Guangdong Sky Bright Group</t>
+          </r>
+        </is>
+      </c>
+      <c r="F369" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G369" s="21"/>
+      <c r="H369" s="23" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="365" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E365" s="22" t="inlineStr">
+    <row r="370" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A370" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B370" s="22" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C370" s="21" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D370" s="21" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E370" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Sanmu Group
 三木集團</t>
           </r>
         </is>
       </c>
-      <c r="F365" s="22" t="s">
+      <c r="F370" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G365" s="21"/>
-[...13 lines deleted...]
-      <c r="E366" s="22" t="inlineStr">
+      <c r="G370" s="21"/>
+      <c r="H370" s="23"/>
+    </row>
+    <row r="371" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A371" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B371" s="22" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C371" s="21" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D371" s="21"/>
+      <c r="E371" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F366" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E367" s="16" t="inlineStr">
+      <c r="F371" s="22" t="s">
+        <v>535</v>
+      </c>
+      <c r="G371" s="21"/>
+      <c r="H371" s="23" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A372" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B372" s="16" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C372" s="15" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D372" s="15" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E372" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TNJ</t>
           </r>
         </is>
       </c>
-      <c r="F367" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G367" s="15" t="s">
+      <c r="F372" s="16" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G372" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H367" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E368" s="16" t="inlineStr">
+      <c r="H372" s="17" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="373" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A373" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B373" s="16" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C373" s="15" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D373" s="15" t="s">
+        <v>1149</v>
+      </c>
+      <c r="E373" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F368" s="16" t="s">
+      <c r="F373" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="G368" s="15" t="s">
+      <c r="G373" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H368" s="17" t="s">
+      <c r="H373" s="17" t="s">
         <v>174</v>
-      </c>
-[...133 lines deleted...]
-        <v>898</v>
       </c>
     </row>
     <row r="374" spans="1:9" customHeight="1" ht="33.75">
       <c r="A374" s="18" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="B374" s="19" t="s">
-        <v>1160</v>
+        <v>1150</v>
       </c>
       <c r="C374" s="18" t="s">
-        <v>1161</v>
+        <v>1151</v>
       </c>
       <c r="D374" s="18" t="s">
-        <v>1162</v>
+        <v>1152</v>
       </c>
       <c r="E374" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F374" s="19"/>
       <c r="G374" s="18"/>
       <c r="H374" s="20" t="s">
-        <v>898</v>
+        <v>905</v>
       </c>
     </row>
     <row r="375" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A375" s="18" t="s">
-[...11 lines deleted...]
-      <c r="E375" s="19" t="inlineStr">
+      <c r="A375" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B375" s="16" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C375" s="15" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D375" s="15" t="s">
+        <v>1156</v>
+      </c>
+      <c r="E375" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F375" s="19"/>
-[...2 lines deleted...]
-        <v>898</v>
+      <c r="F375" s="16"/>
+      <c r="G375" s="15"/>
+      <c r="H375" s="17" t="s">
+        <v>884</v>
       </c>
     </row>
     <row r="376" spans="1:9" customHeight="1" ht="33.75">
       <c r="A376" s="18" t="s">
-        <v>980</v>
+        <v>987</v>
       </c>
       <c r="B376" s="19" t="s">
-        <v>1166</v>
+        <v>1157</v>
       </c>
       <c r="C376" s="18" t="s">
-        <v>1167</v>
+        <v>1158</v>
       </c>
       <c r="D376" s="18" t="s">
-        <v>1168</v>
+        <v>1159</v>
       </c>
       <c r="E376" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F376" s="19"/>
       <c r="G376" s="18"/>
       <c r="H376" s="20" t="s">
-        <v>1153</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="377" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A377" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B377" s="22" t="s">
+      <c r="A377" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B377" s="16" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C377" s="15" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D377" s="15" t="s">
+        <v>1163</v>
+      </c>
+      <c r="E377" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F377" s="16"/>
+      <c r="G377" s="15"/>
+      <c r="H377" s="17" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A378" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B378" s="19" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C378" s="18" t="s">
+        <v>1165</v>
+      </c>
+      <c r="D378" s="18" t="s">
+        <v>1166</v>
+      </c>
+      <c r="E378" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F378" s="19"/>
+      <c r="G378" s="18"/>
+      <c r="H378" s="20" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="379" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A379" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B379" s="19" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C379" s="18" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D379" s="18" t="s">
         <v>1169</v>
       </c>
-      <c r="C377" s="21" t="s">
+      <c r="E379" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F379" s="19"/>
+      <c r="G379" s="18"/>
+      <c r="H379" s="20" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A380" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B380" s="19" t="s">
         <v>1170</v>
       </c>
-      <c r="D377" s="21" t="s">
+      <c r="C380" s="18" t="s">
         <v>1171</v>
       </c>
-      <c r="E377" s="22" t="inlineStr">
+      <c r="D380" s="18" t="s">
+        <v>1172</v>
+      </c>
+      <c r="E380" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F380" s="19"/>
+      <c r="G380" s="18"/>
+      <c r="H380" s="20" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A381" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B381" s="19" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C381" s="18" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D381" s="18" t="s">
+        <v>1175</v>
+      </c>
+      <c r="E381" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F381" s="19"/>
+      <c r="G381" s="18"/>
+      <c r="H381" s="20" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A382" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B382" s="22" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C382" s="21" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D382" s="21" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E382" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO Petrochemical</t>
           </r>
         </is>
       </c>
-      <c r="F377" s="22" t="s">
+      <c r="F382" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G377" s="21"/>
-      <c r="H377" s="23" t="s">
+      <c r="G382" s="21"/>
+      <c r="H382" s="23" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="378" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E378" s="22" t="inlineStr">
+    <row r="383" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A383" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B383" s="22" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C383" s="21" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D383" s="21" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E383" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BOYU CHEMICAL CO., LTD
 博宇化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F378" s="22"/>
-[...18 lines deleted...]
-      <c r="E379" s="19" t="inlineStr">
+      <c r="F383" s="22"/>
+      <c r="G383" s="21"/>
+      <c r="H383" s="23" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A384" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B384" s="19" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C384" s="18" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D384" s="18" t="s">
+        <v>1185</v>
+      </c>
+      <c r="E384" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yi Hua Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F379" s="19"/>
-[...16 lines deleted...]
-      <c r="E380" s="19" t="inlineStr">
+      <c r="F384" s="19"/>
+      <c r="G384" s="18"/>
+      <c r="H384" s="20"/>
+    </row>
+    <row r="385" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A385" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B385" s="19" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C385" s="18" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D385" s="18" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E385" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hunan Minhe New Material Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F380" s="19" t="s">
+      <c r="F385" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G380" s="18"/>
-[...15 lines deleted...]
-      <c r="E381" s="16" t="inlineStr">
+      <c r="G385" s="18"/>
+      <c r="H385" s="20"/>
+    </row>
+    <row r="386" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A386" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B386" s="16" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C386" s="15" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D386" s="15" t="s">
+        <v>1193</v>
+      </c>
+      <c r="E386" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Foutune Chemical
 張家港豊通化工</t>
           </r>
         </is>
       </c>
-      <c r="F381" s="16" t="s">
-[...3 lines deleted...]
-      <c r="H381" s="17" t="s">
+      <c r="F386" s="16" t="s">
+        <v>1195</v>
+      </c>
+      <c r="G386" s="15"/>
+      <c r="H386" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="382" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E382" s="19" t="inlineStr">
+    <row r="387" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A387" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B387" s="19" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C387" s="18" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D387" s="18" t="s">
+        <v>1198</v>
+      </c>
+      <c r="E387" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG BEFAR GROUP
 山东滨化集团</t>
           </r>
         </is>
       </c>
-      <c r="F382" s="19" t="s">
+      <c r="F387" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G382" s="18"/>
-[...12 lines deleted...]
-      <c r="D383" s="21" t="s">
+      <c r="G387" s="18"/>
+      <c r="H387" s="20"/>
+    </row>
+    <row r="388" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A388" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B388" s="22" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C388" s="21" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D388" s="21" t="s">
+        <v>1202</v>
+      </c>
+      <c r="E388" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fortune Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F388" s="22" t="s">
         <v>1195</v>
       </c>
-      <c r="E383" s="22" t="inlineStr">
-[...10 lines deleted...]
-      <c r="H383" s="23" t="s">
+      <c r="G388" s="21"/>
+      <c r="H388" s="23" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="384" spans="1:9" customHeight="1" ht="33.75">
-[...10 lines deleted...]
-      <c r="E384" s="22" t="inlineStr">
+    <row r="389" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A389" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B389" s="22" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C389" s="21" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D389" s="21"/>
+      <c r="E389" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F384" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H384" s="23" t="s">
+      <c r="F389" s="22" t="s">
+        <v>535</v>
+      </c>
+      <c r="G389" s="21"/>
+      <c r="H389" s="23" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="385" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E385" s="16" t="inlineStr">
+    <row r="390" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A390" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B390" s="16" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C390" s="15" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D390" s="15" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E390" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F385" s="16" t="s">
+      <c r="F390" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G385" s="15" t="s">
+      <c r="G390" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H385" s="17" t="s">
+      <c r="H390" s="17" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="386" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E386" s="22" t="inlineStr">
+    <row r="391" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A391" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B391" s="22" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C391" s="21" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D391" s="21" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E391" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F386" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E387" s="16" t="inlineStr">
+      <c r="F391" s="22" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G391" s="21"/>
+      <c r="H391" s="23" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A392" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B392" s="16" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C392" s="15" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D392" s="15" t="s">
+        <v>1215</v>
+      </c>
+      <c r="E392" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TAIWAN WAX CO., LTD.
 台湾蝋品股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F387" s="16" t="s">
+      <c r="F392" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G387" s="15" t="s">
+      <c r="G392" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H387" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E388" s="22" t="inlineStr">
+      <c r="H392" s="17" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A393" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B393" s="22" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C393" s="21" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D393" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E393" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanghai Honest Chem CO., LTD.
 上海赫力思特化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F388" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E389" s="16" t="inlineStr">
+      <c r="F393" s="22" t="s">
+        <v>1222</v>
+      </c>
+      <c r="G393" s="21"/>
+      <c r="H393" s="23" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A394" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B394" s="16" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C394" s="15" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D394" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E394" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Evergreen New Material Technology</t>
           </r>
         </is>
       </c>
-      <c r="F389" s="16" t="s">
-[...18 lines deleted...]
-      <c r="E390" s="19" t="inlineStr">
+      <c r="F394" s="16" t="s">
+        <v>1004</v>
+      </c>
+      <c r="G394" s="15"/>
+      <c r="H394" s="17"/>
+    </row>
+    <row r="395" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A395" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B395" s="19" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C395" s="18" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D395" s="18" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E395" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F390" s="19" t="s">
+      <c r="F395" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G390" s="18"/>
-[...15 lines deleted...]
-      <c r="E391" s="19" t="inlineStr">
+      <c r="G395" s="18"/>
+      <c r="H395" s="20"/>
+    </row>
+    <row r="396" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A396" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B396" s="19" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C396" s="18" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D396" s="18" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E396" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F391" s="19" t="s">
+      <c r="F396" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G391" s="18"/>
-[...15 lines deleted...]
-      <c r="E392" s="19" t="inlineStr">
+      <c r="G396" s="18"/>
+      <c r="H396" s="20"/>
+    </row>
+    <row r="397" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A397" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B397" s="19" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C397" s="18" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D397" s="18" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E397" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Madras Fluorine</t>
           </r>
         </is>
       </c>
-      <c r="F392" s="19"/>
-[...16 lines deleted...]
-      <c r="E393" s="22" t="inlineStr">
+      <c r="F397" s="19"/>
+      <c r="G397" s="18"/>
+      <c r="H397" s="20"/>
+    </row>
+    <row r="398" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A398" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B398" s="22" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C398" s="21" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D398" s="21" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E398" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Greenhome Fine Chemical Co.,LTD.
 湖北绿色家园精细化工有限责任公司</t>
           </r>
         </is>
       </c>
-      <c r="F393" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E394" s="19" t="inlineStr">
+      <c r="F398" s="22" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G398" s="21"/>
+      <c r="H398" s="23" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A399" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B399" s="19" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C399" s="18" t="s">
+        <v>1241</v>
+      </c>
+      <c r="D399" s="18" t="s">
+        <v>1242</v>
+      </c>
+      <c r="E399" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Greenhome</t>
           </r>
         </is>
       </c>
-      <c r="F394" s="19" t="s">
-[...12 lines deleted...]
-      <c r="C395" s="21" t="s">
+      <c r="F399" s="19" t="s">
         <v>1238</v>
       </c>
-      <c r="D395" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E395" s="22" t="inlineStr">
+      <c r="G399" s="18"/>
+      <c r="H399" s="20"/>
+    </row>
+    <row r="400" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A400" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B400" s="22" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C400" s="21" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D400" s="21" t="s">
+        <v>1246</v>
+      </c>
+      <c r="E400" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANGZHOU WUJIN XUEYAN WANSHOU CHEMICAL CO.,LTD.
 常州市武进雪堰万寿化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F395" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E396" s="22" t="inlineStr">
+      <c r="F400" s="22" t="s">
+        <v>1248</v>
+      </c>
+      <c r="G400" s="21"/>
+      <c r="H400" s="23" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A401" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B401" s="22" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C401" s="21" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D401" s="21" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E401" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Phoenix Chemical Company Limited
 湖北九風翔化工有限責任公司</t>
           </r>
         </is>
       </c>
-      <c r="F396" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E397" s="16" t="inlineStr">
+      <c r="F401" s="22" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G401" s="21"/>
+      <c r="H401" s="23" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A402" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B402" s="16" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C402" s="15" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D402" s="15" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E402" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Plastics Corporation
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F397" s="16" t="s">
+      <c r="F402" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G397" s="15" t="s">
+      <c r="G402" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H397" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E398" s="22" t="inlineStr">
+      <c r="H402" s="17" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A403" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B403" s="22" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C403" s="21" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D403" s="21" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E403" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN CHENGYI INTERNATIONAL TRADING CO.,LIMITED
 添锦诚易国际贸易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F398" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E399" s="16" t="inlineStr">
+      <c r="F403" s="22" t="s">
+        <v>1263</v>
+      </c>
+      <c r="G403" s="21"/>
+      <c r="H403" s="23" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A404" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B404" s="16" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C404" s="15" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D404" s="15" t="s">
+        <v>1266</v>
+      </c>
+      <c r="E404" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chang Chun Petrochemical
 長春化学</t>
           </r>
         </is>
       </c>
-      <c r="F399" s="16" t="s">
+      <c r="F404" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G399" s="15" t="s">
+      <c r="G404" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H399" s="17" t="s">
+      <c r="H404" s="17" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="400" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E400" s="16" t="inlineStr">
+    <row r="405" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A405" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B405" s="16" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C405" s="15" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D405" s="15" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E405" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongming Jujin Chemical Industry Co., Ltd.
 东明俱进化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F400" s="16"/>
-      <c r="G400" s="15" t="s">
+      <c r="F405" s="16"/>
+      <c r="G405" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H400" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E401" s="16" t="inlineStr">
+      <c r="H405" s="17" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A406" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B406" s="16" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C406" s="15" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D406" s="15" t="s">
+        <v>1274</v>
+      </c>
+      <c r="E406" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F401" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G401" s="15" t="s">
+      <c r="F406" s="16" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G406" s="15" t="s">
         <v>90</v>
       </c>
-      <c r="H401" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E402" s="16" t="inlineStr">
+      <c r="H406" s="17" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A407" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B407" s="16" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C407" s="15" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D407" s="15" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E407" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F402" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E403" s="22" t="inlineStr">
+      <c r="F407" s="16" t="s">
+        <v>1276</v>
+      </c>
+      <c r="G407" s="15"/>
+      <c r="H407" s="17" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A408" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B408" s="22" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C408" s="21" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D408" s="21" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E408" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pioneer New Material Technology
 洛阳佰尼尔新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F403" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E404" s="22" t="inlineStr">
+      <c r="F408" s="22" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G408" s="21"/>
+      <c r="H408" s="23" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A409" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B409" s="22" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C409" s="21" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D409" s="21" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E409" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ｆｅｎｇｈｕ　ｙｕｒｏｎ　ｃｈｅｍｉｃａｌ
 泰化市裕隆化工新材料</t>
           </r>
         </is>
       </c>
-      <c r="F404" s="22" t="s">
+      <c r="F409" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G404" s="21"/>
-[...17 lines deleted...]
-      <c r="E405" s="19" t="inlineStr">
+      <c r="G409" s="21"/>
+      <c r="H409" s="23" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A410" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B410" s="19" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C410" s="18" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D410" s="18" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E410" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henghe Materials
 恒河材料科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F405" s="19"/>
-[...16 lines deleted...]
-      <c r="E406" s="22" t="inlineStr">
+      <c r="F410" s="19"/>
+      <c r="G410" s="18"/>
+      <c r="H410" s="20"/>
+    </row>
+    <row r="411" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A411" s="21" t="s">
+        <v>987</v>
+      </c>
+      <c r="B411" s="22" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C411" s="21" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D411" s="21" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E411" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NEW EASTERN CHEMICAL INDUSTRY CO.,LTD
 衡水新东方化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F406" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E407" s="16" t="inlineStr">
+      <c r="F411" s="22" t="s">
+        <v>1296</v>
+      </c>
+      <c r="G411" s="21"/>
+      <c r="H411" s="23" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A412" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B412" s="16" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C412" s="15" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D412" s="15" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E412" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Yukai Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F407" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G407" s="15" t="s">
+      <c r="F412" s="16" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G412" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H407" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E408" s="19" t="inlineStr">
+      <c r="H412" s="17" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A413" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B413" s="19" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C413" s="18" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D413" s="18" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E413" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F408" s="19" t="s">
+      <c r="F413" s="19" t="s">
         <v>65</v>
       </c>
-      <c r="G408" s="18"/>
-      <c r="H408" s="20" t="s">
+      <c r="G413" s="18"/>
+      <c r="H413" s="20" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="409" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E409" s="19" t="inlineStr">
+    <row r="414" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A414" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B414" s="19" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C414" s="18" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D414" s="18" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E414" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Boom
 巴蒙</t>
           </r>
         </is>
       </c>
-      <c r="F409" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E410" s="19" t="inlineStr">
+      <c r="F414" s="19" t="s">
+        <v>1311</v>
+      </c>
+      <c r="G414" s="18"/>
+      <c r="H414" s="20"/>
+    </row>
+    <row r="415" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A415" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B415" s="19" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C415" s="18" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D415" s="18" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E415" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Foshan Zontai
 佛山市中钛正品</t>
           </r>
         </is>
       </c>
-      <c r="F410" s="19" t="s">
+      <c r="F415" s="19" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G415" s="18"/>
+      <c r="H415" s="20"/>
+    </row>
+    <row r="416" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A416" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="B416" s="19" t="s">
         <v>1307</v>
       </c>
-      <c r="G410" s="18"/>
-[...15 lines deleted...]
-      <c r="E411" s="19" t="inlineStr">
+      <c r="C416" s="18" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D416" s="18" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E416" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Guangdong Huiyun
 广东惠云</t>
           </r>
         </is>
       </c>
-      <c r="F411" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E412" s="16" t="inlineStr">
+      <c r="F416" s="19" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G416" s="18"/>
+      <c r="H416" s="20"/>
+    </row>
+    <row r="417" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A417" s="15" t="s">
+        <v>987</v>
+      </c>
+      <c r="B417" s="16" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C417" s="15" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D417" s="15" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E417" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. Citra CakraLogam</t>
           </r>
         </is>
       </c>
-      <c r="F412" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G412" s="15" t="s">
+      <c r="F417" s="16" t="s">
+        <v>483</v>
+      </c>
+      <c r="G417" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="H412" s="17" t="s">
-        <v>609</v>
+      <c r="H417" s="17" t="s">
+        <v>611</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:H5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.70866141732284" right="0.35433070866142" top="0.62992125984252" bottom="0.62992125984252" header="1.77" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="81" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver" r:id="rId2ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Meiryo,太字"&amp;14　　　　　　　　　　　PAGE &amp;P</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>