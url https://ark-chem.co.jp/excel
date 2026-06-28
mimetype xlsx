--- v1 (2026-06-07)
+++ v2 (2026-06-28)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Sheet1'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1320">
   <si>
     <t>取扱い商品一覧</t>
   </si>
   <si>
     <t>https://ark-chem.co.jp/</t>
   </si>
   <si>
-    <t>2026/06/08</t>
+    <t>2026/06/29</t>
   </si>
   <si>
     <t>アーク株式会社</t>
   </si>
   <si>
     <t>　　すべてのアイテム</t>
   </si>
   <si>
     <t>＊白：在庫あり、緑：在庫検討中、橙：直送取り扱いのみ</t>
   </si>
   <si>
     <t>商品カテゴリー</t>
   </si>
   <si>
     <t>英語名</t>
   </si>
   <si>
     <t>日本語名</t>
   </si>
   <si>
     <t>CAS-NO</t>
   </si>
   <si>
     <t>メーカー</t>
   </si>
@@ -7992,75 +7992,75 @@
         <v>307</v>
       </c>
       <c r="C99" s="15" t="s">
         <v>308</v>
       </c>
       <c r="D99" s="15" t="s">
         <v>309</v>
       </c>
       <c r="E99" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F99" s="16"/>
       <c r="G99" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H99" s="17" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A100" s="15" t="s">
+      <c r="A100" s="18" t="s">
         <v>202</v>
       </c>
-      <c r="B100" s="16" t="s">
+      <c r="B100" s="19" t="s">
         <v>311</v>
       </c>
-      <c r="C100" s="15" t="s">
+      <c r="C100" s="18" t="s">
         <v>308</v>
       </c>
-      <c r="D100" s="15" t="s">
+      <c r="D100" s="18" t="s">
         <v>309</v>
       </c>
-      <c r="E100" s="16" t="inlineStr">
+      <c r="E100" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F100" s="16" t="s">
+      <c r="F100" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G100" s="15"/>
-      <c r="H100" s="17" t="s">
+      <c r="G100" s="18"/>
+      <c r="H100" s="20" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="33.75">
       <c r="A101" s="15" t="s">
         <v>202</v>
       </c>
       <c r="B101" s="16" t="s">
         <v>312</v>
       </c>
       <c r="C101" s="15" t="s">
         <v>313</v>
       </c>
       <c r="D101" s="15" t="s">
         <v>314</v>
       </c>
       <c r="E101" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F101" s="16" t="s">