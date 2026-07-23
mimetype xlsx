--- v2 (2026-06-28)
+++ v3 (2026-07-23)
@@ -16,59 +16,59 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Sheet1'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1320">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1327">
   <si>
     <t>取扱い商品一覧</t>
   </si>
   <si>
     <t>https://ark-chem.co.jp/</t>
   </si>
   <si>
-    <t>2026/06/29</t>
+    <t>2026/07/24</t>
   </si>
   <si>
     <t>アーク株式会社</t>
   </si>
   <si>
     <t>　　すべてのアイテム</t>
   </si>
   <si>
     <t>＊白：在庫あり、緑：在庫検討中、橙：直送取り扱いのみ</t>
   </si>
   <si>
     <t>商品カテゴリー</t>
   </si>
   <si>
     <t>英語名</t>
   </si>
   <si>
     <t>日本語名</t>
   </si>
   <si>
     <t>CAS-NO</t>
   </si>
   <si>
     <t>メーカー</t>
   </si>
@@ -234,50 +234,53 @@
   <si>
     <t>IPA（イソプロピルアルコール）</t>
   </si>
   <si>
     <t>67-63-0</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">TAIZHOU RUIBAI CHEMICAL CO., LTD.
 泰州瑞柏化工有限公司</t>
     </r>
   </si>
   <si>
     <t>江苏省泰州市</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
     </r>
   </si>
   <si>
     <t>韓国　ソウル</t>
   </si>
   <si>
+    <t>ISOタンク、160kg D/M</t>
+  </si>
+  <si>
     <t>N-PROPANOL (NPA)</t>
   </si>
   <si>
     <t>n-プロパノール</t>
   </si>
   <si>
     <t>71-23-8</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
     </r>
   </si>
   <si>
     <t>台湾　台北</t>
   </si>
   <si>
     <t>九州･関東･中部</t>
   </si>
   <si>
     <t>165kg D/M</t>
   </si>
   <si>
     <t>Tert-Butyl Alcohol</t>
@@ -665,50 +668,53 @@
   </si>
   <si>
     <t>200kg PE D/M</t>
   </si>
   <si>
     <t>ACETONE</t>
   </si>
   <si>
     <t>アセトン</t>
   </si>
   <si>
     <t>67-64-1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PTT GC</t>
     </r>
   </si>
   <si>
+    <t>ISO TANK, 160kg D/M</t>
+  </si>
+  <si>
     <t>ISOタンク</t>
   </si>
   <si>
     <t>Cyclohexanone</t>
   </si>
   <si>
     <t>アノン/シクロヘキサノン</t>
   </si>
   <si>
     <t>108-94-1</t>
   </si>
   <si>
     <t>関西・関東・中部</t>
   </si>
   <si>
     <t>Isophorone</t>
   </si>
   <si>
     <t>イソホロン</t>
   </si>
   <si>
     <t>78-59-1</t>
   </si>
   <si>
     <r>
@@ -1285,50 +1291,53 @@
   <si>
     <t>96-49-1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Shinghwa Amperex Technology (Dongying)
 胜华新能源科技（东营）有限公司</t>
     </r>
   </si>
   <si>
     <t>DMSO</t>
   </si>
   <si>
     <t>ジメチルスルホキシド</t>
   </si>
   <si>
     <t>67-68-5</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Zhuzhou Hansen</t>
     </r>
   </si>
   <si>
     <t>中国・湖南省</t>
+  </si>
+  <si>
+    <t>225kg ポリドラム</t>
   </si>
   <si>
     <t>DMF</t>
   </si>
   <si>
     <t>ジメチルホルムアミド</t>
   </si>
   <si>
     <t>68-12-2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
     </r>
   </si>
   <si>
     <t>中国 山东省德州市</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Henan Ruibai New Material Co., Ltd.</t>
     </r>
   </si>
   <si>
@@ -1595,50 +1604,53 @@
   <si>
     <t>225kg D/M</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Zhejian Sanjiang Chemicals
 浙江三江化工</t>
     </r>
   </si>
   <si>
     <t>DEG</t>
   </si>
   <si>
     <t>ジエチレングリコール</t>
   </si>
   <si>
     <t>111-46-6</t>
   </si>
   <si>
+    <t>225kg/DM</t>
+  </si>
+  <si>
     <t>DPG　(DIPROPYLENEGLYCOL)</t>
   </si>
   <si>
     <t>ジプロピレングリコール</t>
   </si>
   <si>
     <t>25265-71-8</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SK picglobal</t>
     </r>
   </si>
   <si>
     <t>215kg D/M</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
@@ -2105,50 +2117,53 @@
   </si>
   <si>
     <t>1338-24-5</t>
   </si>
   <si>
     <t>FUMARIC ACID</t>
   </si>
   <si>
     <t>フマル酸</t>
   </si>
   <si>
     <t>110-17-8</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">YANTAI HENGYUAN BIOENGINEERING CO., LTD.
 烟台恒源生物股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
     </r>
   </si>
   <si>
+    <t>25kg/袋</t>
+  </si>
+  <si>
     <t>malic acid</t>
   </si>
   <si>
     <t>リンゴ酸</t>
   </si>
   <si>
     <t>6915-15-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
     </r>
   </si>
   <si>
     <t>Benzoic Acid</t>
   </si>
   <si>
     <t>安息香酸</t>
   </si>
   <si>
     <t>65-85-0</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
@@ -2173,53 +2188,50 @@
   <si>
     <t>77-92-9</t>
   </si>
   <si>
     <t>25㎏/紙袋</t>
   </si>
   <si>
     <t>Trimellitic Anhydride (TMA)</t>
   </si>
   <si>
     <t>無水トリメリット酸</t>
   </si>
   <si>
     <t>552-30-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">JIANGSU ZHENGDAN CHEMICAL INDUSTRY CO.,LTD
 江蘇正丹化学工业股份有限公司</t>
     </r>
   </si>
   <si>
     <t>江蘇省　鎮江市</t>
   </si>
   <si>
-    <t>25kg/袋</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Anhui Taida New Materials Co., Ltd.
 安徽泰达新材料股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Jiangsu Baichuan High-Tech New Materials Co., Ltd.
 江苏百川高科新材料股份有限公司</t>
     </r>
   </si>
   <si>
     <t>Nadic anhydride</t>
   </si>
   <si>
     <t>無水ハイミック酸</t>
   </si>
   <si>
     <t>826-62-0</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PUYANG HUICHENG ELECTRONIC MATERIAL CO., LTD
 濮阳惠成电子材料股份有限公司</t>
     </r>
@@ -3426,50 +3438,60 @@
       <t xml:space="preserve">Pacific Oleo</t>
     </r>
   </si>
   <si>
     <t>Glycerine</t>
   </si>
   <si>
     <t>グリセリン</t>
   </si>
   <si>
     <t>56-81-5</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
     </r>
   </si>
   <si>
     <t>関西・中部</t>
   </si>
   <si>
     <t>250kg D/M、22kg/缶</t>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Sinarmas</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Musim Mas</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">PT. Cisadane Raya Chemicals</t>
     </r>
   </si>
   <si>
     <t>Stearic Acid</t>
   </si>
   <si>
     <t>ステアリン酸1865</t>
   </si>
   <si>
     <t>57-11-4</t>
   </si>
   <si>
     <t>500/25kg袋</t>
   </si>
   <si>
     <t>Sorbitan Monooleate</t>
   </si>
   <si>
     <t>ソルビタンモノオレエート</t>
   </si>
   <si>
     <t>1338-43-8</t>
   </si>
   <si>
@@ -4328,50 +4350,53 @@
       <t xml:space="preserve">Jiangsu Evergreen New Material Technology</t>
     </r>
   </si>
   <si>
     <t>PHENOL</t>
   </si>
   <si>
     <t>フェノール</t>
   </si>
   <si>
     <t>108-95-2</t>
   </si>
   <si>
     <t>Hexafluorophosphoric acid (HFPA) 60%</t>
   </si>
   <si>
     <t>ヘキサフルオロリン酸 60%</t>
   </si>
   <si>
     <t>16940-81-1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Madras Fluorine</t>
     </r>
+  </si>
+  <si>
+    <t>25kg/PE容器</t>
   </si>
   <si>
     <t>Benzyl benzoate</t>
   </si>
   <si>
     <t>ベンジルベンゾエイト</t>
   </si>
   <si>
     <t>120-51-4</t>
   </si>
   <si>
     <t>湖北省武漢市</t>
   </si>
   <si>
     <t>225kgプラD/M</t>
   </si>
   <si>
     <t>Benzaldehyde</t>
   </si>
   <si>
     <t>ベンズアルデヒド</t>
   </si>
   <si>
     <t>100-52-7</t>
   </si>
@@ -5226,54 +5251,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ark-chem.co.jp/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I417"/>
+  <dimension ref="A1:I419"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="130" zoomScaleNormal="130" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H417" sqref="H417"/>
+      <selection activeCell="H419" sqref="H419"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="17" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="true" style="1"/>
     <col min="3" max="3" width="17.28515625" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="true" style="1"/>
     <col min="6" max="6" width="6.28515625" customWidth="true" style="1"/>
     <col min="7" max="7" width="6.7109375" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="true" style="1"/>
     <col min="9" max="9" width="17" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="9"/>
     <row r="2" spans="1:9" customHeight="1" ht="29">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
@@ -5703,11369 +5728,11469 @@
     <row r="21" spans="1:9" customHeight="1" ht="33.75">
       <c r="A21" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B21" s="16" t="s">
         <v>54</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>55</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>56</v>
       </c>
       <c r="E21" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TAIZHOU RUIBAI CHEMICAL CO., LTD.
 泰州瑞柏化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F21" s="16" t="s">
         <v>58</v>
       </c>
       <c r="G21" s="15"/>
-      <c r="H21" s="17"/>
+      <c r="H21" s="17" t="s">
+        <v>25</v>
+      </c>
     </row>
     <row r="22" spans="1:9" customHeight="1" ht="33.75">
       <c r="A22" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="21" t="s">
         <v>55</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>56</v>
       </c>
       <c r="E22" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
       <c r="F22" s="22" t="s">
         <v>60</v>
       </c>
       <c r="G22" s="21"/>
-      <c r="H22" s="23"/>
+      <c r="H22" s="23" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="23" spans="1:9" customHeight="1" ht="33.75">
       <c r="A23" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B23" s="16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E23" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F23" s="16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G23" s="15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:9" customHeight="1" ht="33.75">
       <c r="A24" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B24" s="16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C24" s="15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E24" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shenzhen Prechem New Materials Co., Ltd.
 深圳市普利凯精细化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F24" s="16" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H24" s="17" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:9" customHeight="1" ht="33.75">
       <c r="A25" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E25" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F25" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="26" spans="1:9" customHeight="1" ht="33.75">
       <c r="A26" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B26" s="22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C26" s="21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D26" s="21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E26" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
       <c r="F26" s="22" t="s">
         <v>60</v>
       </c>
       <c r="G26" s="21"/>
       <c r="H26" s="23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:9" customHeight="1" ht="33.75">
       <c r="A27" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E27" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO CHEMICAL CORPORATION
 台灣石化合成股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F27" s="16" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G27" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H27" s="17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:9" customHeight="1" ht="33.75">
       <c r="A28" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="16" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C28" s="15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E28" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F28" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H28" s="17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:9" customHeight="1" ht="33.75">
       <c r="A29" s="15" t="s">
         <v>53</v>
       </c>
       <c r="B29" s="16" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C29" s="15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D29" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E29" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Greenhome Fine Chemical Co.,LTD.
 湖北绿色家园精细化工有限责任公司</t>
           </r>
         </is>
       </c>
       <c r="F29" s="16" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G29" s="15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="H29" s="17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="30" spans="1:9" customHeight="1" ht="33.75">
       <c r="A30" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B30" s="22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C30" s="21" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D30" s="21" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E30" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG XINHUA CHEMICAL
 浙江新化化工</t>
           </r>
         </is>
       </c>
       <c r="F30" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G30" s="21"/>
       <c r="H30" s="23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:9" customHeight="1" ht="33.75">
       <c r="A31" s="21" t="s">
         <v>53</v>
       </c>
       <c r="B31" s="22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" s="21" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D31" s="21" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E31" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fulaichun Group
 山東浮来春生物有限公司</t>
           </r>
         </is>
       </c>
       <c r="F31" s="22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G31" s="21"/>
       <c r="H31" s="23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="32" spans="1:9" customHeight="1" ht="33.75">
       <c r="A32" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B32" s="22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C32" s="21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D32" s="21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E32" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yuanli Chemical Group Co., Ltd.
 元利化学集团</t>
           </r>
         </is>
       </c>
       <c r="F32" s="22"/>
       <c r="G32" s="21"/>
       <c r="H32" s="23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="33.75">
       <c r="A33" s="18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B33" s="19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C33" s="18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D33" s="18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E33" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Jiankun Chemical Co., Ltd.
 江苏健坤化学</t>
           </r>
         </is>
       </c>
       <c r="F33" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G33" s="18"/>
       <c r="H33" s="20"/>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="33.75">
       <c r="A34" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B34" s="22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C34" s="21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D34" s="21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E34" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">WEIFANG YIXING CHEMICAL
 潍坊亿兴化工</t>
           </r>
         </is>
       </c>
       <c r="F34" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="21"/>
       <c r="H34" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="33.75">
       <c r="A35" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B35" s="22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C35" s="21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D35" s="21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E35" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENZHEN ESUN INDUSTRIAL
 深圳市光华伟业实业</t>
           </r>
         </is>
       </c>
       <c r="F35" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G35" s="21"/>
       <c r="H35" s="23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="33.75">
       <c r="A36" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B36" s="22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C36" s="21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D36" s="21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E36" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENZHEN ESUN INDUSTRIAL
 深圳市光华伟业实业</t>
           </r>
         </is>
       </c>
       <c r="F36" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="21"/>
       <c r="H36" s="23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="33.75">
       <c r="A37" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B37" s="16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E37" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yuanli Chemical Group Co., Ltd.
 元利化学集团</t>
           </r>
         </is>
       </c>
       <c r="F37" s="16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G37" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H37" s="17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="33.75">
       <c r="A38" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B38" s="22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C38" s="21" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D38" s="21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E38" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changle YIli Chemical
 昌乐屹立化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F38" s="22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G38" s="21"/>
       <c r="H38" s="23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="33.75">
       <c r="A39" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B39" s="16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E39" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H39" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="33.75">
       <c r="A40" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B40" s="22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C40" s="21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D40" s="21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E40" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
       <c r="F40" s="22"/>
       <c r="G40" s="21"/>
       <c r="H40" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="33.75">
       <c r="A41" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B41" s="22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C41" s="21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D41" s="21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E41" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANJING WUJIANG CHEMICAL CO., LTD
 南京鳥江化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F41" s="22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G41" s="21"/>
       <c r="H41" s="23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="33.75">
       <c r="A42" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B42" s="16" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E42" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H42" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="33.75">
       <c r="A43" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B43" s="16" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C43" s="15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D43" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E43" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
       <c r="F43" s="16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G43" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H43" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="33.75">
       <c r="A44" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B44" s="16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C44" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D44" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E44" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F44" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H44" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="33.75">
       <c r="A45" s="15" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B45" s="16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E45" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
       <c r="F45" s="16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G45" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H45" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:9" customHeight="1" ht="33.75">
       <c r="A46" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B46" s="22" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C46" s="21" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D46" s="21" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E46" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangmen Handsome Chemical Development Co,,Ltd.
 江門謙信化工発展</t>
           </r>
         </is>
       </c>
       <c r="F46" s="22" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G46" s="21" t="s">
         <v>34</v>
       </c>
       <c r="H46" s="23" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="33.75">
       <c r="A47" s="21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B47" s="22" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C47" s="21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D47" s="21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E47" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chang Chun Petrochemical (長春)</t>
           </r>
         </is>
       </c>
       <c r="F47" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="21"/>
       <c r="H47" s="23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="48" spans="1:9" customHeight="1" ht="33.75">
       <c r="A48" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B48" s="16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C48" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D48" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E48" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS
 锦湖P&amp;B化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F48" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G48" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H48" s="17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="49" spans="1:9" customHeight="1" ht="33.75">
       <c r="A49" s="18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B49" s="19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C49" s="18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D49" s="18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E49" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F49" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G49" s="18"/>
       <c r="H49" s="20"/>
     </row>
     <row r="50" spans="1:9" customHeight="1" ht="33.75">
       <c r="A50" s="21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B50" s="22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C50" s="21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D50" s="21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E50" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">REALSUN CHEMICAL</t>
           </r>
         </is>
       </c>
       <c r="F50" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G50" s="21"/>
       <c r="H50" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:9" customHeight="1" ht="33.75">
       <c r="A51" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B51" s="16" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E51" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LIAOCHENG JUNHANG BIOTECH CO., LTD.</t>
           </r>
         </is>
       </c>
       <c r="F51" s="16"/>
       <c r="G51" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H51" s="17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:9" customHeight="1" ht="33.75">
       <c r="A52" s="18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B52" s="19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C52" s="18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D52" s="18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E52" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F52" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G52" s="18"/>
       <c r="H52" s="20"/>
     </row>
     <row r="53" spans="1:9" customHeight="1" ht="33.75">
       <c r="A53" s="18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B53" s="19" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C53" s="18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D53" s="18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E53" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F53" s="19"/>
       <c r="G53" s="18"/>
-      <c r="H53" s="20"/>
+      <c r="H53" s="20" t="s">
+        <v>186</v>
+      </c>
     </row>
     <row r="54" spans="1:9" customHeight="1" ht="33.75">
       <c r="A54" s="21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B54" s="22" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C54" s="21" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D54" s="21" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E54" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
       <c r="F54" s="22" t="s">
         <v>60</v>
       </c>
       <c r="G54" s="21"/>
       <c r="H54" s="23" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="33.75">
       <c r="A55" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B55" s="16" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E55" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F55" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G55" s="15" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H55" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="33.75">
       <c r="A56" s="18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B56" s="19" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C56" s="18" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D56" s="18" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="E56" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F56" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G56" s="18"/>
       <c r="H56" s="20"/>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="33.75">
       <c r="A57" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B57" s="16" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="C57" s="15" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D57" s="15" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E57" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO
 台灣石化合成集團</t>
           </r>
         </is>
       </c>
       <c r="F57" s="16" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G57" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H57" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="58" spans="1:9" customHeight="1" ht="33.75">
       <c r="A58" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B58" s="16" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E58" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS</t>
           </r>
         </is>
       </c>
       <c r="F58" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G58" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H58" s="17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="59" spans="1:9" customHeight="1" ht="33.75">
       <c r="A59" s="18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B59" s="19" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="C59" s="18" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D59" s="18" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E59" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F59" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G59" s="18"/>
       <c r="H59" s="20"/>
     </row>
     <row r="60" spans="1:9" customHeight="1" ht="33.75">
       <c r="A60" s="21" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B60" s="22" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C60" s="21" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D60" s="21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E60" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO CHEMICAL CORPORATION
 台灣石化合成股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F60" s="22" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="G60" s="21"/>
       <c r="H60" s="23" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="33.75">
       <c r="A61" s="21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B61" s="22" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C61" s="21" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D61" s="21" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E61" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC NEW MATERIAL (MAOMING) CO., LTD.
 德纳新材料（茂名）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F61" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G61" s="21"/>
       <c r="H61" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="33.75">
       <c r="A62" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B62" s="16" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C62" s="15" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D62" s="15" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E62" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F62" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H62" s="17" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="33.75">
       <c r="A63" s="21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B63" s="22" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C63" s="21" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D63" s="21" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E63" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F63" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G63" s="21"/>
       <c r="H63" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="33.75">
       <c r="A64" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B64" s="16" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C64" s="15" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D64" s="15" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E64" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F64" s="16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G64" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H64" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="33.75">
       <c r="A65" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B65" s="16" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E65" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F65" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G65" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H65" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="33.75">
       <c r="A66" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B66" s="19" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C66" s="18" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D66" s="18" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E66" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F66" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G66" s="18"/>
       <c r="H66" s="20"/>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="33.75">
       <c r="A67" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B67" s="16" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E67" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Guangdong Easource New Material Co., Ltd.
 广东依斯特新材料有限公司</t>
           </r>
         </is>
       </c>
       <c r="F67" s="16" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G67" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H67" s="17" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="33.75">
       <c r="A68" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B68" s="16" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="E68" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Kosin Frontier Technology Chemical Co.,LTD
 江西高信前沿科技化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F68" s="16" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H68" s="17" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="33.75">
       <c r="A69" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B69" s="16" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E69" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F69" s="16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G69" s="15"/>
       <c r="H69" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="33.75">
       <c r="A70" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B70" s="19" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C70" s="18" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D70" s="18" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E70" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dynamic
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F70" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G70" s="18" t="s">
         <v>34</v>
       </c>
       <c r="H70" s="20" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="33.75">
       <c r="A71" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B71" s="16" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C71" s="15" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D71" s="15" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="E71" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F71" s="16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G71" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H71" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="33.75">
       <c r="A72" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B72" s="16" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E72" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F72" s="16" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="G72" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H72" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="33.75">
       <c r="A73" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B73" s="16" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E73" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dynamic</t>
           </r>
         </is>
       </c>
       <c r="F73" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G73" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H73" s="17" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="33.75">
       <c r="A74" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B74" s="19" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C74" s="18" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D74" s="18" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="E74" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F74" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G74" s="18"/>
       <c r="H74" s="20"/>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="33.75">
       <c r="A75" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B75" s="19" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C75" s="18" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D75" s="18" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E75" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Yida Chemical Co., Ltd.
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F75" s="19"/>
       <c r="G75" s="18"/>
       <c r="H75" s="20"/>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="33.75">
       <c r="A76" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B76" s="16" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C76" s="15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D76" s="15" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E76" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F76" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H76" s="17" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="33.75">
       <c r="A77" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B77" s="16" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C77" s="15" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D77" s="15" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E77" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD　
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F77" s="16" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G77" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H77" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="33.75">
       <c r="A78" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B78" s="19" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C78" s="18" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D78" s="18" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E78" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F78" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G78" s="18"/>
-      <c r="H78" s="20"/>
+      <c r="H78" s="20" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="33.75">
       <c r="A79" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B79" s="16" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C79" s="15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D79" s="15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E79" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F79" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H79" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="33.75">
       <c r="A80" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B80" s="16" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C80" s="15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D80" s="15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E80" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F80" s="16"/>
       <c r="G80" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H80" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:9" customHeight="1" ht="33.75">
       <c r="A81" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B81" s="16" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C81" s="15" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D81" s="15" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E81" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F81" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G81" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H81" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="82" spans="1:9" customHeight="1" ht="33.75">
       <c r="A82" s="21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B82" s="22" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C82" s="21" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="D82" s="21" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="E82" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F82" s="22" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G82" s="21"/>
       <c r="H82" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="83" spans="1:9" customHeight="1" ht="33.75">
       <c r="A83" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B83" s="16" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C83" s="15" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D83" s="15" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E83" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F83" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H83" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="33.75">
       <c r="A84" s="21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B84" s="22" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="C84" s="21" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="D84" s="21" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="E84" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F84" s="22" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G84" s="21"/>
       <c r="H84" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="33.75">
       <c r="A85" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B85" s="19" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C85" s="18" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="D85" s="18" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="E85" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Yida Chemical Co., Ltd.
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F85" s="19"/>
       <c r="G85" s="18"/>
       <c r="H85" s="20"/>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="33.75">
       <c r="A86" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B86" s="19" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C86" s="18" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="D86" s="18" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="E86" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.</t>
           </r>
         </is>
       </c>
       <c r="F86" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="18"/>
-      <c r="H86" s="20"/>
+      <c r="H86" s="20" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="33.75">
       <c r="A87" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B87" s="19" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="C87" s="18" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D87" s="18" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="E87" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F87" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G87" s="18"/>
       <c r="H87" s="20"/>
     </row>
     <row r="88" spans="1:9" customHeight="1" ht="33.75">
       <c r="A88" s="21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B88" s="22" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C88" s="21" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D88" s="21" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E88" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DONGYING HI-TECH SPRING CHEMICAL INDUSTRIAL CO.,LTD.
 东营市海科新源化工有限责任公司</t>
           </r>
         </is>
       </c>
       <c r="F88" s="22" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="G88" s="21"/>
       <c r="H88" s="23" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="89" spans="1:9" customHeight="1" ht="33.75">
       <c r="A89" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B89" s="16" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="E89" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F89" s="16" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="G89" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H89" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="90" spans="1:9" customHeight="1" ht="33.75">
       <c r="A90" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B90" s="16" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="E90" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F90" s="16" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H90" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="33.75">
       <c r="A91" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B91" s="16" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="E91" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yixing Kaixin Chemical Co., Ltd
 宜兴市凯欣化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F91" s="16" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G91" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H91" s="17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="33.75">
       <c r="A92" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B92" s="16" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E92" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve"/>
           </r>
         </is>
       </c>
       <c r="F92" s="16"/>
       <c r="G92" s="15"/>
       <c r="H92" s="17"/>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="33.75">
       <c r="A93" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B93" s="16" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="C93" s="15" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="D93" s="15" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="E93" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F93" s="16" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="G93" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H93" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="33.75">
       <c r="A94" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B94" s="16" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C94" s="15" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D94" s="15" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E94" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Liaoning Kelong Fine Chemical Co., Ltd.
 辽宁科隆精细化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F94" s="16" t="s">
         <v>33</v>
       </c>
       <c r="G94" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H94" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="33.75">
       <c r="A95" s="21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B95" s="22" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C95" s="21" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="D95" s="21" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E95" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hangzhou Chemfar Ltd.
 杭州兆华化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F95" s="22" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="G95" s="21"/>
       <c r="H95" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="33.75">
       <c r="A96" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B96" s="16" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C96" s="15" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D96" s="15" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E96" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F96" s="16" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="G96" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H96" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="33.75">
       <c r="A97" s="21" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B97" s="22" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C97" s="21" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D97" s="21" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E97" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F97" s="22"/>
       <c r="G97" s="21"/>
       <c r="H97" s="23" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="33.75">
       <c r="A98" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B98" s="16" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F98" s="16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G98" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H98" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="33.75">
       <c r="A99" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B99" s="16" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="E99" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F99" s="16"/>
       <c r="G99" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H99" s="17" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="33.75">
       <c r="A100" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B100" s="19" t="s">
+        <v>313</v>
+      </c>
+      <c r="C100" s="18" t="s">
+        <v>310</v>
+      </c>
+      <c r="D100" s="18" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="E100" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F100" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G100" s="18"/>
       <c r="H100" s="20" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="33.75">
       <c r="A101" s="15" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B101" s="16" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="E101" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F101" s="16" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H101" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="33.75">
       <c r="A102" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B102" s="19" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C102" s="18" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D102" s="18" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E102" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F102" s="19" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="G102" s="18"/>
       <c r="H102" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="33.75">
       <c r="A103" s="18" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B103" s="19" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="C103" s="18" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="D103" s="18" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="E103" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F103" s="19" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="G103" s="18"/>
       <c r="H103" s="20" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="33.75">
       <c r="A104" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B104" s="19" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C104" s="18" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D104" s="18" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E104" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F104" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G104" s="18"/>
       <c r="H104" s="20"/>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="33.75">
       <c r="A105" s="21" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B105" s="22" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C105" s="21" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D105" s="21" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="E105" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F105" s="22"/>
       <c r="G105" s="21"/>
       <c r="H105" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="33.75">
       <c r="A106" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B106" s="19" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C106" s="18" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D106" s="18" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E106" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F106" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G106" s="18"/>
       <c r="H106" s="20"/>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="33.75">
       <c r="A107" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B107" s="16" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C107" s="15" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="D107" s="15" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="E107" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Lixing Chemical
 安徽立兴新材料有限公司</t>
           </r>
         </is>
       </c>
       <c r="F107" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G107" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H107" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="33.75">
       <c r="A108" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B108" s="16" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C108" s="15" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D108" s="15" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E108" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BYN Chemical Co., Ltd.
 滨州裕能化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F108" s="16" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G108" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H108" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="33.75">
       <c r="A109" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B109" s="19" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C109" s="18" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D109" s="18" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E109" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG QINGYUN CHANGXIN CHEMICAL SCIENCE-TECH
 山東慶雲長信化學科技</t>
           </r>
         </is>
       </c>
       <c r="F109" s="19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G109" s="18"/>
       <c r="H109" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="33.75">
       <c r="A110" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B110" s="16" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C110" s="15" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D110" s="15" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E110" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Junhua Development
 河南骏化发展股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F110" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G110" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H110" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="33.75">
       <c r="A111" s="21" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B111" s="22" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="C111" s="21" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="D111" s="21" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="E111" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jiangshan Chemical
 浙江江山化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F111" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G111" s="21"/>
       <c r="H111" s="23" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="33.75">
       <c r="A112" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B112" s="19" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="C112" s="18" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D112" s="18" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E112" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Boju</t>
           </r>
         </is>
       </c>
       <c r="F112" s="19"/>
       <c r="G112" s="18"/>
       <c r="H112" s="20"/>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="33.75">
       <c r="A113" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B113" s="16" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C113" s="15" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D113" s="15" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E113" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F113" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G113" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H113" s="17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A114" s="15" t="s">
-[...8 lines deleted...]
-      <c r="D114" s="15" t="s">
+      <c r="A114" s="18" t="s">
+        <v>324</v>
+      </c>
+      <c r="B114" s="19" t="s">
         <v>349</v>
       </c>
-      <c r="E114" s="16" t="inlineStr">
+      <c r="C114" s="18" t="s">
+        <v>350</v>
+      </c>
+      <c r="D114" s="18" t="s">
+        <v>351</v>
+      </c>
+      <c r="E114" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SHANDONG QINGYUN CHANGXIN CHEMICAL SCIENCE-TECH
+山東慶雲長信化學科技</t>
+          </r>
+        </is>
+      </c>
+      <c r="F114" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="G114" s="18" t="s">
+        <v>170</v>
+      </c>
+      <c r="H114" s="20" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A115" s="18" t="s">
+        <v>324</v>
+      </c>
+      <c r="B115" s="19" t="s">
+        <v>349</v>
+      </c>
+      <c r="C115" s="18" t="s">
+        <v>350</v>
+      </c>
+      <c r="D115" s="18" t="s">
+        <v>351</v>
+      </c>
+      <c r="E115" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NEM Materials Co. ,Ltd.
 新迈奇材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F114" s="16" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="F115" s="19" t="s">
-        <v>106</v>
-[...6 lines deleted...]
-      </c>
+        <v>353</v>
+      </c>
+      <c r="G115" s="18"/>
+      <c r="H115" s="20"/>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="33.75">
       <c r="A116" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B116" s="19" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C116" s="18" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="D116" s="18" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="E116" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Jubang Petroleum and Chemical Co., Ltd.
 湖北巨邦石油化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F116" s="19" t="s">
         <v>50</v>
       </c>
       <c r="G116" s="18"/>
       <c r="H116" s="20"/>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="33.75">
       <c r="A117" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B117" s="19" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C117" s="18" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="D117" s="18" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="E117" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying)
 胜华新能源科技（东营）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F117" s="19"/>
       <c r="G117" s="18"/>
       <c r="H117" s="20"/>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="33.75">
       <c r="A118" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B118" s="19" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="C118" s="18" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D118" s="18" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="E118" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhuzhou Hansen</t>
           </r>
         </is>
       </c>
       <c r="F118" s="19" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="G118" s="18"/>
-      <c r="H118" s="20"/>
+      <c r="H118" s="20" t="s">
+        <v>367</v>
+      </c>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="33.75">
       <c r="A119" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B119" s="16" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C119" s="15" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D119" s="15" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E119" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
       <c r="F119" s="16" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="G119" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H119" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="120" spans="1:9" customHeight="1" ht="33.75">
       <c r="A120" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B120" s="19" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="C120" s="18" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="D120" s="18" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="E120" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Ruibai New Material Co., Ltd.</t>
           </r>
         </is>
       </c>
       <c r="F120" s="19"/>
       <c r="G120" s="18"/>
-      <c r="H120" s="20"/>
+      <c r="H120" s="20" t="s">
+        <v>164</v>
+      </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="33.75">
       <c r="A121" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B121" s="16" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E121" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F121" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G121" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H121" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="122" spans="1:9" customHeight="1" ht="33.75">
       <c r="A122" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B122" s="19" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C122" s="18" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D122" s="18" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E122" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongying Yongxin Fine Chemical</t>
           </r>
         </is>
       </c>
       <c r="F122" s="19" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="G122" s="18"/>
-      <c r="H122" s="20"/>
+      <c r="H122" s="20" t="s">
+        <v>122</v>
+      </c>
     </row>
     <row r="123" spans="1:9" customHeight="1" ht="33.75">
       <c r="A123" s="21" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B123" s="22" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="C123" s="21" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D123" s="21" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E123" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanxi Sanwei Group
 山西三維集団</t>
           </r>
         </is>
       </c>
       <c r="F123" s="22" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="G123" s="21"/>
       <c r="H123" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="33.75">
       <c r="A124" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B124" s="19" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="C124" s="18" t="s">
-        <v>379</v>
+        <v>382</v>
       </c>
       <c r="D124" s="18" t="s">
-        <v>380</v>
+        <v>383</v>
       </c>
       <c r="E124" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yino Biologic Materials
 山东一诺生物质材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F124" s="19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G124" s="18"/>
       <c r="H124" s="20"/>
     </row>
     <row r="125" spans="1:9" customHeight="1" ht="33.75">
       <c r="A125" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B125" s="16" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E125" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Adibei Biological
 安徽艾蒂贝生物股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F125" s="16" t="s">
-        <v>386</v>
+        <v>389</v>
       </c>
       <c r="G125" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H125" s="17" t="s">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:9" customHeight="1" ht="33.75">
       <c r="A126" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B126" s="19" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C126" s="18" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D126" s="18" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E126" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Jingbo Petrochemical Co., Ltd</t>
           </r>
         </is>
       </c>
       <c r="F126" s="19"/>
       <c r="G126" s="18"/>
       <c r="H126" s="20"/>
     </row>
     <row r="127" spans="1:9" customHeight="1" ht="33.75">
       <c r="A127" s="21" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B127" s="22" t="s">
-        <v>388</v>
+        <v>391</v>
       </c>
       <c r="C127" s="21" t="s">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c r="D127" s="21" t="s">
-        <v>390</v>
+        <v>393</v>
       </c>
       <c r="E127" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PCS</t>
           </r>
         </is>
       </c>
       <c r="F127" s="22" t="s">
-        <v>393</v>
+        <v>396</v>
       </c>
       <c r="G127" s="21"/>
       <c r="H127" s="23"/>
     </row>
     <row r="128" spans="1:9" customHeight="1" ht="33.75">
       <c r="A128" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B128" s="16" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="E128" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
       <c r="F128" s="16" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G128" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H128" s="17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="129" spans="1:9" customHeight="1" ht="33.75">
       <c r="A129" s="21" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B129" s="22" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
       <c r="C129" s="21" t="s">
-        <v>395</v>
+        <v>398</v>
       </c>
       <c r="D129" s="21" t="s">
-        <v>396</v>
+        <v>399</v>
       </c>
       <c r="E129" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
       <c r="F129" s="22"/>
       <c r="G129" s="21"/>
       <c r="H129" s="23"/>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="33.75">
       <c r="A130" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B130" s="16" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C130" s="15" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D130" s="15" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E130" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
       <c r="F130" s="16" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G130" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H130" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="131" spans="1:9" customHeight="1" ht="33.75">
       <c r="A131" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B131" s="19" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C131" s="18" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D131" s="18" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E131" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
       <c r="F131" s="19" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="G131" s="18"/>
       <c r="H131" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="132" spans="1:9" customHeight="1" ht="33.75">
       <c r="A132" s="21" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B132" s="22" t="s">
-        <v>399</v>
+        <v>402</v>
       </c>
       <c r="C132" s="21" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="D132" s="21" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="E132" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
       <c r="F132" s="22" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="G132" s="21"/>
       <c r="H132" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="133" spans="1:9" customHeight="1" ht="33.75">
       <c r="A133" s="18" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B133" s="19" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="C133" s="18" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="D133" s="18" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="E133" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK Geo Centric</t>
           </r>
         </is>
       </c>
       <c r="F133" s="19" t="s">
         <v>47</v>
       </c>
       <c r="G133" s="18"/>
       <c r="H133" s="20"/>
     </row>
     <row r="134" spans="1:9" customHeight="1" ht="33.75">
       <c r="A134" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B134" s="16" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="C134" s="15" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="D134" s="15" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="E134" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F134" s="16"/>
       <c r="G134" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H134" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="33.75">
       <c r="A135" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B135" s="16" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="C135" s="15" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="D135" s="15" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="E135" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F135" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G135" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H135" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="33.75">
       <c r="A136" s="15" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="B136" s="16" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>405</v>
+        <v>408</v>
       </c>
       <c r="E136" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK Geo Centric</t>
           </r>
         </is>
       </c>
       <c r="F136" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G136" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H136" s="17" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="33.75">
       <c r="A137" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B137" s="19" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C137" s="18" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D137" s="18" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E137" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F137" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G137" s="18"/>
       <c r="H137" s="20" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="33.75">
       <c r="A138" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B138" s="19" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C138" s="18" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D138" s="18" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E138" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Kaixiang Fine Chemical 
 （Henan Energy Chemical Groupの子会社）
 河南开祥精细化工有限公司
 （河南能源化工集团の子会社）</t>
           </r>
         </is>
       </c>
       <c r="F138" s="19" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="G138" s="18"/>
       <c r="H138" s="20"/>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="33.75">
       <c r="A139" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B139" s="22" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="C139" s="21" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="D139" s="21" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E139" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">XINJIANG TIANYE (GROUP) CO., LTD
 新疆天业集团有限公司</t>
           </r>
         </is>
       </c>
       <c r="F139" s="22" t="s">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="G139" s="21"/>
       <c r="H139" s="23" t="s">
-        <v>423</v>
+        <v>426</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="33.75">
       <c r="A140" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B140" s="19" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="C140" s="18" t="s">
-        <v>424</v>
+        <v>427</v>
       </c>
       <c r="D140" s="18" t="s">
-        <v>425</v>
+        <v>428</v>
       </c>
       <c r="E140" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F140" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G140" s="18"/>
       <c r="H140" s="20"/>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="33.75">
       <c r="A141" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B141" s="22" t="s">
-        <v>427</v>
+        <v>430</v>
       </c>
       <c r="C141" s="21" t="s">
+        <v>431</v>
+      </c>
+      <c r="D141" s="21" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="E141" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical
 麗水市南明化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F141" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G141" s="21"/>
       <c r="H141" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="33.75">
       <c r="A142" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B142" s="16" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C142" s="15" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D142" s="15" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E142" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F142" s="16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G142" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H142" s="17" t="s">
-        <v>433</v>
+        <v>436</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="33.75">
       <c r="A143" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B143" s="19" t="s">
-        <v>430</v>
+        <v>433</v>
       </c>
       <c r="C143" s="18" t="s">
-        <v>431</v>
+        <v>434</v>
       </c>
       <c r="D143" s="18" t="s">
-        <v>432</v>
+        <v>435</v>
       </c>
       <c r="E143" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Boadge Chemical Co., Ltd.</t>
           </r>
         </is>
       </c>
       <c r="F143" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G143" s="18"/>
       <c r="H143" s="20"/>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="33.75">
       <c r="A144" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B144" s="19" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="C144" s="18" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="D144" s="18" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="E144" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F144" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G144" s="18"/>
       <c r="H144" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="33.75">
       <c r="A145" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B145" s="16" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C145" s="15" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D145" s="15" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E145" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
       <c r="F145" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G145" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H145" s="17" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="33.75">
       <c r="A146" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B146" s="16" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C146" s="15" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D146" s="15" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E146" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F146" s="16" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G146" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H146" s="17" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="33.75">
       <c r="A147" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B147" s="22" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C147" s="21" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D147" s="21" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E147" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
           </r>
         </is>
       </c>
       <c r="F147" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G147" s="21"/>
       <c r="H147" s="23"/>
     </row>
     <row r="148" spans="1:9" customHeight="1" ht="33.75">
       <c r="A148" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B148" s="22" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C148" s="21" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="D148" s="21" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="E148" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejian Sanjiang Chemicals
 浙江三江化工</t>
           </r>
         </is>
       </c>
       <c r="F148" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G148" s="21"/>
       <c r="H148" s="23"/>
     </row>
     <row r="149" spans="1:9" customHeight="1" ht="33.75">
       <c r="A149" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B149" s="16" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C149" s="15" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D149" s="15" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="E149" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
       <c r="F149" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G149" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H149" s="17" t="s">
-        <v>442</v>
+        <v>445</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A150" s="18" t="s">
-[...11 lines deleted...]
-      <c r="E150" s="19" t="inlineStr">
+      <c r="A150" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B150" s="16" t="s">
+        <v>450</v>
+      </c>
+      <c r="C150" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="D150" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="E150" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F150" s="19" t="s">
-[...4 lines deleted...]
-        <v>444</v>
+      <c r="F150" s="16" t="s">
+        <v>446</v>
+      </c>
+      <c r="G150" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="H150" s="17" t="s">
+        <v>453</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="33.75">
       <c r="A151" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B151" s="22" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="C151" s="21" t="s">
-        <v>448</v>
+        <v>451</v>
       </c>
       <c r="D151" s="21" t="s">
-        <v>449</v>
+        <v>452</v>
       </c>
       <c r="E151" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
           </r>
         </is>
       </c>
       <c r="F151" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G151" s="21"/>
       <c r="H151" s="23"/>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="33.75">
       <c r="A152" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B152" s="16" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C152" s="15" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D152" s="15" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E152" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
       <c r="F152" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G152" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H152" s="17" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="33.75">
       <c r="A153" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B153" s="19" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C153" s="18" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D153" s="18" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E153" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F153" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G153" s="18"/>
       <c r="H153" s="20"/>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="33.75">
       <c r="A154" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B154" s="22" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C154" s="21" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D154" s="21" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E154" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
       <c r="F154" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G154" s="21"/>
       <c r="H154" s="23" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="155" spans="1:9" customHeight="1" ht="33.75">
       <c r="A155" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B155" s="22" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C155" s="21" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D155" s="21" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E155" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F155" s="22"/>
       <c r="G155" s="21"/>
       <c r="H155" s="23" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="156" spans="1:9" customHeight="1" ht="33.75">
       <c r="A156" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B156" s="16" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="C156" s="15" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="D156" s="15" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="E156" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
       <c r="F156" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G156" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H156" s="17" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="157" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A157" s="18" t="s">
-[...11 lines deleted...]
-      <c r="E157" s="19" t="inlineStr">
+      <c r="A157" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="B157" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="C157" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="D157" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="E157" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F157" s="19" t="s">
+      <c r="F157" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="G157" s="18"/>
-      <c r="H157" s="20"/>
+      <c r="G157" s="15"/>
+      <c r="H157" s="17"/>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="33.75">
       <c r="A158" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B158" s="16" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C158" s="15" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="D158" s="15" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="E158" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F158" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G158" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H158" s="17" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="33.75">
       <c r="A159" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B159" s="22" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C159" s="21" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="D159" s="21" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="E159" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
       <c r="F159" s="22" t="s">
         <v>47</v>
       </c>
       <c r="G159" s="21"/>
       <c r="H159" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="33.75">
       <c r="A160" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B160" s="22" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="C160" s="21" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="D160" s="21" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="E160" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
       <c r="F160" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G160" s="21"/>
       <c r="H160" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="161" spans="1:9" customHeight="1" ht="33.75">
       <c r="A161" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B161" s="16" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="C161" s="15" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
       <c r="D161" s="15" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="E161" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Keding Chemical Materials
 江西科頂化学材料</t>
           </r>
         </is>
       </c>
       <c r="F161" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G161" s="15"/>
       <c r="H161" s="17" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="162" spans="1:9" customHeight="1" ht="33.75">
       <c r="A162" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B162" s="16" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="C162" s="15" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
       <c r="D162" s="15" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="E162" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Kosin Frontier Technology Chemical Co.,LTD
 江西高信前沿科技化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F162" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G162" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H162" s="17" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="33.75">
       <c r="A163" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B163" s="16" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="C163" s="15" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="D163" s="15" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="E163" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
       <c r="F163" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G163" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H163" s="17" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="33.75">
       <c r="A164" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B164" s="16" t="s">
-        <v>479</v>
+        <v>483</v>
       </c>
       <c r="C164" s="15" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="D164" s="15" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="E164" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dover Chemical</t>
           </r>
         </is>
       </c>
       <c r="F164" s="16" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="G164" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H164" s="17" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
     </row>
     <row r="165" spans="1:9" customHeight="1" ht="33.75">
       <c r="A165" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B165" s="16" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C165" s="15" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="D165" s="15" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E165" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F165" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G165" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H165" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="166" spans="1:9" customHeight="1" ht="33.75">
       <c r="A166" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B166" s="22" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C166" s="21" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="D166" s="21" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E166" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F166" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G166" s="21"/>
       <c r="H166" s="23"/>
     </row>
     <row r="167" spans="1:9" customHeight="1" ht="33.75">
       <c r="A167" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B167" s="22" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="C167" s="21" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="D167" s="21" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="E167" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS, INC
 錦湖 P&amp;B 化学</t>
           </r>
         </is>
       </c>
       <c r="F167" s="22" t="s">
         <v>60</v>
       </c>
       <c r="G167" s="21"/>
       <c r="H167" s="23" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
     </row>
     <row r="168" spans="1:9" customHeight="1" ht="33.75">
       <c r="A168" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B168" s="16" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C168" s="15" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D168" s="15" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="E168" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
       <c r="F168" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G168" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H168" s="17" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="169" spans="1:9" customHeight="1" ht="33.75">
       <c r="A169" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B169" s="16" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="C169" s="15" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D169" s="15" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="E169" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
       <c r="F169" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G169" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H169" s="17" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="170" spans="1:9" customHeight="1" ht="33.75">
       <c r="A170" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B170" s="19" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C170" s="18" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D170" s="18" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="E170" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F170" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G170" s="18"/>
-      <c r="H170" s="20"/>
+      <c r="H170" s="20" t="s">
+        <v>458</v>
+      </c>
     </row>
     <row r="171" spans="1:9" customHeight="1" ht="33.75">
       <c r="A171" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B171" s="22" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C171" s="21" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D171" s="21" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="E171" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
       <c r="F171" s="22"/>
       <c r="G171" s="21"/>
       <c r="H171" s="23" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="172" spans="1:9" customHeight="1" ht="33.75">
       <c r="A172" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B172" s="22" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C172" s="21" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D172" s="21" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="E172" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F172" s="22"/>
       <c r="G172" s="21"/>
       <c r="H172" s="23"/>
     </row>
     <row r="173" spans="1:9" customHeight="1" ht="33.75">
       <c r="A173" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B173" s="22" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="C173" s="21" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="D173" s="21" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="E173" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Arrow Chemical</t>
           </r>
         </is>
       </c>
       <c r="F173" s="22"/>
       <c r="G173" s="21"/>
-      <c r="H173" s="23"/>
+      <c r="H173" s="23" t="s">
+        <v>458</v>
+      </c>
     </row>
     <row r="174" spans="1:9" customHeight="1" ht="33.75">
       <c r="A174" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B174" s="16" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="C174" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="D174" s="15" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>495</v>
       </c>
       <c r="E174" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yueyang Changde New Materials Co.,Ltd.
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F174" s="16"/>
       <c r="G174" s="15"/>
-      <c r="H174" s="17"/>
+      <c r="H174" s="17" t="s">
+        <v>458</v>
+      </c>
     </row>
     <row r="175" spans="1:9" customHeight="1" ht="33.75">
       <c r="A175" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B175" s="16" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C175" s="15" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="D175" s="15" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="E175" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F175" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G175" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H175" s="17" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="176" spans="1:9" customHeight="1" ht="33.75">
       <c r="A176" s="15" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B176" s="16" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="C176" s="15" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="D176" s="15" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="E176" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F176" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G176" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H176" s="17" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
     </row>
     <row r="177" spans="1:9" customHeight="1" ht="33.75">
       <c r="A177" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B177" s="19" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="C177" s="18" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D177" s="18" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E177" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Asahi Spandex
 台塑旭</t>
           </r>
         </is>
       </c>
       <c r="F177" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G177" s="18"/>
       <c r="H177" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="178" spans="1:9" customHeight="1" ht="33.75">
       <c r="A178" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B178" s="19" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="C178" s="18" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="D178" s="18" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E178" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Asahi Spandex
 台塑旭</t>
           </r>
         </is>
       </c>
       <c r="F178" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G178" s="18"/>
       <c r="H178" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="179" spans="1:9" customHeight="1" ht="33.75">
       <c r="A179" s="21" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="B179" s="22" t="s">
+        <v>515</v>
+      </c>
+      <c r="C179" s="21" t="s">
         <v>511</v>
       </c>
-      <c r="C179" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D179" s="21" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="E179" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sinochem Health Company</t>
           </r>
         </is>
       </c>
       <c r="F179" s="22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G179" s="21"/>
       <c r="H179" s="23"/>
     </row>
     <row r="180" spans="1:9" customHeight="1" ht="33.75">
       <c r="A180" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B180" s="19" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C180" s="18" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="D180" s="18" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="E180" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F180" s="19"/>
       <c r="G180" s="18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H180" s="20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="181" spans="1:9" customHeight="1" ht="33.75">
       <c r="A181" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B181" s="16" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="C181" s="15" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="D181" s="15" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="E181" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F181" s="16"/>
       <c r="G181" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H181" s="17" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="182" spans="1:9" customHeight="1" ht="33.75">
       <c r="A182" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B182" s="16" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C182" s="15" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="D182" s="15" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="E182" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huafon group
 華峰集团</t>
           </r>
         </is>
       </c>
       <c r="F182" s="16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G182" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H182" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="183" spans="1:9" customHeight="1" ht="33.75">
       <c r="A183" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B183" s="22" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="C183" s="21" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="D183" s="21" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="E183" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
       <c r="F183" s="22" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="G183" s="21"/>
       <c r="H183" s="23" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
     </row>
     <row r="184" spans="1:9" customHeight="1" ht="33.75">
       <c r="A184" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B184" s="16" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="C184" s="15" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="D184" s="15" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="E184" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LOTTE CHEMICAL CORPORATION</t>
           </r>
         </is>
       </c>
       <c r="F184" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G184" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H184" s="17" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
     </row>
     <row r="185" spans="1:9" customHeight="1" ht="33.75">
       <c r="A185" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B185" s="22" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="C185" s="21" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="D185" s="21" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="E185" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F185" s="22" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="G185" s="21"/>
       <c r="H185" s="23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="186" spans="1:9" customHeight="1" ht="33.75">
       <c r="A186" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B186" s="16" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C186" s="15" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D186" s="15" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E186" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
       <c r="F186" s="16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G186" s="15"/>
       <c r="H186" s="17" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="187" spans="1:9" customHeight="1" ht="33.75">
       <c r="A187" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B187" s="22" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C187" s="21" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D187" s="21" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E187" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F187" s="22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G187" s="21" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H187" s="23" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="188" spans="1:9" customHeight="1" ht="33.75">
       <c r="A188" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B188" s="22" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="C188" s="21" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="D188" s="21" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="E188" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
       <c r="F188" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G188" s="21"/>
       <c r="H188" s="23" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="189" spans="1:9" customHeight="1" ht="33.75">
       <c r="A189" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B189" s="22" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C189" s="21" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D189" s="21" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E189" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">WATER CHEMICAL CO.,LTD.
 泰兴市沃特尔化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F189" s="22" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="G189" s="21"/>
       <c r="H189" s="23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="190" spans="1:9" customHeight="1" ht="33.75">
       <c r="A190" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B190" s="22" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="C190" s="21" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="D190" s="21" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="E190" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Chengxin</t>
           </r>
         </is>
       </c>
       <c r="F190" s="22"/>
       <c r="G190" s="21"/>
       <c r="H190" s="23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="191" spans="1:9" customHeight="1" ht="33.75">
       <c r="A191" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B191" s="19" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="C191" s="18" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="D191" s="18" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E191" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison Biochemical
 中国</t>
           </r>
         </is>
       </c>
       <c r="F191" s="19"/>
       <c r="G191" s="18"/>
       <c r="H191" s="20"/>
     </row>
     <row r="192" spans="1:9" customHeight="1" ht="33.75">
       <c r="A192" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B192" s="19" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="C192" s="18" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="D192" s="18" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="E192" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison Biochemical
 中国</t>
           </r>
         </is>
       </c>
       <c r="F192" s="19"/>
       <c r="G192" s="18"/>
       <c r="H192" s="20"/>
     </row>
     <row r="193" spans="1:9" customHeight="1" ht="33.75">
       <c r="A193" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B193" s="16" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="C193" s="15" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="D193" s="15" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="E193" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Feiyang Chemical</t>
           </r>
         </is>
       </c>
       <c r="F193" s="16" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="G193" s="15"/>
       <c r="H193" s="17" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
     </row>
     <row r="194" spans="1:9" customHeight="1" ht="33.75">
       <c r="A194" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B194" s="16" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="C194" s="15" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="D194" s="15" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="E194" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK CHEMICALS CO., LTD.</t>
           </r>
         </is>
       </c>
       <c r="F194" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G194" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H194" s="17" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
     </row>
     <row r="195" spans="1:9" customHeight="1" ht="33.75">
       <c r="A195" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B195" s="19" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="C195" s="18" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="D195" s="18" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E195" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jayant Agro-Organics</t>
           </r>
         </is>
       </c>
       <c r="F195" s="19" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="G195" s="18"/>
       <c r="H195" s="20"/>
     </row>
     <row r="196" spans="1:9" customHeight="1" ht="33.75">
       <c r="A196" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B196" s="19" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="C196" s="18" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="D196" s="18" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E196" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Cathay Biotech Inc.
 上海凯赛生物技术股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F196" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G196" s="18"/>
       <c r="H196" s="20"/>
     </row>
     <row r="197" spans="1:9" customHeight="1" ht="33.75">
       <c r="A197" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B197" s="22" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="C197" s="21" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="D197" s="21" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="E197" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Siqiang Chemical
 山东四强集团化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F197" s="22" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G197" s="21" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="H197" s="23"/>
     </row>
     <row r="198" spans="1:9" customHeight="1" ht="33.75">
       <c r="A198" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B198" s="19" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="C198" s="18" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="D198" s="18" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E198" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F198" s="19"/>
       <c r="G198" s="18"/>
       <c r="H198" s="20"/>
     </row>
     <row r="199" spans="1:9" customHeight="1" ht="33.75">
       <c r="A199" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B199" s="19" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C199" s="18" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D199" s="18" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="E199" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiatong Energy</t>
           </r>
         </is>
       </c>
       <c r="F199" s="19"/>
       <c r="G199" s="18"/>
       <c r="H199" s="20"/>
     </row>
     <row r="200" spans="1:9" customHeight="1" ht="33.75">
       <c r="A200" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B200" s="19" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="C200" s="18" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="D200" s="18" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="E200" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Yisheng Petrochemical</t>
           </r>
         </is>
       </c>
       <c r="F200" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G200" s="18"/>
       <c r="H200" s="20"/>
     </row>
     <row r="201" spans="1:9" customHeight="1" ht="33.75">
       <c r="A201" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B201" s="22" t="s">
+        <v>585</v>
+      </c>
+      <c r="C201" s="21" t="s">
         <v>581</v>
       </c>
-      <c r="C201" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D201" s="21" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="E201" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tuntex
 東雲</t>
           </r>
         </is>
       </c>
       <c r="F201" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G201" s="21"/>
       <c r="H201" s="23"/>
     </row>
     <row r="202" spans="1:9" customHeight="1" ht="33.75">
       <c r="A202" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B202" s="22" t="s">
-        <v>583</v>
+        <v>587</v>
       </c>
       <c r="C202" s="21" t="s">
-        <v>584</v>
+        <v>588</v>
       </c>
       <c r="D202" s="21" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="E202" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F202" s="22" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="G202" s="21"/>
       <c r="H202" s="23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="203" spans="1:9" customHeight="1" ht="33.75">
       <c r="A203" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B203" s="16" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="C203" s="15" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D203" s="15" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E203" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">YANTAI HENGYUAN BIOENGINEERING CO., LTD.
 烟台恒源生物股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F203" s="16" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G203" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H203" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="204" spans="1:9" customHeight="1" ht="33.75">
       <c r="A204" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B204" s="19" t="s">
-        <v>586</v>
+        <v>590</v>
       </c>
       <c r="C204" s="18" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D204" s="18" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E204" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
           </r>
         </is>
       </c>
       <c r="F204" s="19"/>
       <c r="G204" s="18"/>
-      <c r="H204" s="20"/>
+      <c r="H204" s="20" t="s">
+        <v>595</v>
+      </c>
     </row>
     <row r="205" spans="1:9" customHeight="1" ht="33.75">
       <c r="A205" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B205" s="19" t="s">
-        <v>591</v>
+        <v>596</v>
       </c>
       <c r="C205" s="18" t="s">
-        <v>592</v>
+        <v>597</v>
       </c>
       <c r="D205" s="18" t="s">
-        <v>593</v>
+        <v>598</v>
       </c>
       <c r="E205" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
       <c r="F205" s="19"/>
       <c r="G205" s="18"/>
       <c r="H205" s="20"/>
     </row>
     <row r="206" spans="1:9" customHeight="1" ht="33.75">
       <c r="A206" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B206" s="16" t="s">
-        <v>595</v>
+        <v>600</v>
       </c>
       <c r="C206" s="15" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="D206" s="15" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="E206" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
       <c r="F206" s="16" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="G206" s="15" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="H206" s="17" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
     </row>
     <row r="207" spans="1:9" customHeight="1" ht="33.75">
       <c r="A207" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B207" s="16" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="C207" s="15" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="D207" s="15" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="E207" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
       <c r="F207" s="16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G207" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H207" s="17" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="208" spans="1:9" customHeight="1" ht="33.75">
       <c r="A208" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B208" s="22" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="C208" s="21" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="D208" s="21" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="E208" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F208" s="22" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G208" s="21"/>
       <c r="H208" s="23" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="209" spans="1:9" customHeight="1" ht="33.75">
       <c r="A209" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B209" s="22" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="C209" s="21" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="D209" s="21" t="s">
-        <v>604</v>
+        <v>609</v>
       </c>
       <c r="E209" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
       <c r="F209" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G209" s="21"/>
       <c r="H209" s="23" t="s">
-        <v>605</v>
+        <v>610</v>
       </c>
     </row>
     <row r="210" spans="1:9" customHeight="1" ht="33.75">
       <c r="A210" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B210" s="16" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="C210" s="15" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D210" s="15" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="E210" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU ZHENGDAN CHEMICAL INDUSTRY CO.,LTD
 江蘇正丹化学工业股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F210" s="16" t="s">
-        <v>610</v>
+        <v>615</v>
       </c>
       <c r="G210" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H210" s="17" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
     </row>
     <row r="211" spans="1:9" customHeight="1" ht="33.75">
       <c r="A211" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B211" s="19" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="C211" s="18" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D211" s="18" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="E211" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Taida New Materials Co., Ltd.
 安徽泰达新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F211" s="19"/>
       <c r="G211" s="18"/>
       <c r="H211" s="20"/>
     </row>
     <row r="212" spans="1:9" customHeight="1" ht="33.75">
       <c r="A212" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B212" s="19" t="s">
-        <v>606</v>
+        <v>611</v>
       </c>
       <c r="C212" s="18" t="s">
-        <v>607</v>
+        <v>612</v>
       </c>
       <c r="D212" s="18" t="s">
-        <v>608</v>
+        <v>613</v>
       </c>
       <c r="E212" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Baichuan High-Tech New Materials Co., Ltd.
 江苏百川高科新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F212" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G212" s="18"/>
       <c r="H212" s="20"/>
     </row>
     <row r="213" spans="1:9" customHeight="1" ht="33.75">
       <c r="A213" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B213" s="16" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="C213" s="15" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="D213" s="15" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="E213" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HUICHENG ELECTRONIC MATERIAL CO., LTD
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F213" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G213" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H213" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="214" spans="1:9" customHeight="1" ht="33.75">
       <c r="A214" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B214" s="19" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C214" s="18" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="D214" s="18" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E214" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F214" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G214" s="18"/>
       <c r="H214" s="20"/>
     </row>
     <row r="215" spans="1:9" customHeight="1" ht="33.75">
       <c r="A215" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B215" s="19" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C215" s="18" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="D215" s="18" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E215" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Continental Petrochemicals</t>
           </r>
         </is>
       </c>
       <c r="F215" s="19" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G215" s="18"/>
       <c r="H215" s="20"/>
     </row>
     <row r="216" spans="1:9" customHeight="1" ht="33.75">
       <c r="A216" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B216" s="19" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C216" s="18" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="D216" s="18" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E216" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC China/Zhenjiang Union Chemical Industry Co., Ltd.</t>
           </r>
         </is>
       </c>
       <c r="F216" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G216" s="18"/>
       <c r="H216" s="20"/>
     </row>
     <row r="217" spans="1:9" customHeight="1" ht="33.75">
       <c r="A217" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B217" s="22" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C217" s="21" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="D217" s="21" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="E217" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Thirumalai Chemicals</t>
           </r>
         </is>
       </c>
       <c r="F217" s="22" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="G217" s="21"/>
       <c r="H217" s="23"/>
     </row>
     <row r="218" spans="1:9" customHeight="1" ht="33.75">
       <c r="A218" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B218" s="16" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C218" s="15" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="D218" s="15" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E218" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F218" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G218" s="15" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="H218" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="219" spans="1:9" customHeight="1" ht="33.75">
       <c r="A219" s="15" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B219" s="16" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C219" s="15" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="D219" s="15" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E219" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
           </r>
         </is>
       </c>
       <c r="F219" s="16" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="G219" s="15"/>
       <c r="H219" s="17" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
     </row>
     <row r="220" spans="1:9" customHeight="1" ht="33.75">
       <c r="A220" s="18" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B220" s="19" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="C220" s="18" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="D220" s="18" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="E220" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Qixiang Tengda
 淄博斉翔騰達化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F220" s="19"/>
       <c r="G220" s="18"/>
       <c r="H220" s="20"/>
     </row>
     <row r="221" spans="1:9" customHeight="1" ht="33.75">
       <c r="A221" s="21" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="B221" s="22" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="C221" s="21" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="D221" s="21" t="s">
-        <v>634</v>
+        <v>638</v>
       </c>
       <c r="E221" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CCP
 長春</t>
           </r>
         </is>
       </c>
       <c r="F221" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G221" s="21"/>
       <c r="H221" s="23" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
     </row>
     <row r="222" spans="1:9" customHeight="1" ht="33.75">
       <c r="A222" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B222" s="22" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C222" s="21" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="D222" s="21" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="E222" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F222" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G222" s="21"/>
       <c r="H222" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="223" spans="1:9" customHeight="1" ht="33.75">
       <c r="A223" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B223" s="16" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="C223" s="15" t="s">
-        <v>641</v>
+        <v>645</v>
       </c>
       <c r="D223" s="15" t="s">
-        <v>642</v>
+        <v>646</v>
       </c>
       <c r="E223" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F223" s="16"/>
       <c r="G223" s="15"/>
       <c r="H223" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="224" spans="1:9" customHeight="1" ht="33.75">
       <c r="A224" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B224" s="16" t="s">
-        <v>643</v>
+        <v>647</v>
       </c>
       <c r="C224" s="15" t="s">
-        <v>644</v>
+        <v>648</v>
       </c>
       <c r="D224" s="15" t="s">
-        <v>645</v>
+        <v>649</v>
       </c>
       <c r="E224" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">三和合成化学株式会社</t>
           </r>
         </is>
       </c>
       <c r="F224" s="16" t="s">
-        <v>647</v>
+        <v>651</v>
       </c>
       <c r="G224" s="15"/>
       <c r="H224" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="225" spans="1:9" customHeight="1" ht="33.75">
       <c r="A225" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B225" s="16" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C225" s="15" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="D225" s="15" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="E225" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F225" s="16"/>
       <c r="G225" s="15"/>
       <c r="H225" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="226" spans="1:9" customHeight="1" ht="33.75">
       <c r="A226" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B226" s="22" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="C226" s="21" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="D226" s="21" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="E226" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F226" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G226" s="21"/>
       <c r="H226" s="23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="227" spans="1:9" customHeight="1" ht="33.75">
       <c r="A227" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B227" s="16" t="s">
+        <v>655</v>
+      </c>
+      <c r="C227" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="D227" s="15" t="s">
+        <v>657</v>
+      </c>
+      <c r="E227" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">三和合成化学株式会社</t>
+          </r>
+        </is>
+      </c>
+      <c r="F227" s="16" t="s">
         <v>651</v>
-      </c>
-[...14 lines deleted...]
-        <v>647</v>
       </c>
       <c r="G227" s="15"/>
       <c r="H227" s="17"/>
     </row>
     <row r="228" spans="1:9" customHeight="1" ht="33.75">
       <c r="A228" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B228" s="16" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="C228" s="15" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="D228" s="15" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="E228" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F228" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G228" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H228" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="229" spans="1:9" customHeight="1" ht="33.75">
       <c r="A229" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B229" s="16" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="C229" s="15" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="D229" s="15" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="E229" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F229" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G229" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H229" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="230" spans="1:9" customHeight="1" ht="33.75">
       <c r="A230" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B230" s="16" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="C230" s="15" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="D230" s="15" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="E230" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Malaysia
 聯成化學 (馬來西亞) 有限公司</t>
           </r>
         </is>
       </c>
       <c r="F230" s="16" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="G230" s="15"/>
-      <c r="H230" s="17"/>
+      <c r="H230" s="17" t="s">
+        <v>175</v>
+      </c>
     </row>
     <row r="231" spans="1:9" customHeight="1" ht="33.75">
       <c r="A231" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B231" s="22" t="s">
-        <v>657</v>
+        <v>661</v>
       </c>
       <c r="C231" s="21" t="s">
-        <v>658</v>
+        <v>662</v>
       </c>
       <c r="D231" s="21" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="E231" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HANWHA Chemical</t>
           </r>
         </is>
       </c>
       <c r="F231" s="22" t="s">
         <v>47</v>
       </c>
       <c r="G231" s="21"/>
       <c r="H231" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="232" spans="1:9" customHeight="1" ht="33.75">
       <c r="A232" s="18" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B232" s="19" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="C232" s="18" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="D232" s="18" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="E232" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F232" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G232" s="18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H232" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="233" spans="1:9" customHeight="1" ht="33.75">
       <c r="A233" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B233" s="22" t="s">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c r="C233" s="21" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="D233" s="21" t="s">
-        <v>665</v>
+        <v>669</v>
       </c>
       <c r="E233" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F233" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G233" s="21"/>
       <c r="H233" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="234" spans="1:9" customHeight="1" ht="33.75">
       <c r="A234" s="18" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B234" s="19" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="C234" s="18" t="s">
-        <v>666</v>
+        <v>670</v>
       </c>
       <c r="D234" s="18" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="E234" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
       <c r="F234" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G234" s="18"/>
       <c r="H234" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="235" spans="1:9" customHeight="1" ht="33.75">
       <c r="A235" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B235" s="22" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="C235" s="21" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="D235" s="21" t="s">
-        <v>640</v>
+        <v>644</v>
       </c>
       <c r="E235" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai
 润泰新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F235" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G235" s="21"/>
       <c r="H235" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="236" spans="1:9" customHeight="1" ht="33.75">
       <c r="A236" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B236" s="16" t="s">
-        <v>671</v>
+        <v>675</v>
       </c>
       <c r="C236" s="15" t="s">
-        <v>672</v>
+        <v>676</v>
       </c>
       <c r="D236" s="15" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="E236" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU LICHENG CHEMICAL
 江苏立成化学有限公司</t>
           </r>
         </is>
       </c>
       <c r="F236" s="16" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="G236" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H236" s="17" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="237" spans="1:9" customHeight="1" ht="33.75">
       <c r="A237" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B237" s="22" t="s">
+        <v>680</v>
+      </c>
+      <c r="C237" s="21" t="s">
         <v>676</v>
       </c>
-      <c r="C237" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D237" s="21" t="s">
-        <v>673</v>
+        <v>677</v>
       </c>
       <c r="E237" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISES LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
       <c r="F237" s="22" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="G237" s="21"/>
       <c r="H237" s="23"/>
     </row>
     <row r="238" spans="1:9" customHeight="1" ht="33.75">
       <c r="A238" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B238" s="16" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="C238" s="15" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="D238" s="15" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="E238" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
       <c r="F238" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G238" s="15"/>
       <c r="H238" s="17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="239" spans="1:9" customHeight="1" ht="33.75">
       <c r="A239" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B239" s="16" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="C239" s="15" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="D239" s="15" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="E239" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F239" s="16"/>
       <c r="G239" s="15"/>
       <c r="H239" s="17" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
     </row>
     <row r="240" spans="1:9" customHeight="1" ht="33.75">
       <c r="A240" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B240" s="22" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="C240" s="21" t="s">
-        <v>683</v>
+        <v>687</v>
       </c>
       <c r="D240" s="21" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="E240" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F240" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G240" s="21"/>
       <c r="H240" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="241" spans="1:9" customHeight="1" ht="33.75">
       <c r="A241" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B241" s="16" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="C241" s="15" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D241" s="15" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="E241" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F241" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G241" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H241" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="242" spans="1:9" customHeight="1" ht="33.75">
       <c r="A242" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B242" s="22" t="s">
-        <v>685</v>
+        <v>689</v>
       </c>
       <c r="C242" s="21" t="s">
-        <v>686</v>
+        <v>690</v>
       </c>
       <c r="D242" s="21" t="s">
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="E242" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
       <c r="F242" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G242" s="21"/>
       <c r="H242" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="243" spans="1:9" customHeight="1" ht="33.75">
       <c r="A243" s="15" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B243" s="16" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="C243" s="15" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D243" s="15" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E243" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F243" s="16" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="G243" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H243" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="244" spans="1:9" customHeight="1" ht="33.75">
       <c r="A244" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B244" s="22" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="C244" s="21" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D244" s="21" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E244" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F244" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G244" s="21"/>
       <c r="H244" s="23" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
     </row>
     <row r="245" spans="1:9" customHeight="1" ht="33.75">
       <c r="A245" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B245" s="22" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="C245" s="21" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="D245" s="21" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="E245" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
           </r>
         </is>
       </c>
       <c r="F245" s="22" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="G245" s="21"/>
       <c r="H245" s="23"/>
     </row>
     <row r="246" spans="1:9" customHeight="1" ht="33.75">
       <c r="A246" s="21" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="B246" s="22" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="C246" s="21" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="D246" s="21" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="E246" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
           </r>
         </is>
       </c>
       <c r="F246" s="22" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="G246" s="21"/>
       <c r="H246" s="23"/>
     </row>
     <row r="247" spans="1:9" customHeight="1" ht="33.75">
       <c r="A247" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B247" s="22" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="C247" s="21" t="s">
-        <v>700</v>
+        <v>704</v>
       </c>
       <c r="D247" s="21" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="E247" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
       <c r="F247" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G247" s="21"/>
       <c r="H247" s="23"/>
     </row>
     <row r="248" spans="1:9" customHeight="1" ht="33.75">
       <c r="A248" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B248" s="22" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="C248" s="21" t="s">
-        <v>704</v>
+        <v>708</v>
       </c>
       <c r="D248" s="21" t="s">
-        <v>705</v>
+        <v>709</v>
       </c>
       <c r="E248" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
       <c r="F248" s="22" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="G248" s="21"/>
       <c r="H248" s="23" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="249" spans="1:9" customHeight="1" ht="33.75">
       <c r="A249" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B249" s="22" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="C249" s="21" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="D249" s="21" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="E249" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
       <c r="F249" s="22" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="G249" s="21"/>
       <c r="H249" s="23" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="250" spans="1:9" customHeight="1" ht="33.75">
       <c r="A250" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B250" s="22" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="C250" s="21" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="D250" s="21" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="E250" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
       <c r="F250" s="22" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="G250" s="21"/>
       <c r="H250" s="23" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="251" spans="1:9" customHeight="1" ht="33.75">
       <c r="A251" s="15" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B251" s="16" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="C251" s="15" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="D251" s="15" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="E251" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical
 抚顺东联安信化学有限公司</t>
           </r>
         </is>
       </c>
       <c r="F251" s="16" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="G251" s="15" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H251" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="252" spans="1:9" customHeight="1" ht="33.75">
       <c r="A252" s="15" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B252" s="16" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="C252" s="15" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="D252" s="15" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E252" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical</t>
           </r>
         </is>
       </c>
       <c r="F252" s="16"/>
       <c r="G252" s="15"/>
       <c r="H252" s="17"/>
     </row>
     <row r="253" spans="1:9" customHeight="1" ht="33.75">
       <c r="A253" s="15" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B253" s="16" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
       <c r="C253" s="15" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="D253" s="15" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="E253" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
       <c r="F253" s="16" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="G253" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H253" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="254" spans="1:9" customHeight="1" ht="33.75">
       <c r="A254" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B254" s="22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C254" s="21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D254" s="21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E254" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F254" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G254" s="21"/>
       <c r="H254" s="23" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="255" spans="1:9" customHeight="1" ht="33.75">
       <c r="A255" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B255" s="22" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C255" s="21" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D255" s="21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E255" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F255" s="22"/>
       <c r="G255" s="21"/>
       <c r="H255" s="23"/>
     </row>
     <row r="256" spans="1:9" customHeight="1" ht="33.75">
       <c r="A256" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B256" s="22" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="C256" s="21" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="D256" s="21" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E256" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
       <c r="F256" s="22" t="s">
-        <v>707</v>
+        <v>711</v>
       </c>
       <c r="G256" s="21"/>
       <c r="H256" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="257" spans="1:9" customHeight="1" ht="33.75">
       <c r="A257" s="15" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B257" s="16" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="C257" s="15" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="D257" s="15" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E257" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
       <c r="F257" s="16" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="G257" s="15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H257" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="258" spans="1:9" customHeight="1" ht="33.75">
       <c r="A258" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B258" s="22" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
       <c r="C258" s="21" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="D258" s="21" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="E258" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
       <c r="F258" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G258" s="21"/>
       <c r="H258" s="23" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="259" spans="1:9" customHeight="1" ht="33.75">
       <c r="A259" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B259" s="22" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="C259" s="21" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="D259" s="21" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
       <c r="E259" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
       <c r="F259" s="22"/>
       <c r="G259" s="21"/>
       <c r="H259" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="260" spans="1:9" customHeight="1" ht="33.75">
       <c r="A260" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B260" s="22" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="C260" s="21" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="D260" s="21" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
       <c r="E260" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
       <c r="F260" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G260" s="21"/>
       <c r="H260" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="261" spans="1:9" customHeight="1" ht="33.75">
       <c r="A261" s="15" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B261" s="16" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="C261" s="15" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
       <c r="D261" s="15" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E261" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
       <c r="F261" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G261" s="15"/>
       <c r="H261" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="262" spans="1:9" customHeight="1" ht="33.75">
       <c r="A262" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B262" s="22" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="C262" s="21" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
       <c r="D262" s="21" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E262" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
       <c r="F262" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G262" s="21"/>
       <c r="H262" s="23"/>
     </row>
     <row r="263" spans="1:9" customHeight="1" ht="33.75">
       <c r="A263" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B263" s="22" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="C263" s="21" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
       <c r="D263" s="21" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E263" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
       <c r="F263" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G263" s="21"/>
       <c r="H263" s="23"/>
     </row>
     <row r="264" spans="1:9" customHeight="1" ht="33.75">
       <c r="A264" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B264" s="22" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="C264" s="21" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
       <c r="D264" s="21" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E264" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
       <c r="F264" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G264" s="21"/>
       <c r="H264" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="265" spans="1:9" customHeight="1" ht="33.75">
       <c r="A265" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B265" s="22" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="C265" s="21" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="D265" s="21" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E265" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal Materials Co., Ltd.
 長興化学工業</t>
           </r>
         </is>
       </c>
       <c r="F265" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G265" s="21"/>
       <c r="H265" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="266" spans="1:9" customHeight="1" ht="33.75">
       <c r="A266" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B266" s="22" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
       <c r="C266" s="21" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="D266" s="21" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E266" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
       <c r="F266" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G266" s="21"/>
       <c r="H266" s="23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="267" spans="1:9" customHeight="1" ht="33.75">
       <c r="A267" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B267" s="22" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="C267" s="21" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="D267" s="21" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E267" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F267" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G267" s="21"/>
       <c r="H267" s="23" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
     </row>
     <row r="268" spans="1:9" customHeight="1" ht="33.75">
       <c r="A268" s="21" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B268" s="22" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="C268" s="21" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
       <c r="D268" s="21" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E268" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F268" s="22"/>
       <c r="G268" s="21"/>
       <c r="H268" s="23"/>
     </row>
     <row r="269" spans="1:9" customHeight="1" ht="33.75">
       <c r="A269" s="18" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="B269" s="19" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
       <c r="C269" s="18" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="D269" s="18" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="E269" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weicheng Advanced Material</t>
           </r>
         </is>
       </c>
       <c r="F269" s="19"/>
       <c r="G269" s="18"/>
       <c r="H269" s="20"/>
     </row>
     <row r="270" spans="1:9" customHeight="1" ht="33.75">
       <c r="A270" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B270" s="16" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="C270" s="15" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="D270" s="15" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E270" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIAXING JINYAN CHEMICAL CO., LTD.
 嘉兴金燕化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F270" s="16"/>
       <c r="G270" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H270" s="17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="271" spans="1:9" customHeight="1" ht="33.75">
       <c r="A271" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B271" s="16" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="C271" s="15" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="D271" s="15" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E271" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS</t>
           </r>
         </is>
       </c>
       <c r="F271" s="16" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="G271" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H271" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="272" spans="1:9" customHeight="1" ht="33.75">
       <c r="A272" s="21" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B272" s="22" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
       <c r="C272" s="21" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="D272" s="21" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="E272" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical</t>
           </r>
         </is>
       </c>
       <c r="F272" s="22" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="G272" s="21"/>
       <c r="H272" s="23"/>
     </row>
     <row r="273" spans="1:9" customHeight="1" ht="33.75">
       <c r="A273" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B273" s="16" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="C273" s="15" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
       <c r="D273" s="15" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E273" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F273" s="16" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G273" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H273" s="17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="274" spans="1:9" customHeight="1" ht="33.75">
       <c r="A274" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B274" s="16" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="C274" s="15" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="D274" s="15" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E274" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F274" s="16" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G274" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H274" s="17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="275" spans="1:9" customHeight="1" ht="33.75">
       <c r="A275" s="18" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B275" s="19" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="C275" s="18" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
       <c r="D275" s="18" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E275" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Satellite Chemical</t>
           </r>
         </is>
       </c>
       <c r="F275" s="19"/>
       <c r="G275" s="18"/>
-      <c r="H275" s="20"/>
+      <c r="H275" s="20" t="s">
+        <v>447</v>
+      </c>
     </row>
     <row r="276" spans="1:9" customHeight="1" ht="33.75">
       <c r="A276" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B276" s="16" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="C276" s="15" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
       <c r="D276" s="15" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E276" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F276" s="16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G276" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H276" s="17" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="277" spans="1:9" customHeight="1" ht="33.75">
       <c r="A277" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B277" s="16" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="C277" s="15" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="D277" s="15" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="E277" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
       <c r="F277" s="16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G277" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H277" s="17" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
     </row>
     <row r="278" spans="1:9" customHeight="1" ht="33.75">
       <c r="A278" s="21" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B278" s="22" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="C278" s="21" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="D278" s="21" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="E278" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sanfu Chemical Co., Ltd.
 三福化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F278" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G278" s="21"/>
       <c r="H278" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="279" spans="1:9" customHeight="1" ht="33.75">
       <c r="A279" s="21" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B279" s="22" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="C279" s="21" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="D279" s="21" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="E279" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BYN Chemical Co., Ltd.
 滨州裕能化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F279" s="22" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G279" s="21"/>
       <c r="H279" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="280" spans="1:9" customHeight="1" ht="33.75">
       <c r="A280" s="18" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B280" s="19" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
       <c r="C280" s="18" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="D280" s="18" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="E280" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建业化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F280" s="19"/>
       <c r="G280" s="18"/>
       <c r="H280" s="20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="281" spans="1:9" customHeight="1" ht="33.75">
       <c r="A281" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B281" s="16" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="C281" s="15" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="D281" s="15" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="E281" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yuexing Chemical
 越兴化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F281" s="16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G281" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H281" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="282" spans="1:9" customHeight="1" ht="33.75">
       <c r="A282" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B282" s="16" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="C282" s="15" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
       <c r="D282" s="15" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E282" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG GUANGTONG NEW MATERIALS Co.,LTD
 山东广通新材料有限公司</t>
           </r>
         </is>
       </c>
       <c r="F282" s="16" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="G282" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H282" s="17" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
     </row>
     <row r="283" spans="1:9" customHeight="1" ht="33.75">
       <c r="A283" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B283" s="16" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="C283" s="15" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
       <c r="D283" s="15" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E283" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
       <c r="F283" s="16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G283" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H283" s="17" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
     </row>
     <row r="284" spans="1:9" customHeight="1" ht="33.75">
       <c r="A284" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B284" s="16" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
       <c r="C284" s="15" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="D284" s="15" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="E284" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F284" s="16" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G284" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H284" s="17" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="285" spans="1:9" customHeight="1" ht="33.75">
       <c r="A285" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B285" s="16" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="C285" s="15" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="D285" s="15" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="E285" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F285" s="16" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G285" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H285" s="17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="286" spans="1:9" customHeight="1" ht="33.75">
       <c r="A286" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B286" s="16" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
       <c r="C286" s="15" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="D286" s="15" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="E286" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
       <c r="F286" s="16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G286" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H286" s="17" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="287" spans="1:9" customHeight="1" ht="33.75">
       <c r="A287" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B287" s="16" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="C287" s="15" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="D287" s="15" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="E287" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Shield Excellence Technology Co.,Ltd.
 天津市四友精细化学品有限公司</t>
           </r>
         </is>
       </c>
       <c r="F287" s="16" t="s">
         <v>22</v>
       </c>
       <c r="G287" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H287" s="17" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
     </row>
     <row r="288" spans="1:9" customHeight="1" ht="33.75">
       <c r="A288" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B288" s="16" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="C288" s="15" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="D288" s="15" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="E288" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
       <c r="F288" s="16" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="G288" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H288" s="17" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="289" spans="1:9" customHeight="1" ht="33.75">
       <c r="A289" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B289" s="16" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="C289" s="15" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="D289" s="15" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
       <c r="E289" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
       <c r="F289" s="16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G289" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H289" s="17" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="290" spans="1:9" customHeight="1" ht="33.75">
       <c r="A290" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B290" s="16" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="C290" s="15" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="D290" s="15" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="E290" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F290" s="16" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="G290" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H290" s="17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="291" spans="1:9" customHeight="1" ht="33.75">
       <c r="A291" s="18" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B291" s="19" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="C291" s="18" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="D291" s="18" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
       <c r="E291" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Satellite Chemical</t>
           </r>
         </is>
       </c>
       <c r="F291" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G291" s="18"/>
-      <c r="H291" s="20"/>
+      <c r="H291" s="20" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="292" spans="1:9" customHeight="1" ht="33.75">
       <c r="A292" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B292" s="16" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="C292" s="15" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="D292" s="15" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="E292" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUEXING CHEMICAL CO.,LTD
 山東越興化工</t>
           </r>
         </is>
       </c>
       <c r="F292" s="16"/>
       <c r="G292" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H292" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="293" spans="1:9" customHeight="1" ht="33.75">
       <c r="A293" s="15" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="B293" s="16" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="C293" s="15" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="D293" s="15" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E293" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
       <c r="F293" s="16" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="G293" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H293" s="17" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="294" spans="1:9" customHeight="1" ht="33.75">
       <c r="A294" s="15" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B294" s="16" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
       <c r="C294" s="15" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="D294" s="15" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="E294" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F294" s="16" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="G294" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H294" s="17" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
     </row>
     <row r="295" spans="1:9" customHeight="1" ht="33.75">
       <c r="A295" s="21" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B295" s="22" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="C295" s="21" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="D295" s="21" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="E295" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F295" s="22" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="G295" s="21"/>
       <c r="H295" s="23" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="296" spans="1:9" customHeight="1" ht="33.75">
       <c r="A296" s="15" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B296" s="16" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="C296" s="15" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="D296" s="15" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="E296" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F296" s="16" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
       <c r="G296" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H296" s="17" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="297" spans="1:9" customHeight="1" ht="33.75">
       <c r="A297" s="15" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B297" s="16" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="C297" s="15" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
       <c r="D297" s="15" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E297" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F297" s="16" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="G297" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H297" s="17" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="298" spans="1:9" customHeight="1" ht="33.75">
       <c r="A298" s="18" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B298" s="19" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
       <c r="C298" s="18" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="D298" s="18" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="E298" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F298" s="19" t="s">
         <v>22</v>
       </c>
       <c r="G298" s="18"/>
       <c r="H298" s="20"/>
     </row>
     <row r="299" spans="1:9" customHeight="1" ht="33.75">
       <c r="A299" s="21" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B299" s="22" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="C299" s="21" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="D299" s="21" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="E299" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F299" s="22" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="G299" s="21"/>
       <c r="H299" s="23" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="300" spans="1:9" customHeight="1" ht="33.75">
       <c r="A300" s="15" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="B300" s="16" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
       <c r="C300" s="15" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="D300" s="15" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="E300" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F300" s="16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G300" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H300" s="17" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
     </row>
     <row r="301" spans="1:9" customHeight="1" ht="33.75">
       <c r="A301" s="21" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
       <c r="B301" s="22" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="C301" s="21" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="D301" s="21" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="E301" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HANGZHOU SHINYANG SAMWOO FINE CHEMICAL
 杭州欣阳三友精细化工</t>
           </r>
         </is>
       </c>
       <c r="F301" s="22" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="G301" s="21"/>
       <c r="H301" s="23" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
     </row>
     <row r="302" spans="1:9" customHeight="1" ht="33.75">
       <c r="A302" s="21" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B302" s="22" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="C302" s="21" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="D302" s="21" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="E302" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dafeng Yuelong Chemical Co., Ltd
 大丰跃龙化学有限公司</t>
           </r>
         </is>
       </c>
       <c r="F302" s="22"/>
       <c r="G302" s="21"/>
       <c r="H302" s="23" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
     </row>
     <row r="303" spans="1:9" customHeight="1" ht="33.75">
       <c r="A303" s="21" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B303" s="22" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="C303" s="21" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="D303" s="21" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
       <c r="E303" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shouguang Syntech Fine Chemical Co., Ltd.
 寿光新泰精细化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F303" s="22"/>
       <c r="G303" s="21"/>
       <c r="H303" s="23" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
     </row>
     <row r="304" spans="1:9" customHeight="1" ht="33.75">
       <c r="A304" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B304" s="16" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="C304" s="15" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="D304" s="15" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="E304" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F304" s="16" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="G304" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H304" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="305" spans="1:9" customHeight="1" ht="33.75">
       <c r="A305" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B305" s="16" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="C305" s="15" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="D305" s="15" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
       <c r="E305" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F305" s="16" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="G305" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H305" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="306" spans="1:9" customHeight="1" ht="33.75">
       <c r="A306" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B306" s="16" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="C306" s="15" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="D306" s="15" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="E306" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F306" s="16" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="G306" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H306" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="307" spans="1:9" customHeight="1" ht="33.75">
       <c r="A307" s="21" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B307" s="22" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
       <c r="C307" s="21" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="D307" s="21" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="E307" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHE JIANG IDEAL BIOTECH CO.,LTD
 浙江逸都生物科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F307" s="22" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="G307" s="21"/>
       <c r="H307" s="23" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
     </row>
     <row r="308" spans="1:9" customHeight="1" ht="33.75">
       <c r="A308" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B308" s="16" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="C308" s="15" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="D308" s="15" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="E308" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BEIJING SIHE SCIENCE AND TECHNOLOGY LIMITED COMPANY
 北京四合科技</t>
           </r>
         </is>
       </c>
       <c r="F308" s="16" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="G308" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H308" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="309" spans="1:9" customHeight="1" ht="33.75">
       <c r="A309" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B309" s="16" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="C309" s="15" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="D309" s="15" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E309" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison BioChemical</t>
           </r>
         </is>
       </c>
       <c r="F309" s="16" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="G309" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H309" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="310" spans="1:9" customHeight="1" ht="33.75">
       <c r="A310" s="18" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B310" s="19" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="C310" s="18" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="D310" s="18" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E310" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xinjing New Material
 湖北新景新材料有限公司</t>
           </r>
         </is>
       </c>
       <c r="F310" s="19" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="G310" s="18"/>
       <c r="H310" s="20"/>
     </row>
     <row r="311" spans="1:9" customHeight="1" ht="33.75">
       <c r="A311" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B311" s="16" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="C311" s="15" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="D311" s="15" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="E311" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Mingda Chemical
 山東明大化学</t>
           </r>
         </is>
       </c>
       <c r="F311" s="16" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
       <c r="G311" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H311" s="17" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
     </row>
     <row r="312" spans="1:9" customHeight="1" ht="33.75">
       <c r="A312" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B312" s="16" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="C312" s="15" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="D312" s="15" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E312" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Waking Lion Chemicals
 武漢醒狮化学品有限公司</t>
           </r>
         </is>
       </c>
       <c r="F312" s="16" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="G312" s="15" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="H312" s="17" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
     </row>
     <row r="313" spans="1:9" customHeight="1" ht="33.75">
       <c r="A313" s="18" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B313" s="19" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="C313" s="18" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="D313" s="18" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E313" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yibin Tianyuan Group
 宜宾天原集团</t>
           </r>
         </is>
       </c>
       <c r="F313" s="19" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="G313" s="18"/>
       <c r="H313" s="20" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
     </row>
     <row r="314" spans="1:9" customHeight="1" ht="33.75">
       <c r="A314" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B314" s="16" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="C314" s="15" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="D314" s="15" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E314" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xingfa</t>
           </r>
         </is>
       </c>
       <c r="F314" s="16"/>
       <c r="G314" s="15"/>
-      <c r="H314" s="17"/>
+      <c r="H314" s="17" t="s">
+        <v>595</v>
+      </c>
     </row>
     <row r="315" spans="1:9" customHeight="1" ht="33.75">
       <c r="A315" s="15" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
       <c r="B315" s="16" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="C315" s="15" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="D315" s="15" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="E315" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DSW Chemical Co.,Ltd
 山东德盛达化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F315" s="16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="G315" s="15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H315" s="17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="316" spans="1:9" customHeight="1" ht="33.75">
       <c r="A316" s="18" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B316" s="19" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="C316" s="18" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
       <c r="D316" s="18" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E316" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zanyu Technology
 賛宇科技集団</t>
           </r>
         </is>
       </c>
       <c r="F316" s="19" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="G316" s="18"/>
       <c r="H316" s="20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="317" spans="1:9" customHeight="1" ht="33.75">
       <c r="A317" s="18" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B317" s="19" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="C317" s="18" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
       <c r="D317" s="18" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E317" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dua Kuda</t>
           </r>
         </is>
       </c>
       <c r="F317" s="19"/>
       <c r="G317" s="18"/>
       <c r="H317" s="20" t="s">
-        <v>611</v>
+        <v>595</v>
       </c>
     </row>
     <row r="318" spans="1:9" customHeight="1" ht="33.75">
       <c r="A318" s="21" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B318" s="22" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="C318" s="21" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="D318" s="21" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="E318" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F318" s="22"/>
       <c r="G318" s="21"/>
       <c r="H318" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="319" spans="1:9" customHeight="1" ht="33.75">
       <c r="A319" s="21" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B319" s="22" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="C319" s="21" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="D319" s="21" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
       <c r="E319" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F319" s="22"/>
       <c r="G319" s="21"/>
       <c r="H319" s="23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="320" spans="1:9" customHeight="1" ht="33.75">
       <c r="A320" s="21" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B320" s="22" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="C320" s="21" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="D320" s="21" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="E320" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nantong Cata Chemical Technology Co., Ltd.
 南通凯塔化工科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F320" s="22"/>
       <c r="G320" s="21"/>
       <c r="H320" s="23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="321" spans="1:9" customHeight="1" ht="33.75">
       <c r="A321" s="15" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B321" s="16" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="C321" s="15" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="D321" s="15" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E321" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
       <c r="F321" s="16" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="G321" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H321" s="17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="322" spans="1:9" customHeight="1" ht="33.75">
       <c r="A322" s="18" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B322" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="C322" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="D322" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="E322" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
           </r>
         </is>
       </c>
       <c r="F322" s="19" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="G322" s="18" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="H322" s="20" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
     </row>
     <row r="323" spans="1:9" customHeight="1" ht="33.75">
       <c r="A323" s="18" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B323" s="19" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="C323" s="18" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="D323" s="18" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="E323" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
       <c r="F323" s="19" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="G323" s="18"/>
       <c r="H323" s="20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="324" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A324" s="21" t="s">
-[...23 lines deleted...]
-        <v>126</v>
+      <c r="A324" s="18" t="s">
+        <v>948</v>
+      </c>
+      <c r="B324" s="19" t="s">
+        <v>970</v>
+      </c>
+      <c r="C324" s="18" t="s">
+        <v>971</v>
+      </c>
+      <c r="D324" s="18" t="s">
+        <v>972</v>
+      </c>
+      <c r="E324" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sinarmas</t>
+          </r>
+        </is>
+      </c>
+      <c r="F324" s="19" t="s">
+        <v>487</v>
+      </c>
+      <c r="G324" s="18"/>
+      <c r="H324" s="20" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="325" spans="1:9" customHeight="1" ht="33.75">
       <c r="A325" s="18" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="B325" s="19" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="C325" s="18" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
       <c r="D325" s="18" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="E325" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
+            <t xml:space="preserve">Musim Mas</t>
           </r>
         </is>
       </c>
       <c r="F325" s="19" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="G325" s="18"/>
       <c r="H325" s="20" t="s">
-        <v>976</v>
+        <v>127</v>
       </c>
     </row>
     <row r="326" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A326" s="15" t="s">
-[...8 lines deleted...]
-      <c r="D326" s="15" t="s">
+      <c r="A326" s="21" t="s">
+        <v>948</v>
+      </c>
+      <c r="B326" s="22" t="s">
+        <v>970</v>
+      </c>
+      <c r="C326" s="21" t="s">
+        <v>971</v>
+      </c>
+      <c r="D326" s="21" t="s">
+        <v>972</v>
+      </c>
+      <c r="E326" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. Cisadane Raya Chemicals</t>
+          </r>
+        </is>
+      </c>
+      <c r="F326" s="22" t="s">
+        <v>487</v>
+      </c>
+      <c r="G326" s="21"/>
+      <c r="H326" s="23" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="327" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A327" s="18" t="s">
+        <v>948</v>
+      </c>
+      <c r="B327" s="19" t="s">
         <v>979</v>
       </c>
-      <c r="E326" s="16" t="inlineStr">
+      <c r="C327" s="18" t="s">
+        <v>980</v>
+      </c>
+      <c r="D327" s="18" t="s">
+        <v>981</v>
+      </c>
+      <c r="E327" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
+          </r>
+        </is>
+      </c>
+      <c r="F327" s="19" t="s">
+        <v>487</v>
+      </c>
+      <c r="G327" s="18"/>
+      <c r="H327" s="20" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="328" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A328" s="15" t="s">
+        <v>948</v>
+      </c>
+      <c r="B328" s="16" t="s">
+        <v>983</v>
+      </c>
+      <c r="C328" s="15" t="s">
+        <v>984</v>
+      </c>
+      <c r="D328" s="15" t="s">
+        <v>985</v>
+      </c>
+      <c r="E328" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GUANGDONG RUNHUA CHEMISTRY CO., LTD.,
 广东润华化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F326" s="16"/>
-[...20 lines deleted...]
-      <c r="E327" s="22" t="inlineStr">
+      <c r="F328" s="16"/>
+      <c r="G328" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H328" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A329" s="21" t="s">
+        <v>948</v>
+      </c>
+      <c r="B329" s="22" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" s="21" t="s">
+        <v>988</v>
+      </c>
+      <c r="D329" s="21" t="s">
+        <v>989</v>
+      </c>
+      <c r="E329" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
-      <c r="F327" s="22" t="s">
-[...57 lines deleted...]
-      <c r="H329" s="20"/>
+      <c r="F329" s="22" t="s">
+        <v>698</v>
+      </c>
+      <c r="G329" s="21"/>
+      <c r="H329" s="23" t="s">
+        <v>595</v>
+      </c>
     </row>
     <row r="330" spans="1:9" customHeight="1" ht="33.75">
       <c r="A330" s="21" t="s">
-        <v>987</v>
+        <v>948</v>
       </c>
       <c r="B330" s="22" t="s">
+        <v>990</v>
+      </c>
+      <c r="C330" s="21" t="s">
         <v>991</v>
       </c>
-      <c r="C330" s="21" t="s">
+      <c r="D330" s="21" t="s">
         <v>992</v>
       </c>
-      <c r="D330" s="21" t="s">
+      <c r="E330" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pacific Oleo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F330" s="22" t="s">
+        <v>698</v>
+      </c>
+      <c r="G330" s="21"/>
+      <c r="H330" s="23" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A331" s="18" t="s">
         <v>993</v>
       </c>
-      <c r="E330" s="22" t="inlineStr">
+      <c r="B331" s="19" t="s">
+        <v>994</v>
+      </c>
+      <c r="C331" s="18" t="s">
+        <v>995</v>
+      </c>
+      <c r="D331" s="18" t="s">
+        <v>996</v>
+      </c>
+      <c r="E331" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F331" s="19"/>
+      <c r="G331" s="18"/>
+      <c r="H331" s="20"/>
+    </row>
+    <row r="332" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A332" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B332" s="22" t="s">
+        <v>997</v>
+      </c>
+      <c r="C332" s="21" t="s">
+        <v>998</v>
+      </c>
+      <c r="D332" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="E332" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F330" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E331" s="22" t="inlineStr">
+      <c r="F332" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G332" s="21"/>
+      <c r="H332" s="23" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A333" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B333" s="22" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C333" s="21" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D333" s="21" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E333" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F331" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E332" s="19" t="inlineStr">
+      <c r="F333" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G333" s="21"/>
+      <c r="H333" s="23" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A334" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B334" s="19" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C334" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D334" s="18" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E334" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F332" s="19"/>
-[...18 lines deleted...]
-      <c r="E333" s="22" t="inlineStr">
+      <c r="F334" s="19"/>
+      <c r="G334" s="18"/>
+      <c r="H334" s="20" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A335" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B335" s="22" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C335" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D335" s="21" t="s">
+        <v>1004</v>
+      </c>
+      <c r="E335" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shaoxing Xingxin New Materials</t>
           </r>
         </is>
       </c>
-      <c r="F333" s="22"/>
-[...16 lines deleted...]
-      <c r="E334" s="16" t="inlineStr">
+      <c r="F335" s="22"/>
+      <c r="G335" s="21"/>
+      <c r="H335" s="23"/>
+    </row>
+    <row r="336" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A336" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B336" s="16" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C336" s="15" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D336" s="15" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E336" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Ningkang Chemical CO., LTD.
 江苏宁康化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F334" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G334" s="15" t="s">
+      <c r="F336" s="16" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G336" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H334" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E335" s="22" t="inlineStr">
+      <c r="H336" s="17" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A337" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B337" s="22" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C337" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D337" s="21" t="s">
+        <v>1013</v>
+      </c>
+      <c r="E337" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Henghe Petrochemical Co,,Ltd.
 浙江恒河石油化工</t>
           </r>
         </is>
       </c>
-      <c r="F335" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E336" s="22" t="inlineStr">
+      <c r="F337" s="22" t="s">
+        <v>1015</v>
+      </c>
+      <c r="G337" s="21"/>
+      <c r="H337" s="23" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="338" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A338" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B338" s="22" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C338" s="21" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D338" s="21" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E338" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shianghai Oilong Chemical
 上海斉隆化工</t>
           </r>
         </is>
       </c>
-      <c r="F336" s="22" t="s">
+      <c r="F338" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G336" s="21"/>
-[...17 lines deleted...]
-      <c r="E337" s="19" t="inlineStr">
+      <c r="G338" s="21"/>
+      <c r="H338" s="23" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A339" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B339" s="19" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C339" s="18" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D339" s="18" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E339" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHEMPLASA</t>
           </r>
         </is>
       </c>
-      <c r="F337" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E338" s="19" t="inlineStr">
+      <c r="F339" s="19" t="s">
+        <v>698</v>
+      </c>
+      <c r="G339" s="18"/>
+      <c r="H339" s="20" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A340" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B340" s="19" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C340" s="18" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D340" s="18" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E340" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F338" s="19" t="s">
+      <c r="F340" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G338" s="18"/>
-[...17 lines deleted...]
-      <c r="E339" s="22" t="inlineStr">
+      <c r="G340" s="18"/>
+      <c r="H340" s="20" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A341" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B341" s="22" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C341" s="21" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D341" s="21" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E341" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng Electronic Material Co.,Ltd.
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F339" s="22"/>
-[...18 lines deleted...]
-      <c r="E340" s="16" t="inlineStr">
+      <c r="F341" s="22"/>
+      <c r="G341" s="21"/>
+      <c r="H341" s="23" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A342" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B342" s="16" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C342" s="15" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D342" s="15" t="s">
+        <v>1034</v>
+      </c>
+      <c r="E342" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CAC Shanghai (Group) Co., Ltd.
 上海泰禾化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F340" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E341" s="16" t="inlineStr">
+      <c r="F342" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="G342" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="H342" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A343" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B343" s="16" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C343" s="15" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D343" s="15" t="s">
+        <v>1038</v>
+      </c>
+      <c r="E343" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUBEI XIANLIN CHEMICAL CO.,LTD
 湖北仙粼化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F341" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G341" s="15" t="s">
+      <c r="F343" s="16" t="s">
+        <v>1040</v>
+      </c>
+      <c r="G343" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H341" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E342" s="22" t="inlineStr">
+      <c r="H343" s="17" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A344" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B344" s="22" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C344" s="21" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D344" s="21" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E344" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Industrial Solvents &amp; Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F342" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E343" s="22" t="inlineStr">
+      <c r="F344" s="22" t="s">
+        <v>573</v>
+      </c>
+      <c r="G344" s="21"/>
+      <c r="H344" s="23" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A345" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B345" s="22" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C345" s="21" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D345" s="21" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E345" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F343" s="22"/>
-[...18 lines deleted...]
-      <c r="E344" s="16" t="inlineStr">
+      <c r="F345" s="22"/>
+      <c r="G345" s="21"/>
+      <c r="H345" s="23" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A346" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B346" s="16" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C346" s="15" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D346" s="15" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E346" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO CHEMICAL CORP.
 台灣石化合成股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F344" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E345" s="16" t="inlineStr">
+      <c r="F346" s="16" t="s">
+        <v>85</v>
+      </c>
+      <c r="G346" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H346" s="17" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A347" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B347" s="16" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C347" s="15" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D347" s="15" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E347" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F345" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E346" s="22" t="inlineStr">
+      <c r="F347" s="16" t="s">
+        <v>573</v>
+      </c>
+      <c r="G347" s="15"/>
+      <c r="H347" s="17" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A348" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B348" s="22" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C348" s="21" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D348" s="21" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E348" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F346" s="22" t="s">
-[...37 lines deleted...]
-      <c r="B348" s="22" t="s">
+      <c r="F348" s="22" t="s">
         <v>1054</v>
-      </c>
-[...14 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G348" s="21"/>
       <c r="H348" s="23" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="349" spans="1:9" customHeight="1" ht="33.75">
       <c r="A349" s="15" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B349" s="16" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="C349" s="15" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D349" s="15" t="s">
+        <v>1057</v>
+      </c>
+      <c r="E349" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Hebei Longke water treatment</t>
+          </r>
+        </is>
+      </c>
+      <c r="F349" s="16"/>
+      <c r="G349" s="15"/>
+      <c r="H349" s="17" t="s">
         <v>1059</v>
       </c>
-      <c r="D349" s="15" t="s">
+    </row>
+    <row r="350" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A350" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B350" s="22" t="s">
         <v>1060</v>
       </c>
-      <c r="E349" s="16" t="inlineStr">
+      <c r="C350" s="21" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D350" s="21" t="s">
+        <v>1061</v>
+      </c>
+      <c r="E350" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">KUMHO Petrochemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F350" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G350" s="21"/>
+      <c r="H350" s="23" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A351" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B351" s="16" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C351" s="15" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D351" s="15" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E351" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PINGYUAN XINDA CHEMICAL CO.,LTD.
 平原信达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F349" s="16" t="s">
+      <c r="F351" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G349" s="15"/>
-[...15 lines deleted...]
-      <c r="E350" s="19" t="inlineStr">
+      <c r="G351" s="15"/>
+      <c r="H351" s="17"/>
+    </row>
+    <row r="352" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A352" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B352" s="19" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C352" s="18" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D352" s="18" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E352" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pingyuan best Chemical Co.,Ltd</t>
           </r>
         </is>
       </c>
-      <c r="F350" s="19"/>
-[...18 lines deleted...]
-      <c r="E351" s="19" t="inlineStr">
+      <c r="F352" s="19"/>
+      <c r="G352" s="18"/>
+      <c r="H352" s="20" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A353" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B353" s="19" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C353" s="18" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D353" s="18" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E353" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HONGDA SHENGDAO New MATERIALS Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F351" s="19"/>
-[...1 lines deleted...]
-      <c r="H351" s="20" t="s">
+      <c r="F353" s="19"/>
+      <c r="G353" s="18"/>
+      <c r="H353" s="20" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A354" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B354" s="22" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C354" s="21" t="s">
         <v>1065</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E352" s="22" t="inlineStr">
+      <c r="D354" s="21" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E354" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jiahua Energy Chemical Industry Co., Ltd.
 浙江嘉化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F352" s="22"/>
-[...18 lines deleted...]
-      <c r="E353" s="16" t="inlineStr">
+      <c r="F354" s="22"/>
+      <c r="G354" s="21"/>
+      <c r="H354" s="23" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A355" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B355" s="16" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C355" s="15" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D355" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="E355" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHONGQING ACME TECH</t>
           </r>
         </is>
       </c>
-      <c r="F353" s="16" t="s">
+      <c r="F355" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G353" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E354" s="22" t="inlineStr">
+      <c r="G355" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="H355" s="17" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A356" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B356" s="22" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C356" s="21" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D356" s="21" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E356" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F354" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E355" s="22" t="inlineStr">
+      <c r="F356" s="22" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G356" s="21"/>
+      <c r="H356" s="23" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A357" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B357" s="22" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C357" s="21" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D357" s="21" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E357" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F355" s="22" t="s">
-[...11 lines deleted...]
-      <c r="B356" s="16" t="s">
+      <c r="F357" s="22" t="s">
         <v>1080</v>
       </c>
-      <c r="C356" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E356" s="16" t="inlineStr">
+      <c r="G357" s="21"/>
+      <c r="H357" s="23" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A358" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B358" s="16" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C358" s="15" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D358" s="15" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E358" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F356" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E357" s="22" t="inlineStr">
+      <c r="F358" s="16" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G358" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="H358" s="17" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A359" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B359" s="22" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C359" s="21" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D359" s="21" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E359" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Petrochemical Development Corporation.
 中國石油化學工業開發股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F357" s="22" t="s">
+      <c r="F359" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G357" s="21"/>
-[...15 lines deleted...]
-      <c r="E358" s="22" t="inlineStr">
+      <c r="G359" s="21"/>
+      <c r="H359" s="23"/>
+    </row>
+    <row r="360" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A360" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B360" s="22" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C360" s="21" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D360" s="21" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E360" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F358" s="22" t="s">
+      <c r="F360" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G358" s="21"/>
-[...17 lines deleted...]
-      <c r="E359" s="22" t="inlineStr">
+      <c r="G360" s="21"/>
+      <c r="H360" s="23" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A361" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B361" s="22" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C361" s="21" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D361" s="21" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E361" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Bincheng Chemical Co.,Ltd.
 潍坊滨城化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F359" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E360" s="22" t="inlineStr">
+      <c r="F361" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="G361" s="21"/>
+      <c r="H361" s="23" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A362" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B362" s="22" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C362" s="21" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D362" s="21" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E362" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical Co,,Ltd.
 麗水市南明化工</t>
           </r>
         </is>
       </c>
-      <c r="F360" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E361" s="22" t="inlineStr">
+      <c r="F362" s="22" t="s">
+        <v>1100</v>
+      </c>
+      <c r="G362" s="21"/>
+      <c r="H362" s="23" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A363" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B363" s="22" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C363" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D363" s="21" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E363" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
-      <c r="F361" s="22" t="s">
+      <c r="F363" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G361" s="21"/>
-[...17 lines deleted...]
-      <c r="E362" s="22" t="inlineStr">
+      <c r="G363" s="21"/>
+      <c r="H363" s="23" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A364" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B364" s="22" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C364" s="21" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D364" s="21" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E364" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
-      <c r="F362" s="22" t="s">
+      <c r="F364" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G362" s="21"/>
-[...17 lines deleted...]
-      <c r="E363" s="22" t="inlineStr">
+      <c r="G364" s="21"/>
+      <c r="H364" s="23" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A365" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B365" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C365" s="21" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D365" s="21" t="s">
+        <v>1113</v>
+      </c>
+      <c r="E365" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Donghai Industries Co.,Ltd.
 淄博東海産業</t>
           </r>
         </is>
       </c>
-      <c r="F363" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E364" s="22" t="inlineStr">
+      <c r="F365" s="22" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G365" s="21"/>
+      <c r="H365" s="23" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A366" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B366" s="22" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C366" s="21" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D366" s="21" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E366" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建徳建業有机化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F364" s="22" t="s">
-[...38 lines deleted...]
-      <c r="C366" s="18" t="s">
+      <c r="F366" s="22" t="s">
         <v>1120</v>
       </c>
-      <c r="D366" s="18" t="s">
+      <c r="G366" s="21"/>
+      <c r="H366" s="23" t="s">
         <v>1121</v>
-      </c>
-[...12 lines deleted...]
-        <v>1123</v>
       </c>
     </row>
     <row r="367" spans="1:9" customHeight="1" ht="33.75">
       <c r="A367" s="18" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B367" s="19" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C367" s="18" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D367" s="18" t="s">
         <v>1124</v>
-      </c>
-[...4 lines deleted...]
-        <v>1126</v>
       </c>
       <c r="E367" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
       <c r="F367" s="19"/>
       <c r="G367" s="18"/>
       <c r="H367" s="20"/>
     </row>
     <row r="368" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A368" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B368" s="22" t="s">
+      <c r="A368" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B368" s="19" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C368" s="18" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D368" s="18" t="s">
         <v>1127</v>
       </c>
-      <c r="C368" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D368" s="21" t="s">
+      <c r="E368" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Runtai</t>
+          </r>
+        </is>
+      </c>
+      <c r="F368" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G368" s="18"/>
+      <c r="H368" s="20" t="s">
         <v>1129</v>
       </c>
-      <c r="E368" s="22" t="inlineStr">
-[...10 lines deleted...]
-      <c r="H368" s="23"/>
     </row>
     <row r="369" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A369" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B369" s="22" t="s">
+      <c r="A369" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B369" s="19" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C369" s="18" t="s">
         <v>1131</v>
       </c>
-      <c r="C369" s="21" t="s">
+      <c r="D369" s="18" t="s">
         <v>1132</v>
       </c>
-      <c r="D369" s="21" t="s">
-[...15 lines deleted...]
-      </c>
+      <c r="E369" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F369" s="19"/>
+      <c r="G369" s="18"/>
+      <c r="H369" s="20"/>
     </row>
     <row r="370" spans="1:9" customHeight="1" ht="33.75">
       <c r="A370" s="21" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B370" s="22" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C370" s="21" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D370" s="21" t="s">
         <v>1135</v>
       </c>
-      <c r="C370" s="21" t="s">
-[...2 lines deleted...]
-      <c r="D370" s="21" t="s">
+      <c r="E370" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">TRIPLEX</t>
+          </r>
+        </is>
+      </c>
+      <c r="F370" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G370" s="21"/>
+      <c r="H370" s="23"/>
+    </row>
+    <row r="371" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A371" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B371" s="22" t="s">
         <v>1137</v>
       </c>
-      <c r="E370" s="22" t="inlineStr">
+      <c r="C371" s="21" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D371" s="21" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E371" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Guangdong Sky Bright Group</t>
+          </r>
+        </is>
+      </c>
+      <c r="F371" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G371" s="21"/>
+      <c r="H371" s="23" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A372" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B372" s="22" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C372" s="21" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D372" s="21" t="s">
+        <v>1143</v>
+      </c>
+      <c r="E372" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Sanmu Group
 三木集團</t>
           </r>
         </is>
       </c>
-      <c r="F370" s="22" t="s">
+      <c r="F372" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G370" s="21"/>
-[...13 lines deleted...]
-      <c r="E371" s="22" t="inlineStr">
+      <c r="G372" s="21"/>
+      <c r="H372" s="23"/>
+    </row>
+    <row r="373" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A373" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B373" s="22" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C373" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D373" s="21"/>
+      <c r="E373" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F371" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E372" s="16" t="inlineStr">
+      <c r="F373" s="22" t="s">
+        <v>539</v>
+      </c>
+      <c r="G373" s="21"/>
+      <c r="H373" s="23" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A374" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B374" s="16" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C374" s="15" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D374" s="15" t="s">
+        <v>1150</v>
+      </c>
+      <c r="E374" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TNJ</t>
           </r>
         </is>
       </c>
-      <c r="F372" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E373" s="16" t="inlineStr">
+      <c r="F374" s="16" t="s">
+        <v>1152</v>
+      </c>
+      <c r="G374" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H374" s="17" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A375" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B375" s="16" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C375" s="15" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D375" s="15" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E375" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F373" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G373" s="15" t="s">
+      <c r="F375" s="16" t="s">
+        <v>144</v>
+      </c>
+      <c r="G375" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H373" s="17" t="s">
-[...52 lines deleted...]
-      <c r="G375" s="15"/>
       <c r="H375" s="17" t="s">
-        <v>884</v>
+        <v>175</v>
       </c>
     </row>
     <row r="376" spans="1:9" customHeight="1" ht="33.75">
       <c r="A376" s="18" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B376" s="19" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C376" s="18" t="s">
         <v>1157</v>
       </c>
-      <c r="C376" s="18" t="s">
+      <c r="D376" s="18" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
       <c r="E376" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F376" s="19"/>
       <c r="G376" s="18"/>
       <c r="H376" s="20" t="s">
-        <v>1160</v>
+        <v>909</v>
       </c>
     </row>
     <row r="377" spans="1:9" customHeight="1" ht="33.75">
       <c r="A377" s="15" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B377" s="16" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C377" s="15" t="s">
         <v>1161</v>
       </c>
-      <c r="C377" s="15" t="s">
+      <c r="D377" s="15" t="s">
         <v>1162</v>
-      </c>
-[...1 lines deleted...]
-        <v>1163</v>
       </c>
       <c r="E377" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F377" s="16"/>
       <c r="G377" s="15"/>
       <c r="H377" s="17" t="s">
-        <v>905</v>
+        <v>888</v>
       </c>
     </row>
     <row r="378" spans="1:9" customHeight="1" ht="33.75">
       <c r="A378" s="18" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B378" s="19" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C378" s="18" t="s">
         <v>1164</v>
       </c>
-      <c r="C378" s="18" t="s">
+      <c r="D378" s="18" t="s">
         <v>1165</v>
-      </c>
-[...1 lines deleted...]
-        <v>1166</v>
       </c>
       <c r="E378" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F378" s="19"/>
       <c r="G378" s="18"/>
       <c r="H378" s="20" t="s">
-        <v>905</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="379" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A379" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B379" s="19" t="s">
+      <c r="A379" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B379" s="16" t="s">
         <v>1167</v>
       </c>
-      <c r="C379" s="18" t="s">
+      <c r="C379" s="15" t="s">
         <v>1168</v>
       </c>
-      <c r="D379" s="18" t="s">
+      <c r="D379" s="15" t="s">
         <v>1169</v>
       </c>
-      <c r="E379" s="19" t="inlineStr">
+      <c r="E379" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F379" s="19"/>
-[...2 lines deleted...]
-        <v>905</v>
+      <c r="F379" s="16"/>
+      <c r="G379" s="15"/>
+      <c r="H379" s="17" t="s">
+        <v>909</v>
       </c>
     </row>
     <row r="380" spans="1:9" customHeight="1" ht="33.75">
       <c r="A380" s="18" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B380" s="19" t="s">
         <v>1170</v>
       </c>
       <c r="C380" s="18" t="s">
         <v>1171</v>
       </c>
       <c r="D380" s="18" t="s">
         <v>1172</v>
       </c>
       <c r="E380" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F380" s="19"/>
       <c r="G380" s="18"/>
       <c r="H380" s="20" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
     </row>
     <row r="381" spans="1:9" customHeight="1" ht="33.75">
       <c r="A381" s="18" t="s">
-        <v>987</v>
+        <v>993</v>
       </c>
       <c r="B381" s="19" t="s">
         <v>1173</v>
       </c>
       <c r="C381" s="18" t="s">
         <v>1174</v>
       </c>
       <c r="D381" s="18" t="s">
         <v>1175</v>
       </c>
       <c r="E381" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F381" s="19"/>
       <c r="G381" s="18"/>
       <c r="H381" s="20" t="s">
-        <v>1160</v>
+        <v>909</v>
       </c>
     </row>
     <row r="382" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A382" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B382" s="22" t="s">
+      <c r="A382" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B382" s="19" t="s">
         <v>1176</v>
       </c>
-      <c r="C382" s="21" t="s">
+      <c r="C382" s="18" t="s">
         <v>1177</v>
       </c>
-      <c r="D382" s="21" t="s">
+      <c r="D382" s="18" t="s">
         <v>1178</v>
       </c>
-      <c r="E382" s="22" t="inlineStr">
+      <c r="E382" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F382" s="19"/>
+      <c r="G382" s="18"/>
+      <c r="H382" s="20" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A383" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B383" s="19" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C383" s="18" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D383" s="18" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E383" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F383" s="19"/>
+      <c r="G383" s="18"/>
+      <c r="H383" s="20" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="384" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A384" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B384" s="22" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C384" s="21" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D384" s="21" t="s">
+        <v>1184</v>
+      </c>
+      <c r="E384" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO Petrochemical</t>
           </r>
         </is>
       </c>
-      <c r="F382" s="22" t="s">
+      <c r="F384" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G382" s="21"/>
-[...17 lines deleted...]
-      <c r="E383" s="22" t="inlineStr">
+      <c r="G384" s="21"/>
+      <c r="H384" s="23" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A385" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B385" s="22" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C385" s="21" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D385" s="21" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E385" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BOYU CHEMICAL CO., LTD
 博宇化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F383" s="22"/>
-[...18 lines deleted...]
-      <c r="E384" s="19" t="inlineStr">
+      <c r="F385" s="22"/>
+      <c r="G385" s="21"/>
+      <c r="H385" s="23" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A386" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B386" s="19" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C386" s="18" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D386" s="18" t="s">
+        <v>1191</v>
+      </c>
+      <c r="E386" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yi Hua Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F384" s="19"/>
-[...16 lines deleted...]
-      <c r="E385" s="19" t="inlineStr">
+      <c r="F386" s="19"/>
+      <c r="G386" s="18"/>
+      <c r="H386" s="20" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A387" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B387" s="19" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C387" s="18" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D387" s="18" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E387" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hunan Minhe New Material Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F385" s="19" t="s">
+      <c r="F387" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G385" s="18"/>
-[...15 lines deleted...]
-      <c r="E386" s="16" t="inlineStr">
+      <c r="G387" s="18"/>
+      <c r="H387" s="20"/>
+    </row>
+    <row r="388" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A388" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B388" s="16" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C388" s="15" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D388" s="15" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E388" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Foutune Chemical
 張家港豊通化工</t>
           </r>
         </is>
       </c>
-      <c r="F386" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E387" s="19" t="inlineStr">
+      <c r="F388" s="16" t="s">
+        <v>1201</v>
+      </c>
+      <c r="G388" s="15"/>
+      <c r="H388" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A389" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B389" s="19" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C389" s="18" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D389" s="18" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E389" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG BEFAR GROUP
 山东滨化集团</t>
           </r>
         </is>
       </c>
-      <c r="F387" s="19" t="s">
+      <c r="F389" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G387" s="18"/>
-[...9 lines deleted...]
-      <c r="C388" s="21" t="s">
+      <c r="G389" s="18"/>
+      <c r="H389" s="20"/>
+    </row>
+    <row r="390" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A390" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B390" s="22" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C390" s="21" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D390" s="21" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E390" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fortune Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F390" s="22" t="s">
         <v>1201</v>
       </c>
-      <c r="D388" s="21" t="s">
-[...28 lines deleted...]
-      <c r="E389" s="22" t="inlineStr">
+      <c r="G390" s="21"/>
+      <c r="H390" s="23" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A391" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B391" s="22" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C391" s="21" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D391" s="21"/>
+      <c r="E391" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F389" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E390" s="16" t="inlineStr">
+      <c r="F391" s="22" t="s">
+        <v>539</v>
+      </c>
+      <c r="G391" s="21"/>
+      <c r="H391" s="23" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A392" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B392" s="16" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C392" s="15" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D392" s="15" t="s">
+        <v>1214</v>
+      </c>
+      <c r="E392" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F390" s="16" t="s">
+      <c r="F392" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G390" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E391" s="22" t="inlineStr">
+      <c r="G392" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="H392" s="17" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A393" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B393" s="22" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C393" s="21" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D393" s="21" t="s">
+        <v>1217</v>
+      </c>
+      <c r="E393" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F391" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E392" s="16" t="inlineStr">
+      <c r="F393" s="22" t="s">
+        <v>1054</v>
+      </c>
+      <c r="G393" s="21"/>
+      <c r="H393" s="23" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A394" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B394" s="16" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C394" s="15" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D394" s="15" t="s">
+        <v>1221</v>
+      </c>
+      <c r="E394" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TAIWAN WAX CO., LTD.
 台湾蝋品股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F392" s="16" t="s">
+      <c r="F394" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G392" s="15" t="s">
+      <c r="G394" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H392" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E393" s="22" t="inlineStr">
+      <c r="H394" s="17" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="395" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A395" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B395" s="22" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C395" s="21" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D395" s="21" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E395" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanghai Honest Chem CO., LTD.
 上海赫力思特化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F393" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E394" s="16" t="inlineStr">
+      <c r="F395" s="22" t="s">
+        <v>1228</v>
+      </c>
+      <c r="G395" s="21"/>
+      <c r="H395" s="23" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A396" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B396" s="16" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C396" s="15" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D396" s="15" t="s">
+        <v>1232</v>
+      </c>
+      <c r="E396" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Evergreen New Material Technology</t>
           </r>
         </is>
       </c>
-      <c r="F394" s="16" t="s">
-[...18 lines deleted...]
-      <c r="E395" s="19" t="inlineStr">
+      <c r="F396" s="16" t="s">
+        <v>1010</v>
+      </c>
+      <c r="G396" s="15"/>
+      <c r="H396" s="17" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A397" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B397" s="19" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C397" s="18" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D397" s="18" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E397" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F395" s="19" t="s">
+      <c r="F397" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G395" s="18"/>
-[...15 lines deleted...]
-      <c r="E396" s="19" t="inlineStr">
+      <c r="G397" s="18"/>
+      <c r="H397" s="20"/>
+    </row>
+    <row r="398" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A398" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B398" s="19" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C398" s="18" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D398" s="18" t="s">
+        <v>1236</v>
+      </c>
+      <c r="E398" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F396" s="19" t="s">
+      <c r="F398" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G396" s="18"/>
-[...15 lines deleted...]
-      <c r="E397" s="19" t="inlineStr">
+      <c r="G398" s="18"/>
+      <c r="H398" s="20"/>
+    </row>
+    <row r="399" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A399" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B399" s="19" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C399" s="18" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D399" s="18" t="s">
+        <v>1239</v>
+      </c>
+      <c r="E399" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Madras Fluorine</t>
           </r>
         </is>
       </c>
-      <c r="F397" s="19"/>
-[...16 lines deleted...]
-      <c r="E398" s="22" t="inlineStr">
+      <c r="F399" s="19"/>
+      <c r="G399" s="18"/>
+      <c r="H399" s="20" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="400" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A400" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B400" s="22" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C400" s="21" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D400" s="21" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E400" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Greenhome Fine Chemical Co.,LTD.
 湖北绿色家园精细化工有限责任公司</t>
           </r>
         </is>
       </c>
-      <c r="F398" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E399" s="19" t="inlineStr">
+      <c r="F400" s="22" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G400" s="21"/>
+      <c r="H400" s="23" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="401" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A401" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B401" s="19" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C401" s="18" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D401" s="18" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E401" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Greenhome</t>
           </r>
         </is>
       </c>
-      <c r="F399" s="19" t="s">
-[...12 lines deleted...]
-      <c r="C400" s="21" t="s">
+      <c r="F401" s="19" t="s">
         <v>1245</v>
       </c>
-      <c r="D400" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E400" s="22" t="inlineStr">
+      <c r="G401" s="18"/>
+      <c r="H401" s="20" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A402" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B402" s="22" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C402" s="21" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D402" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E402" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANGZHOU WUJIN XUEYAN WANSHOU CHEMICAL CO.,LTD.
 常州市武进雪堰万寿化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F400" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E401" s="22" t="inlineStr">
+      <c r="F402" s="22" t="s">
+        <v>1255</v>
+      </c>
+      <c r="G402" s="21"/>
+      <c r="H402" s="23" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A403" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B403" s="22" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C403" s="21" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D403" s="21" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E403" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Phoenix Chemical Company Limited
 湖北九風翔化工有限責任公司</t>
           </r>
         </is>
       </c>
-      <c r="F401" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E402" s="16" t="inlineStr">
+      <c r="F403" s="22" t="s">
+        <v>1245</v>
+      </c>
+      <c r="G403" s="21"/>
+      <c r="H403" s="23" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A404" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B404" s="16" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C404" s="15" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D404" s="15" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E404" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Plastics Corporation
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F402" s="16" t="s">
+      <c r="F404" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G402" s="15" t="s">
+      <c r="G404" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H402" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E403" s="22" t="inlineStr">
+      <c r="H404" s="17" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A405" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B405" s="22" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C405" s="21" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D405" s="21" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E405" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN CHENGYI INTERNATIONAL TRADING CO.,LIMITED
 添锦诚易国际贸易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F403" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E404" s="16" t="inlineStr">
+      <c r="F405" s="22" t="s">
+        <v>1270</v>
+      </c>
+      <c r="G405" s="21"/>
+      <c r="H405" s="23" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A406" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B406" s="16" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C406" s="15" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D406" s="15" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E406" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chang Chun Petrochemical
 長春化学</t>
           </r>
         </is>
       </c>
-      <c r="F404" s="16" t="s">
+      <c r="F406" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G404" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E405" s="16" t="inlineStr">
+      <c r="G406" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="H406" s="17" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A407" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B407" s="16" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C407" s="15" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D407" s="15" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E407" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongming Jujin Chemical Industry Co., Ltd.
 东明俱进化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F405" s="16"/>
-[...20 lines deleted...]
-      <c r="E406" s="16" t="inlineStr">
+      <c r="F407" s="16"/>
+      <c r="G407" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H407" s="17" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A408" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B408" s="16" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C408" s="15" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D408" s="15" t="s">
+        <v>1281</v>
+      </c>
+      <c r="E408" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F406" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E407" s="16" t="inlineStr">
+      <c r="F408" s="16" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G408" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H408" s="17" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A409" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B409" s="16" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C409" s="15" t="s">
+        <v>1280</v>
+      </c>
+      <c r="D409" s="15" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E409" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F407" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E408" s="22" t="inlineStr">
+      <c r="F409" s="16" t="s">
+        <v>1283</v>
+      </c>
+      <c r="G409" s="15"/>
+      <c r="H409" s="17" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A410" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B410" s="22" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C410" s="21" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D410" s="21" t="s">
+        <v>1288</v>
+      </c>
+      <c r="E410" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pioneer New Material Technology
 洛阳佰尼尔新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F408" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E409" s="22" t="inlineStr">
+      <c r="F410" s="22" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G410" s="21"/>
+      <c r="H410" s="23" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A411" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B411" s="22" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C411" s="21" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D411" s="21" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E411" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ｆｅｎｇｈｕ　ｙｕｒｏｎ　ｃｈｅｍｉｃａｌ
 泰化市裕隆化工新材料</t>
           </r>
         </is>
       </c>
-      <c r="F409" s="22" t="s">
+      <c r="F411" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G409" s="21"/>
-[...17 lines deleted...]
-      <c r="E410" s="19" t="inlineStr">
+      <c r="G411" s="21"/>
+      <c r="H411" s="23" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A412" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B412" s="19" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C412" s="18" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D412" s="18" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E412" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henghe Materials
 恒河材料科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F410" s="19"/>
-[...16 lines deleted...]
-      <c r="E411" s="22" t="inlineStr">
+      <c r="F412" s="19"/>
+      <c r="G412" s="18"/>
+      <c r="H412" s="20"/>
+    </row>
+    <row r="413" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A413" s="21" t="s">
+        <v>993</v>
+      </c>
+      <c r="B413" s="22" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C413" s="21" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D413" s="21" t="s">
+        <v>1301</v>
+      </c>
+      <c r="E413" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NEW EASTERN CHEMICAL INDUSTRY CO.,LTD
 衡水新东方化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F411" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E412" s="16" t="inlineStr">
+      <c r="F413" s="22" t="s">
+        <v>1303</v>
+      </c>
+      <c r="G413" s="21"/>
+      <c r="H413" s="23" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A414" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B414" s="16" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C414" s="15" t="s">
+        <v>1306</v>
+      </c>
+      <c r="D414" s="15" t="s">
+        <v>1307</v>
+      </c>
+      <c r="E414" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Yukai Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F412" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G412" s="15" t="s">
+      <c r="F414" s="16" t="s">
+        <v>1309</v>
+      </c>
+      <c r="G414" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H412" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E413" s="19" t="inlineStr">
+      <c r="H414" s="17" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A415" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B415" s="19" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C415" s="18" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D415" s="18" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E415" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F413" s="19" t="s">
-[...20 lines deleted...]
-      <c r="E414" s="19" t="inlineStr">
+      <c r="F415" s="19" t="s">
+        <v>66</v>
+      </c>
+      <c r="G415" s="18"/>
+      <c r="H415" s="20" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A416" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B416" s="19" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C416" s="18" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D416" s="18" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E416" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Boom
 巴蒙</t>
           </r>
         </is>
       </c>
-      <c r="F414" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E415" s="19" t="inlineStr">
+      <c r="F416" s="19" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G416" s="18"/>
+      <c r="H416" s="20"/>
+    </row>
+    <row r="417" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A417" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B417" s="19" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C417" s="18" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D417" s="18" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E417" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Foshan Zontai
 佛山市中钛正品</t>
           </r>
         </is>
       </c>
-      <c r="F415" s="19" t="s">
+      <c r="F417" s="19" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G417" s="18"/>
+      <c r="H417" s="20"/>
+    </row>
+    <row r="418" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A418" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="B418" s="19" t="s">
         <v>1314</v>
       </c>
-      <c r="G415" s="18"/>
-[...15 lines deleted...]
-      <c r="E416" s="19" t="inlineStr">
+      <c r="C418" s="18" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D418" s="18" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E418" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Guangdong Huiyun
 广东惠云</t>
           </r>
         </is>
       </c>
-      <c r="F416" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E417" s="16" t="inlineStr">
+      <c r="F418" s="19" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G418" s="18"/>
+      <c r="H418" s="20"/>
+    </row>
+    <row r="419" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A419" s="15" t="s">
+        <v>993</v>
+      </c>
+      <c r="B419" s="16" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C419" s="15" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D419" s="15" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E419" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. Citra CakraLogam</t>
           </r>
         </is>
       </c>
-      <c r="F417" s="16" t="s">
-[...6 lines deleted...]
-        <v>611</v>
+      <c r="F419" s="16" t="s">
+        <v>487</v>
+      </c>
+      <c r="G419" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="H419" s="17" t="s">
+        <v>595</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:H5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.70866141732284" right="0.35433070866142" top="0.62992125984252" bottom="0.62992125984252" header="1.77" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="81" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver" r:id="rId2ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Meiryo,太字"&amp;14　　　　　　　　　　　PAGE &amp;P</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>