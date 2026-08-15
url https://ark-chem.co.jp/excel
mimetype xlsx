--- v3 (2026-07-23)
+++ v4 (2026-08-15)
@@ -16,59 +16,59 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Sheet1'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1327">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1332">
   <si>
     <t>取扱い商品一覧</t>
   </si>
   <si>
     <t>https://ark-chem.co.jp/</t>
   </si>
   <si>
-    <t>2026/07/24</t>
+    <t>2026/08/15</t>
   </si>
   <si>
     <t>アーク株式会社</t>
   </si>
   <si>
     <t>　　すべてのアイテム</t>
   </si>
   <si>
     <t>＊白：在庫あり、緑：在庫検討中、橙：直送取り扱いのみ</t>
   </si>
   <si>
     <t>商品カテゴリー</t>
   </si>
   <si>
     <t>英語名</t>
   </si>
   <si>
     <t>日本語名</t>
   </si>
   <si>
     <t>CAS-NO</t>
   </si>
   <si>
     <t>メーカー</t>
   </si>
@@ -432,50 +432,53 @@
   <si>
     <r>
       <t xml:space="preserve">Yuanli Chemical Group Co., Ltd.
 元利化学集团</t>
     </r>
   </si>
   <si>
     <t>200kg鉄D/M</t>
   </si>
   <si>
     <t>MMA(Methyl methacrylate)</t>
   </si>
   <si>
     <t>MMA(メタクリル酸メチル)</t>
   </si>
   <si>
     <t>80-62-6</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Jiangsu Jiankun Chemical Co., Ltd.
 江苏健坤化学</t>
     </r>
   </si>
   <si>
+    <t>190kg D/M</t>
+  </si>
+  <si>
     <t>SBAC</t>
   </si>
   <si>
     <t>Ｓ-ブチルアセテート</t>
   </si>
   <si>
     <t>105-46-4</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">WEIFANG YIXING CHEMICAL
 潍坊亿兴化工</t>
     </r>
   </si>
   <si>
     <t>180kg D/M</t>
   </si>
   <si>
     <t>EHTYL LACTATE</t>
   </si>
   <si>
     <t>乳酸エチル</t>
   </si>
   <si>
     <t>97-64-3</t>
@@ -540,103 +543,108 @@
 泰興金江化学工業有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">NANJING WUJIANG CHEMICAL CO., LTD
 南京鳥江化工有限公司</t>
     </r>
   </si>
   <si>
     <t>南京市</t>
   </si>
   <si>
     <t>180kg D/M/ISO-Tank</t>
   </si>
   <si>
     <t>ISOBUTYL ACETATE (IBAC)</t>
   </si>
   <si>
     <t>酢酸イソブチル</t>
   </si>
   <si>
     <t>110-19-0</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.</t>
+    </r>
+  </si>
+  <si>
+    <t>中国・浙江省</t>
+  </si>
+  <si>
     <t>Ethyl Acetate (EAC)</t>
   </si>
   <si>
     <t>酢酸エチル</t>
   </si>
   <si>
     <t>141-78-6</t>
   </si>
   <si>
     <t>中国江蘇省</t>
   </si>
   <si>
     <t>N-BUTYL ACETATE</t>
   </si>
   <si>
     <t>酢酸ブチル(NBAC)</t>
   </si>
   <si>
     <t>123-86-4</t>
   </si>
   <si>
     <t>中華人民共和国</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Jiangmen Handsome Chemical Development Co,,Ltd.
 江門謙信化工発展</t>
     </r>
   </si>
   <si>
     <t>広東省江門、中国</t>
   </si>
   <si>
     <t>180KG D/M</t>
   </si>
   <si>
     <t>METHYL ACETATE (MEAC)</t>
   </si>
   <si>
     <t>酢酸メチル</t>
   </si>
   <si>
     <t>79-20-9</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Chang Chun Petrochemical (長春)</t>
     </r>
   </si>
   <si>
-    <t>190kg D/M</t>
-[...1 lines deleted...]
-  <si>
     <t>溶剤/ケトン</t>
   </si>
   <si>
     <t>Diisobutyl ketone</t>
   </si>
   <si>
     <t>DIBK</t>
   </si>
   <si>
     <t>108-83-8</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">KUMHO P&amp;B CHEMICALS
 锦湖P&amp;B化学股份有限公司</t>
     </r>
   </si>
   <si>
     <t>関東</t>
   </si>
   <si>
     <t>N-Ethyl Pyrrolidone</t>
   </si>
   <si>
     <t>NEP</t>
@@ -1224,51 +1232,52 @@
     <t>Ｎ，Ｎージメチルアセトアミド</t>
   </si>
   <si>
     <t>127-19-5</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Henan Junhua Development
 河南骏化发展股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Zhejiang Jiangshan Chemical
 浙江江山化工股份有限公司</t>
     </r>
   </si>
   <si>
     <t>Solketal</t>
   </si>
   <si>
     <t>100-79-8</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Boju</t>
+      <t xml:space="preserve">Zhejiang Boju New Material CO.,LTD
+浙江博聚新材料有限公司</t>
     </r>
   </si>
   <si>
     <t>Gamma-Butyrolactone</t>
   </si>
   <si>
     <t>γ-ブチルラクトン(GBL)</t>
   </si>
   <si>
     <t>96-48-0</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">NEM Materials Co. ,Ltd.
 新迈奇材料股份有限公司</t>
     </r>
   </si>
   <si>
     <t>中国河南省</t>
   </si>
   <si>
     <t>Ethyl cyclohexane</t>
   </si>
   <si>
     <t>エチルシクロヘキサン</t>
@@ -1448,50 +1457,71 @@
   <si>
     <t>DMC(Dimethyl carbonate)</t>
   </si>
   <si>
     <t>炭酸ジメチル(DMC)</t>
   </si>
   <si>
     <t>616-38-6</t>
   </si>
   <si>
     <t>中国 山东省</t>
   </si>
   <si>
     <t>K-150</t>
   </si>
   <si>
     <t>芳香族高沸点溶剤K-150</t>
   </si>
   <si>
     <t>64742-94-5</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SK Geo Centric</t>
     </r>
+  </si>
+  <si>
+    <t>IPAC</t>
+  </si>
+  <si>
+    <t>酢酸イソプロピル</t>
+  </si>
+  <si>
+    <t>108-21-4</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">TAIZHOU RUIBAI CHEMICAL CO., LTD.　
+泰州瑞柏化工有限公司</t>
+    </r>
+  </si>
+  <si>
+    <t>中国・江蘇省</t>
+  </si>
+  <si>
+    <t>170kg D/M</t>
   </si>
   <si>
     <t>S-100A、S-100ND</t>
   </si>
   <si>
     <t>高沸点溶剤　S-100A、S-100ND</t>
   </si>
   <si>
     <t>64742-95-6</t>
   </si>
   <si>
     <t>S-150、S-150ND</t>
   </si>
   <si>
     <t>高沸点溶剤　S-150、S-150ND</t>
   </si>
   <si>
     <t>K-150ULN</t>
   </si>
   <si>
     <t>高沸点溶剤150番ナフタレンカットグレード</t>
   </si>
   <si>
     <t>178kg D/M</t>
   </si>
@@ -1512,88 +1542,89 @@
   </si>
   <si>
     <r>
       <t xml:space="preserve">Henan Kaixiang Fine Chemical 
 （Henan Energy Chemical Groupの子会社）
 河南开祥精细化工有限公司
 （河南能源化工集团の子会社）</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">XINJIANG TIANYE (GROUP) CO., LTD
 新疆天业集团有限公司</t>
     </r>
   </si>
   <si>
     <t>中国新疆　石河子市</t>
   </si>
   <si>
     <t>ISO-TANK</t>
   </si>
   <si>
     <t>1,5-PDO</t>
   </si>
   <si>
+    <t>1,5-ペンタンジオール</t>
+  </si>
+  <si>
     <t>111-29-5</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Zhejiang Boju New Material Co.,Ltd.
+浙江博聚新材料有限公司</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
     </r>
   </si>
   <si>
-    <t>1,5-Pentandiol</t>
-[...2 lines deleted...]
-    <t>1,5-ペンタンヂオール</t>
+    <t>200㎏ D/M</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Lishui Nanming Chemical
 麗水市南明化工有限公司</t>
     </r>
   </si>
   <si>
     <t>1,6-HDO</t>
   </si>
   <si>
     <t>1,6-ヘキサンジオール</t>
   </si>
   <si>
     <t>629-11-8</t>
   </si>
   <si>
     <t>molten -190kg D/M、flake - 25㎏/袋</t>
   </si>
   <si>
-    <r>
-[...3 lines deleted...]
-  <si>
     <t>MPO(2-Methyl-1,3-propanediol)</t>
   </si>
   <si>
     <t>MPO(2-メチル-1,3-プロパンジオール)</t>
   </si>
   <si>
     <t>2163-42-0</t>
   </si>
   <si>
     <t>MEG</t>
   </si>
   <si>
     <t>エチレングリコール</t>
   </si>
   <si>
     <t>107-21-1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
     </r>
   </si>
   <si>
     <t>235kg D/M</t>
@@ -2788,53 +2819,50 @@
     <t>PTBBA</t>
   </si>
   <si>
     <t>98-73-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">VINATI ORGANICS</t>
     </r>
   </si>
   <si>
     <t>DIIsopropylamine</t>
   </si>
   <si>
     <t>ジイソプロピルアミン(DIPA)</t>
   </si>
   <si>
     <t>108-18-9</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Zhejiang Jianye Chemical</t>
     </r>
   </si>
   <si>
-    <t>中国・浙江省</t>
-[...1 lines deleted...]
-  <si>
     <t>Diethanolamine 80%</t>
   </si>
   <si>
     <t>ジエタノールアミン80%</t>
   </si>
   <si>
     <t>111-42-2</t>
   </si>
   <si>
     <t>Diethanolamine 99%</t>
   </si>
   <si>
     <t>ジエタノールアミン99%</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Satellite Chemical</t>
     </r>
   </si>
   <si>
     <t>Cyclohexylamine</t>
   </si>
   <si>
     <t>シクロヘキシルアミン(CHA)</t>
   </si>
@@ -3443,55 +3471,50 @@
   </si>
   <si>
     <t>グリセリン</t>
   </si>
   <si>
     <t>56-81-5</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
     </r>
   </si>
   <si>
     <t>関西・中部</t>
   </si>
   <si>
     <t>250kg D/M、22kg/缶</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Sinarmas</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Musim Mas</t>
-[...3 lines deleted...]
-    <r>
       <t xml:space="preserve">PT. Cisadane Raya Chemicals</t>
     </r>
   </si>
   <si>
     <t>Stearic Acid</t>
   </si>
   <si>
     <t>ステアリン酸1865</t>
   </si>
   <si>
     <t>57-11-4</t>
   </si>
   <si>
     <t>500/25kg袋</t>
   </si>
   <si>
     <t>Sorbitan Monooleate</t>
   </si>
   <si>
     <t>ソルビタンモノオレエート</t>
   </si>
   <si>
     <t>1338-43-8</t>
   </si>
   <si>
@@ -3554,53 +3577,50 @@
   <si>
     <t>111-41-1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Shaoxing Xingxin New Materials</t>
     </r>
   </si>
   <si>
     <t>BHT</t>
   </si>
   <si>
     <t>128-37-0</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Jiangsu Ningkang Chemical CO., LTD.
 江苏宁康化工有限公司</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>中国・江蘇省</t>
   </si>
   <si>
     <t>C5 Petroleum Resin</t>
   </si>
   <si>
     <t>C5系石油樹脂</t>
   </si>
   <si>
     <t>64742-16-1</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Zhejiang Henghe Petrochemical Co,,Ltd.
 浙江恒河石油化工</t>
     </r>
   </si>
   <si>
     <t>浙江省寧波</t>
   </si>
   <si>
     <t>500kg/25kg</t>
   </si>
   <si>
     <t>C9 petroum resin</t>
   </si>
@@ -5251,54 +5271,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ark-chem.co.jp/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I419"/>
+  <dimension ref="A1:I421"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="130" zoomScaleNormal="130" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H419" sqref="H419"/>
+      <selection activeCell="H421" sqref="H421"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="17" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="true" style="1"/>
     <col min="3" max="3" width="17.28515625" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="true" style="1"/>
     <col min="6" max="6" width="6.28515625" customWidth="true" style="1"/>
     <col min="7" max="7" width="6.7109375" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="true" style="1"/>
     <col min="9" max="9" width="17" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="9"/>
     <row r="2" spans="1:9" customHeight="1" ht="29">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
@@ -6062,11135 +6082,11197 @@
       </c>
       <c r="B32" s="22" t="s">
         <v>110</v>
       </c>
       <c r="C32" s="21" t="s">
         <v>110</v>
       </c>
       <c r="D32" s="21" t="s">
         <v>111</v>
       </c>
       <c r="E32" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yuanli Chemical Group Co., Ltd.
 元利化学集团</t>
           </r>
         </is>
       </c>
       <c r="F32" s="22"/>
       <c r="G32" s="21"/>
       <c r="H32" s="23" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="33" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A33" s="18" t="s">
+      <c r="A33" s="15" t="s">
         <v>109</v>
       </c>
-      <c r="B33" s="19" t="s">
+      <c r="B33" s="16" t="s">
         <v>114</v>
       </c>
-      <c r="C33" s="18" t="s">
+      <c r="C33" s="15" t="s">
         <v>115</v>
       </c>
-      <c r="D33" s="18" t="s">
+      <c r="D33" s="15" t="s">
         <v>116</v>
       </c>
-      <c r="E33" s="19" t="inlineStr">
+      <c r="E33" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Jiankun Chemical Co., Ltd.
 江苏健坤化学</t>
           </r>
         </is>
       </c>
-      <c r="F33" s="19" t="s">
+      <c r="F33" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G33" s="18"/>
-      <c r="H33" s="20"/>
+      <c r="G33" s="15"/>
+      <c r="H33" s="17" t="s">
+        <v>118</v>
+      </c>
     </row>
     <row r="34" spans="1:9" customHeight="1" ht="33.75">
       <c r="A34" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B34" s="22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C34" s="21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D34" s="21" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E34" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">WEIFANG YIXING CHEMICAL
 潍坊亿兴化工</t>
           </r>
         </is>
       </c>
       <c r="F34" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G34" s="21"/>
       <c r="H34" s="23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="35" spans="1:9" customHeight="1" ht="33.75">
       <c r="A35" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B35" s="22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C35" s="21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D35" s="21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E35" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENZHEN ESUN INDUSTRIAL
 深圳市光华伟业实业</t>
           </r>
         </is>
       </c>
       <c r="F35" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G35" s="21"/>
       <c r="H35" s="23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:9" customHeight="1" ht="33.75">
       <c r="A36" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B36" s="22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C36" s="21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D36" s="21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E36" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENZHEN ESUN INDUSTRIAL
 深圳市光华伟业实业</t>
           </r>
         </is>
       </c>
       <c r="F36" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G36" s="21"/>
       <c r="H36" s="23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:9" customHeight="1" ht="33.75">
       <c r="A37" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B37" s="16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" s="15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D37" s="15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E37" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yuanli Chemical Group Co., Ltd.
 元利化学集团</t>
           </r>
         </is>
       </c>
       <c r="F37" s="16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G37" s="15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="H37" s="17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="38" spans="1:9" customHeight="1" ht="33.75">
       <c r="A38" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B38" s="22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C38" s="21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D38" s="21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E38" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changle YIli Chemical
 昌乐屹立化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F38" s="22" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G38" s="21"/>
       <c r="H38" s="23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="39" spans="1:9" customHeight="1" ht="33.75">
       <c r="A39" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B39" s="16" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C39" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D39" s="15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E39" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F39" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H39" s="17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:9" customHeight="1" ht="33.75">
       <c r="A40" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B40" s="22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C40" s="21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D40" s="21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E40" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
       <c r="F40" s="22"/>
       <c r="G40" s="21"/>
       <c r="H40" s="23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="41" spans="1:9" customHeight="1" ht="33.75">
       <c r="A41" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B41" s="22" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C41" s="21" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="D41" s="21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E41" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANJING WUJIANG CHEMICAL CO., LTD
 南京鳥江化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F41" s="22" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="G41" s="21"/>
       <c r="H41" s="23" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:9" customHeight="1" ht="33.75">
       <c r="A42" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B42" s="16" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="C42" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D42" s="15" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E42" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F42" s="16" t="s">
         <v>24</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H42" s="17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:9" customHeight="1" ht="33.75">
       <c r="A43" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B43" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="D43" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="C43" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="15" t="s">
+      <c r="E43" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F43" s="16" t="s">
         <v>151</v>
       </c>
-      <c r="E43" s="16" t="inlineStr">
-[...12 lines deleted...]
-      </c>
+      <c r="G43" s="15"/>
       <c r="H43" s="17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="44" spans="1:9" customHeight="1" ht="33.75">
       <c r="A44" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B44" s="16" t="s">
+        <v>152</v>
+      </c>
+      <c r="C44" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="C44" s="15" t="s">
+      <c r="D44" s="15" t="s">
         <v>154</v>
       </c>
-      <c r="D44" s="15" t="s">
+      <c r="E44" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
+泰興金江化学工業有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F44" s="16" t="s">
         <v>155</v>
-      </c>
-[...9 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H44" s="17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="45" spans="1:9" customHeight="1" ht="33.75">
       <c r="A45" s="15" t="s">
         <v>109</v>
       </c>
       <c r="B45" s="16" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C45" s="15" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D45" s="15" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E45" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
+勝一化工股份有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F45" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G45" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H45" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A46" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="B46" s="16" t="s">
+        <v>156</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="E46" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F45" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G45" s="15" t="s">
+      <c r="F46" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="G46" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H45" s="17" t="s">
-[...31 lines deleted...]
-        <v>159</v>
+      <c r="H46" s="17" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:9" customHeight="1" ht="33.75">
       <c r="A47" s="21" t="s">
         <v>109</v>
       </c>
       <c r="B47" s="22" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C47" s="21" t="s">
+        <v>157</v>
+      </c>
+      <c r="D47" s="21" t="s">
+        <v>158</v>
+      </c>
+      <c r="E47" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Jiangmen Handsome Chemical Development Co,,Ltd.
+江門謙信化工発展</t>
+          </r>
+        </is>
+      </c>
+      <c r="F47" s="22" t="s">
         <v>161</v>
       </c>
-      <c r="D47" s="21" t="s">
+      <c r="G47" s="21" t="s">
+        <v>34</v>
+      </c>
+      <c r="H47" s="23" t="s">
         <v>162</v>
       </c>
-      <c r="E47" s="22" t="inlineStr">
+    </row>
+    <row r="48" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A48" s="21" t="s">
+        <v>109</v>
+      </c>
+      <c r="B48" s="22" t="s">
+        <v>163</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>164</v>
+      </c>
+      <c r="D48" s="21" t="s">
+        <v>165</v>
+      </c>
+      <c r="E48" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chang Chun Petrochemical (長春)</t>
           </r>
         </is>
       </c>
-      <c r="F47" s="22" t="s">
+      <c r="F48" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G47" s="21"/>
-[...11 lines deleted...]
-      <c r="C48" s="15" t="s">
+      <c r="G48" s="21"/>
+      <c r="H48" s="23" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A49" s="15" t="s">
         <v>167</v>
       </c>
-      <c r="D48" s="15" t="s">
+      <c r="B49" s="16" t="s">
         <v>168</v>
       </c>
-      <c r="E48" s="16" t="inlineStr">
+      <c r="C49" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="E49" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS
 锦湖P&amp;B化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F48" s="16" t="s">
+      <c r="F49" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G48" s="15" t="s">
+      <c r="G49" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H49" s="17" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A50" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B50" s="19" t="s">
+        <v>168</v>
+      </c>
+      <c r="C50" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="D50" s="18" t="s">
         <v>170</v>
       </c>
-      <c r="H48" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E49" s="19" t="inlineStr">
+      <c r="E50" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F49" s="19" t="s">
+      <c r="F50" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G49" s="18"/>
-[...12 lines deleted...]
-      <c r="D50" s="21" t="s">
+      <c r="G50" s="18"/>
+      <c r="H50" s="20"/>
+    </row>
+    <row r="51" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A51" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="B51" s="22" t="s">
         <v>173</v>
       </c>
-      <c r="E50" s="22" t="inlineStr">
+      <c r="C51" s="21" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" s="21" t="s">
+        <v>175</v>
+      </c>
+      <c r="E51" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">REALSUN CHEMICAL</t>
           </r>
         </is>
       </c>
-      <c r="F50" s="22" t="s">
+      <c r="F51" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G50" s="21"/>
-[...11 lines deleted...]
-      <c r="C51" s="15" t="s">
+      <c r="G51" s="21"/>
+      <c r="H51" s="23" t="s">
         <v>177</v>
       </c>
-      <c r="D51" s="15" t="s">
+    </row>
+    <row r="52" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A52" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B52" s="16" t="s">
         <v>178</v>
       </c>
-      <c r="E51" s="16" t="inlineStr">
+      <c r="C52" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="E52" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LIAOCHENG JUNHANG BIOTECH CO., LTD.</t>
           </r>
         </is>
       </c>
-      <c r="F51" s="16"/>
-      <c r="G51" s="15" t="s">
+      <c r="F52" s="16"/>
+      <c r="G52" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H51" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C52" s="18" t="s">
+      <c r="H52" s="17" t="s">
         <v>182</v>
       </c>
-      <c r="D52" s="18" t="s">
+    </row>
+    <row r="53" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A53" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B53" s="19" t="s">
         <v>183</v>
       </c>
-      <c r="E52" s="19" t="inlineStr">
+      <c r="C53" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="D53" s="18" t="s">
+        <v>185</v>
+      </c>
+      <c r="E53" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F52" s="19" t="s">
+      <c r="F53" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G52" s="18"/>
-[...12 lines deleted...]
-      <c r="D53" s="18" t="s">
+      <c r="G53" s="18"/>
+      <c r="H53" s="20"/>
+    </row>
+    <row r="54" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A54" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B54" s="19" t="s">
         <v>183</v>
       </c>
-      <c r="E53" s="19" t="inlineStr">
+      <c r="C54" s="18" t="s">
+        <v>184</v>
+      </c>
+      <c r="D54" s="18" t="s">
+        <v>185</v>
+      </c>
+      <c r="E54" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F53" s="19"/>
-[...15 lines deleted...]
-      <c r="D54" s="21" t="s">
+      <c r="F54" s="19"/>
+      <c r="G54" s="18"/>
+      <c r="H54" s="20" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A55" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="B55" s="22" t="s">
         <v>183</v>
       </c>
-      <c r="E54" s="22" t="inlineStr">
+      <c r="C55" s="21" t="s">
+        <v>184</v>
+      </c>
+      <c r="D55" s="21" t="s">
+        <v>185</v>
+      </c>
+      <c r="E55" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
-      <c r="F54" s="22" t="s">
+      <c r="F55" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="G54" s="21"/>
-[...11 lines deleted...]
-      <c r="C55" s="15" t="s">
+      <c r="G55" s="21"/>
+      <c r="H55" s="23" t="s">
         <v>189</v>
       </c>
-      <c r="D55" s="15" t="s">
+    </row>
+    <row r="56" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A56" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B56" s="16" t="s">
         <v>190</v>
       </c>
-      <c r="E55" s="16" t="inlineStr">
+      <c r="C56" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="E56" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F55" s="16" t="s">
+      <c r="F56" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G55" s="15" t="s">
+      <c r="G56" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="H56" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A57" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B57" s="19" t="s">
+        <v>190</v>
+      </c>
+      <c r="C57" s="18" t="s">
         <v>191</v>
       </c>
-      <c r="H55" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E56" s="19" t="inlineStr">
+      <c r="D57" s="18" t="s">
+        <v>192</v>
+      </c>
+      <c r="E57" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F56" s="19" t="s">
+      <c r="F57" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G56" s="18"/>
-[...12 lines deleted...]
-      <c r="D57" s="15" t="s">
+      <c r="G57" s="18"/>
+      <c r="H57" s="20"/>
+    </row>
+    <row r="58" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A58" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B58" s="16" t="s">
         <v>194</v>
       </c>
-      <c r="E57" s="16" t="inlineStr">
+      <c r="C58" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="E58" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO
 台灣石化合成集團</t>
           </r>
         </is>
       </c>
-      <c r="F57" s="16" t="s">
+      <c r="F58" s="16" t="s">
         <v>66</v>
       </c>
-      <c r="G57" s="15" t="s">
-[...16 lines deleted...]
-      <c r="D58" s="15" t="s">
+      <c r="G58" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H58" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A59" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B59" s="16" t="s">
         <v>198</v>
       </c>
-      <c r="E58" s="16" t="inlineStr">
+      <c r="C59" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="E59" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS</t>
           </r>
         </is>
       </c>
-      <c r="F58" s="16" t="s">
+      <c r="F59" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G58" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H58" s="17" t="s">
+      <c r="G59" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H59" s="17" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="59" spans="1:9" customHeight="1" ht="33.75">
-[...9 lines deleted...]
-      <c r="D59" s="18" t="s">
+    <row r="60" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A60" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="B60" s="19" t="s">
         <v>198</v>
       </c>
-      <c r="E59" s="19" t="inlineStr">
+      <c r="C60" s="18" t="s">
+        <v>199</v>
+      </c>
+      <c r="D60" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="E60" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F59" s="19" t="s">
+      <c r="F60" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G59" s="18"/>
-[...12 lines deleted...]
-      <c r="D60" s="21" t="s">
+      <c r="G60" s="18"/>
+      <c r="H60" s="20"/>
+    </row>
+    <row r="61" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A61" s="21" t="s">
+        <v>167</v>
+      </c>
+      <c r="B61" s="22" t="s">
         <v>202</v>
       </c>
-      <c r="E60" s="22" t="inlineStr">
+      <c r="C61" s="21" t="s">
+        <v>203</v>
+      </c>
+      <c r="D61" s="21" t="s">
+        <v>204</v>
+      </c>
+      <c r="E61" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO CHEMICAL CORPORATION
 台灣石化合成股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F60" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H60" s="23" t="s">
+      <c r="F61" s="22" t="s">
+        <v>205</v>
+      </c>
+      <c r="G61" s="21"/>
+      <c r="H61" s="23" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="61" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C61" s="21" t="s">
+    <row r="62" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A62" s="21" t="s">
         <v>206</v>
       </c>
-      <c r="D61" s="21" t="s">
+      <c r="B62" s="22" t="s">
         <v>207</v>
       </c>
-      <c r="E61" s="22" t="inlineStr">
+      <c r="C62" s="21" t="s">
+        <v>208</v>
+      </c>
+      <c r="D62" s="21" t="s">
+        <v>209</v>
+      </c>
+      <c r="E62" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC NEW MATERIAL (MAOMING) CO., LTD.
 德纳新材料（茂名）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F61" s="22" t="s">
+      <c r="F62" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G61" s="21"/>
-[...14 lines deleted...]
-      <c r="D62" s="15" t="s">
+      <c r="G62" s="21"/>
+      <c r="H62" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A63" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B63" s="16" t="s">
         <v>211</v>
       </c>
-      <c r="E62" s="16" t="inlineStr">
+      <c r="C63" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="D63" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="E63" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F62" s="16" t="s">
+      <c r="F63" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G62" s="15" t="s">
+      <c r="G63" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H62" s="17" t="s">
+      <c r="H63" s="17" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A64" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B64" s="22" t="s">
+        <v>211</v>
+      </c>
+      <c r="C64" s="21" t="s">
         <v>212</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E63" s="22" t="inlineStr">
+      <c r="D64" s="21" t="s">
+        <v>213</v>
+      </c>
+      <c r="E64" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F63" s="22" t="s">
+      <c r="F64" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G63" s="21"/>
-[...14 lines deleted...]
-      <c r="D64" s="15" t="s">
+      <c r="G64" s="21"/>
+      <c r="H64" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A65" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B65" s="16" t="s">
         <v>216</v>
       </c>
-      <c r="E64" s="16" t="inlineStr">
+      <c r="C65" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="E65" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F64" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G64" s="15" t="s">
+      <c r="F65" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="G65" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="H64" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D65" s="15" t="s">
+      <c r="H65" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A66" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B66" s="16" t="s">
         <v>221</v>
       </c>
-      <c r="E65" s="16" t="inlineStr">
+      <c r="C66" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="E66" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F65" s="16" t="s">
+      <c r="F66" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G65" s="15" t="s">
+      <c r="G66" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H65" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D66" s="18" t="s">
+      <c r="H66" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A67" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B67" s="19" t="s">
         <v>221</v>
       </c>
-      <c r="E66" s="19" t="inlineStr">
+      <c r="C67" s="18" t="s">
+        <v>222</v>
+      </c>
+      <c r="D67" s="18" t="s">
+        <v>223</v>
+      </c>
+      <c r="E67" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F66" s="19" t="s">
+      <c r="F67" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G66" s="18"/>
-[...12 lines deleted...]
-      <c r="D67" s="15" t="s">
+      <c r="G67" s="18"/>
+      <c r="H67" s="20"/>
+    </row>
+    <row r="68" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A68" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B68" s="16" t="s">
         <v>224</v>
       </c>
-      <c r="E67" s="16" t="inlineStr">
+      <c r="C68" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="E68" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Guangdong Easource New Material Co., Ltd.
 广东依斯特新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F67" s="16" t="s">
+      <c r="F68" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="G68" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H68" s="17" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A69" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B69" s="16" t="s">
+        <v>224</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D69" s="15" t="s">
         <v>226</v>
       </c>
-      <c r="G67" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E68" s="16" t="inlineStr">
+      <c r="E69" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Kosin Frontier Technology Chemical Co.,LTD
 江西高信前沿科技化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F68" s="16" t="s">
+      <c r="F69" s="16" t="s">
+        <v>231</v>
+      </c>
+      <c r="G69" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H69" s="17" t="s">
         <v>229</v>
       </c>
-      <c r="G68" s="15" t="s">
-[...16 lines deleted...]
-      <c r="D69" s="15" t="s">
+    </row>
+    <row r="70" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A70" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B70" s="16" t="s">
         <v>232</v>
       </c>
-      <c r="E69" s="16" t="inlineStr">
+      <c r="C70" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="E70" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F69" s="16" t="s">
-[...17 lines deleted...]
-      <c r="D70" s="18" t="s">
+      <c r="F70" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="G70" s="15"/>
+      <c r="H70" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A71" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B71" s="19" t="s">
         <v>232</v>
       </c>
-      <c r="E70" s="19" t="inlineStr">
+      <c r="C71" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="D71" s="18" t="s">
+        <v>234</v>
+      </c>
+      <c r="E71" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dynamic
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F70" s="19" t="s">
+      <c r="F71" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G70" s="18" t="s">
+      <c r="G71" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="H70" s="20" t="s">
-[...13 lines deleted...]
-      <c r="D71" s="15" t="s">
+      <c r="H71" s="20" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A72" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B72" s="16" t="s">
         <v>236</v>
       </c>
-      <c r="E71" s="16" t="inlineStr">
+      <c r="C72" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="E72" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F71" s="16" t="s">
-[...19 lines deleted...]
-      <c r="D72" s="15" t="s">
+      <c r="F72" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="G72" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H72" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A73" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B73" s="16" t="s">
         <v>239</v>
       </c>
-      <c r="E72" s="16" t="inlineStr">
+      <c r="C73" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D73" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="E73" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F72" s="16" t="s">
+      <c r="F73" s="16" t="s">
+        <v>242</v>
+      </c>
+      <c r="G73" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H73" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A74" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B74" s="16" t="s">
+        <v>239</v>
+      </c>
+      <c r="C74" s="15" t="s">
         <v>240</v>
       </c>
-      <c r="G72" s="15" t="s">
-[...16 lines deleted...]
-      <c r="D73" s="15" t="s">
+      <c r="D74" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="E74" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dynamic</t>
+          </r>
+        </is>
+      </c>
+      <c r="F74" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G74" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H74" s="17" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A75" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B75" s="19" t="s">
         <v>239</v>
       </c>
-      <c r="E73" s="16" t="inlineStr">
-[...29 lines deleted...]
-      <c r="E74" s="19" t="inlineStr">
+      <c r="C75" s="18" t="s">
+        <v>240</v>
+      </c>
+      <c r="D75" s="18" t="s">
+        <v>241</v>
+      </c>
+      <c r="E75" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F74" s="19" t="s">
+      <c r="F75" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G74" s="18"/>
-[...12 lines deleted...]
-      <c r="D75" s="18" t="s">
+      <c r="G75" s="18"/>
+      <c r="H75" s="20"/>
+    </row>
+    <row r="76" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A76" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B76" s="19" t="s">
         <v>245</v>
       </c>
-      <c r="E75" s="19" t="inlineStr">
+      <c r="C76" s="18" t="s">
+        <v>246</v>
+      </c>
+      <c r="D76" s="18" t="s">
+        <v>247</v>
+      </c>
+      <c r="E76" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Yida Chemical Co., Ltd.
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F75" s="19"/>
-[...13 lines deleted...]
-      <c r="D76" s="15" t="s">
+      <c r="F76" s="19"/>
+      <c r="G76" s="18"/>
+      <c r="H76" s="20"/>
+    </row>
+    <row r="77" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A77" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B77" s="16" t="s">
         <v>249</v>
       </c>
-      <c r="E76" s="16" t="inlineStr">
+      <c r="C77" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="E77" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F76" s="16" t="s">
+      <c r="F77" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G76" s="15" t="s">
+      <c r="G77" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H76" s="17" t="s">
+      <c r="H77" s="17" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A78" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B78" s="16" t="s">
+        <v>249</v>
+      </c>
+      <c r="C78" s="15" t="s">
         <v>250</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E77" s="16" t="inlineStr">
+      <c r="D78" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="E78" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD　
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F77" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G77" s="15" t="s">
+      <c r="F78" s="16" t="s">
+        <v>254</v>
+      </c>
+      <c r="G78" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H77" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D78" s="18" t="s">
+      <c r="H78" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A79" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B79" s="19" t="s">
         <v>249</v>
       </c>
-      <c r="E78" s="19" t="inlineStr">
+      <c r="C79" s="18" t="s">
+        <v>250</v>
+      </c>
+      <c r="D79" s="18" t="s">
+        <v>251</v>
+      </c>
+      <c r="E79" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F78" s="19" t="s">
+      <c r="F79" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G78" s="18"/>
-[...14 lines deleted...]
-      <c r="D79" s="15" t="s">
+      <c r="G79" s="18"/>
+      <c r="H79" s="20" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A80" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B80" s="16" t="s">
         <v>256</v>
       </c>
-      <c r="E79" s="16" t="inlineStr">
+      <c r="C80" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="E80" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F79" s="16" t="s">
+      <c r="F80" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G79" s="15" t="s">
-[...16 lines deleted...]
-      <c r="D80" s="15" t="s">
+      <c r="G80" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H80" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A81" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B81" s="16" t="s">
         <v>256</v>
       </c>
-      <c r="E80" s="16" t="inlineStr">
+      <c r="C81" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="E81" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F80" s="16"/>
-      <c r="G80" s="15" t="s">
+      <c r="F81" s="16"/>
+      <c r="G81" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H80" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D81" s="15" t="s">
+      <c r="H81" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A82" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B82" s="16" t="s">
         <v>256</v>
       </c>
-      <c r="E81" s="16" t="inlineStr">
+      <c r="C82" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="E82" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F81" s="16" t="s">
+      <c r="F82" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G81" s="15" t="s">
+      <c r="G82" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H81" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D82" s="21" t="s">
+      <c r="H82" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A83" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B83" s="22" t="s">
         <v>256</v>
       </c>
-      <c r="E82" s="22" t="inlineStr">
+      <c r="C83" s="21" t="s">
+        <v>257</v>
+      </c>
+      <c r="D83" s="21" t="s">
+        <v>258</v>
+      </c>
+      <c r="E83" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F82" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D83" s="15" t="s">
+      <c r="F83" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="G83" s="21"/>
+      <c r="H83" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A84" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B84" s="16" t="s">
         <v>260</v>
       </c>
-      <c r="E83" s="16" t="inlineStr">
+      <c r="C84" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="D84" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="E84" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F83" s="16" t="s">
+      <c r="F84" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G83" s="15" t="s">
-[...16 lines deleted...]
-      <c r="D84" s="21" t="s">
+      <c r="G84" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H84" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A85" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B85" s="22" t="s">
         <v>260</v>
       </c>
-      <c r="E84" s="22" t="inlineStr">
+      <c r="C85" s="21" t="s">
+        <v>261</v>
+      </c>
+      <c r="D85" s="21" t="s">
+        <v>262</v>
+      </c>
+      <c r="E85" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F84" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D85" s="18" t="s">
+      <c r="F85" s="22" t="s">
+        <v>220</v>
+      </c>
+      <c r="G85" s="21"/>
+      <c r="H85" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A86" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B86" s="19" t="s">
         <v>263</v>
       </c>
-      <c r="E85" s="19" t="inlineStr">
+      <c r="C86" s="18" t="s">
+        <v>264</v>
+      </c>
+      <c r="D86" s="18" t="s">
+        <v>265</v>
+      </c>
+      <c r="E86" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Yida Chemical Co., Ltd.
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F85" s="19"/>
-[...25 lines deleted...]
-      </c>
+      <c r="F86" s="19"/>
       <c r="G86" s="18"/>
-      <c r="H86" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H86" s="20"/>
     </row>
     <row r="87" spans="1:9" customHeight="1" ht="33.75">
       <c r="A87" s="18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B87" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="C87" s="18" t="s">
+        <v>267</v>
+      </c>
+      <c r="D87" s="18" t="s">
         <v>268</v>
       </c>
-      <c r="C87" s="18" t="s">
-[...2 lines deleted...]
-      <c r="D87" s="18" t="s">
+      <c r="E87" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F87" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G87" s="18"/>
+      <c r="H87" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A88" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B88" s="19" t="s">
         <v>270</v>
       </c>
-      <c r="E87" s="19" t="inlineStr">
+      <c r="C88" s="18" t="s">
+        <v>271</v>
+      </c>
+      <c r="D88" s="18" t="s">
+        <v>272</v>
+      </c>
+      <c r="E88" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F87" s="19" t="s">
+      <c r="F88" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G87" s="18"/>
-[...12 lines deleted...]
-      <c r="D88" s="21" t="s">
+      <c r="G88" s="18"/>
+      <c r="H88" s="20"/>
+    </row>
+    <row r="89" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A89" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B89" s="22" t="s">
         <v>273</v>
       </c>
-      <c r="E88" s="22" t="inlineStr">
+      <c r="C89" s="21" t="s">
+        <v>274</v>
+      </c>
+      <c r="D89" s="21" t="s">
+        <v>275</v>
+      </c>
+      <c r="E89" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DONGYING HI-TECH SPRING CHEMICAL INDUSTRIAL CO.,LTD.
 东营市海科新源化工有限责任公司</t>
           </r>
         </is>
       </c>
-      <c r="F88" s="22" t="s">
-[...11 lines deleted...]
-      <c r="B89" s="16" t="s">
+      <c r="F89" s="22" t="s">
         <v>277</v>
       </c>
-      <c r="C89" s="15" t="s">
+      <c r="G89" s="21"/>
+      <c r="H89" s="23" t="s">
         <v>278</v>
       </c>
-      <c r="D89" s="15" t="s">
+    </row>
+    <row r="90" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A90" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B90" s="16" t="s">
         <v>279</v>
       </c>
-      <c r="E89" s="16" t="inlineStr">
+      <c r="C90" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="E90" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F89" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G89" s="15" t="s">
+      <c r="F90" s="16" t="s">
+        <v>282</v>
+      </c>
+      <c r="G90" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H89" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D90" s="15" t="s">
+      <c r="H90" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A91" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B91" s="16" t="s">
         <v>283</v>
       </c>
-      <c r="E90" s="16" t="inlineStr">
+      <c r="C91" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="E91" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F90" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G90" s="15" t="s">
+      <c r="F91" s="16" t="s">
+        <v>282</v>
+      </c>
+      <c r="G91" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H90" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D91" s="15" t="s">
+      <c r="H91" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A92" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B92" s="16" t="s">
         <v>286</v>
       </c>
-      <c r="E91" s="16" t="inlineStr">
+      <c r="C92" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="E92" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yixing Kaixin Chemical Co., Ltd
 宜兴市凯欣化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F91" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G91" s="15" t="s">
+      <c r="F92" s="16" t="s">
+        <v>290</v>
+      </c>
+      <c r="G92" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H91" s="17" t="s">
-[...25 lines deleted...]
-      <c r="H92" s="17"/>
+      <c r="H92" s="17" t="s">
+        <v>137</v>
+      </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="33.75">
       <c r="A93" s="15" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B93" s="16" t="s">
+        <v>291</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="D93" s="15" t="s">
         <v>293</v>
       </c>
-      <c r="C93" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D93" s="15" t="s">
+      <c r="E93" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve"/>
+          </r>
+        </is>
+      </c>
+      <c r="F93" s="16"/>
+      <c r="G93" s="15"/>
+      <c r="H93" s="17"/>
+    </row>
+    <row r="94" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A94" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B94" s="16" t="s">
         <v>295</v>
       </c>
-      <c r="E93" s="16" t="inlineStr">
+      <c r="C94" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="E94" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F93" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G93" s="15" t="s">
+      <c r="F94" s="16" t="s">
+        <v>282</v>
+      </c>
+      <c r="G94" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H93" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D94" s="15" t="s">
+      <c r="H94" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A95" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B95" s="16" t="s">
         <v>298</v>
       </c>
-      <c r="E94" s="16" t="inlineStr">
+      <c r="C95" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="E95" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Liaoning Kelong Fine Chemical Co., Ltd.
 辽宁科隆精细化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F94" s="16" t="s">
+      <c r="F95" s="16" t="s">
         <v>33</v>
       </c>
-      <c r="G94" s="15" t="s">
+      <c r="G95" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H94" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D95" s="21" t="s">
+      <c r="H95" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A96" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B96" s="22" t="s">
         <v>298</v>
       </c>
-      <c r="E95" s="22" t="inlineStr">
+      <c r="C96" s="21" t="s">
+        <v>299</v>
+      </c>
+      <c r="D96" s="21" t="s">
+        <v>300</v>
+      </c>
+      <c r="E96" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hangzhou Chemfar Ltd.
 杭州兆华化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F95" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C96" s="15" t="s">
+      <c r="F96" s="22" t="s">
         <v>303</v>
       </c>
-      <c r="D96" s="15" t="s">
+      <c r="G96" s="21"/>
+      <c r="H96" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A97" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B97" s="16" t="s">
         <v>304</v>
       </c>
-      <c r="E96" s="16" t="inlineStr">
+      <c r="C97" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="E97" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F96" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G96" s="15" t="s">
+      <c r="F97" s="16" t="s">
+        <v>254</v>
+      </c>
+      <c r="G97" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H96" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D97" s="21" t="s">
+      <c r="H97" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A98" s="21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B98" s="22" t="s">
         <v>304</v>
       </c>
-      <c r="E97" s="22" t="inlineStr">
+      <c r="C98" s="21" t="s">
+        <v>307</v>
+      </c>
+      <c r="D98" s="21" t="s">
+        <v>306</v>
+      </c>
+      <c r="E98" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F97" s="22"/>
-[...15 lines deleted...]
-      <c r="D98" s="15" t="s">
+      <c r="F98" s="22"/>
+      <c r="G98" s="21"/>
+      <c r="H98" s="23" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A99" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B99" s="16" t="s">
         <v>308</v>
       </c>
-      <c r="E98" s="16" t="inlineStr">
+      <c r="C99" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="E99" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F98" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G98" s="15" t="s">
+      <c r="F99" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="G99" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H98" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D99" s="15" t="s">
+      <c r="H99" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A100" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B100" s="16" t="s">
         <v>311</v>
       </c>
-      <c r="E99" s="16" t="inlineStr">
+      <c r="C100" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="E100" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU DYNAMIC CHEMICAL CO.,LTD
 江苏德纳化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F99" s="16"/>
-      <c r="G99" s="15" t="s">
+      <c r="F100" s="16"/>
+      <c r="G100" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H99" s="17" t="s">
+      <c r="H100" s="17" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A101" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B101" s="19" t="s">
+        <v>315</v>
+      </c>
+      <c r="C101" s="18" t="s">
         <v>312</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B100" s="19" t="s">
+      <c r="D101" s="18" t="s">
         <v>313</v>
       </c>
-      <c r="C100" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E100" s="19" t="inlineStr">
+      <c r="E101" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHINY CHEMICAL INDUSTRIAL CO.,LTD.
 勝一化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F100" s="19" t="s">
+      <c r="F101" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G100" s="18"/>
-[...14 lines deleted...]
-      <c r="D101" s="15" t="s">
+      <c r="G101" s="18"/>
+      <c r="H101" s="20" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A102" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="B102" s="16" t="s">
         <v>316</v>
       </c>
-      <c r="E101" s="16" t="inlineStr">
+      <c r="C102" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="E102" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F101" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G101" s="15" t="s">
+      <c r="F102" s="16" t="s">
+        <v>282</v>
+      </c>
+      <c r="G102" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H101" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D102" s="18" t="s">
+      <c r="H102" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A103" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B103" s="19" t="s">
         <v>319</v>
       </c>
-      <c r="E102" s="19" t="inlineStr">
+      <c r="C103" s="18" t="s">
+        <v>320</v>
+      </c>
+      <c r="D103" s="18" t="s">
+        <v>321</v>
+      </c>
+      <c r="E103" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F102" s="19" t="s">
-[...17 lines deleted...]
-      <c r="D103" s="18" t="s">
+      <c r="F103" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="G103" s="18"/>
+      <c r="H103" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A104" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="B104" s="19" t="s">
         <v>322</v>
       </c>
-      <c r="E103" s="19" t="inlineStr">
+      <c r="C104" s="18" t="s">
+        <v>323</v>
+      </c>
+      <c r="D104" s="18" t="s">
+        <v>324</v>
+      </c>
+      <c r="E104" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F103" s="19" t="s">
-[...11 lines deleted...]
-      <c r="B104" s="19" t="s">
+      <c r="F104" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="G104" s="18"/>
+      <c r="H104" s="20" t="s">
         <v>325</v>
       </c>
-      <c r="C104" s="18" t="s">
+    </row>
+    <row r="105" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A105" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="D104" s="18" t="s">
+      <c r="B105" s="19" t="s">
         <v>327</v>
       </c>
-      <c r="E104" s="19" t="inlineStr">
+      <c r="C105" s="18" t="s">
+        <v>328</v>
+      </c>
+      <c r="D105" s="18" t="s">
+        <v>329</v>
+      </c>
+      <c r="E105" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F104" s="19" t="s">
+      <c r="F105" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G104" s="18"/>
-[...9 lines deleted...]
-      <c r="C105" s="21" t="s">
+      <c r="G105" s="18"/>
+      <c r="H105" s="20"/>
+    </row>
+    <row r="106" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A106" s="21" t="s">
         <v>326</v>
       </c>
-      <c r="D105" s="21" t="s">
+      <c r="B106" s="22" t="s">
         <v>327</v>
       </c>
-      <c r="E105" s="22" t="inlineStr">
+      <c r="C106" s="21" t="s">
+        <v>328</v>
+      </c>
+      <c r="D106" s="21" t="s">
+        <v>329</v>
+      </c>
+      <c r="E106" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F105" s="22"/>
-[...15 lines deleted...]
-      <c r="D106" s="18" t="s">
+      <c r="F106" s="22"/>
+      <c r="G106" s="21"/>
+      <c r="H106" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A107" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B107" s="19" t="s">
         <v>330</v>
       </c>
-      <c r="E106" s="19" t="inlineStr">
+      <c r="C107" s="18" t="s">
+        <v>331</v>
+      </c>
+      <c r="D107" s="18" t="s">
+        <v>332</v>
+      </c>
+      <c r="E107" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F106" s="19" t="s">
+      <c r="F107" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G106" s="18"/>
-[...12 lines deleted...]
-      <c r="D107" s="15" t="s">
+      <c r="G107" s="18"/>
+      <c r="H107" s="20"/>
+    </row>
+    <row r="108" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A108" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B108" s="16" t="s">
         <v>333</v>
       </c>
-      <c r="E107" s="16" t="inlineStr">
+      <c r="C108" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="E108" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Lixing Chemical
 安徽立兴新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F107" s="16" t="s">
+      <c r="F108" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G107" s="15" t="s">
-[...16 lines deleted...]
-      <c r="D108" s="15" t="s">
+      <c r="G108" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H108" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A109" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B109" s="16" t="s">
         <v>337</v>
       </c>
-      <c r="E108" s="16" t="inlineStr">
+      <c r="C109" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="D109" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="E109" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BYN Chemical Co., Ltd.
 滨州裕能化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F108" s="16" t="s">
+      <c r="F109" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="G109" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H109" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A110" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B110" s="19" t="s">
+        <v>337</v>
+      </c>
+      <c r="C110" s="18" t="s">
+        <v>338</v>
+      </c>
+      <c r="D110" s="18" t="s">
         <v>339</v>
       </c>
-      <c r="G108" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E109" s="19" t="inlineStr">
+      <c r="E110" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG QINGYUN CHANGXIN CHEMICAL SCIENCE-TECH
 山東慶雲長信化學科技</t>
           </r>
         </is>
       </c>
-      <c r="F109" s="19" t="s">
+      <c r="F110" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="G109" s="18"/>
-[...14 lines deleted...]
-      <c r="D110" s="15" t="s">
+      <c r="G110" s="18"/>
+      <c r="H110" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A111" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B111" s="16" t="s">
         <v>343</v>
       </c>
-      <c r="E110" s="16" t="inlineStr">
+      <c r="C111" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="E111" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Junhua Development
 河南骏化发展股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F110" s="16" t="s">
+      <c r="F111" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G110" s="15" t="s">
+      <c r="G111" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H110" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D111" s="21" t="s">
+      <c r="H111" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A112" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="B112" s="22" t="s">
         <v>343</v>
       </c>
-      <c r="E111" s="22" t="inlineStr">
+      <c r="C112" s="21" t="s">
+        <v>344</v>
+      </c>
+      <c r="D112" s="21" t="s">
+        <v>345</v>
+      </c>
+      <c r="E112" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jiangshan Chemical
 浙江江山化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F111" s="22" t="s">
+      <c r="F112" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G111" s="21"/>
-[...26 lines deleted...]
-      <c r="H112" s="20"/>
+      <c r="G112" s="21"/>
+      <c r="H112" s="23" t="s">
+        <v>325</v>
+      </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A113" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B113" s="16" t="s">
+      <c r="A113" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B113" s="19" t="s">
+        <v>348</v>
+      </c>
+      <c r="C113" s="18" t="s">
+        <v>348</v>
+      </c>
+      <c r="D113" s="18" t="s">
         <v>349</v>
       </c>
-      <c r="C113" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D113" s="15" t="s">
+      <c r="E113" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Boju New Material CO.,LTD
+浙江博聚新材料有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F113" s="19"/>
+      <c r="G113" s="18"/>
+      <c r="H113" s="20"/>
+    </row>
+    <row r="114" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A114" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B114" s="16" t="s">
         <v>351</v>
       </c>
-      <c r="E113" s="16" t="inlineStr">
+      <c r="C114" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="E114" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F113" s="16" t="s">
+      <c r="F114" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G113" s="15" t="s">
+      <c r="G114" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H113" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D114" s="18" t="s">
+      <c r="H114" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A115" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B115" s="19" t="s">
         <v>351</v>
       </c>
-      <c r="E114" s="19" t="inlineStr">
+      <c r="C115" s="18" t="s">
+        <v>352</v>
+      </c>
+      <c r="D115" s="18" t="s">
+        <v>353</v>
+      </c>
+      <c r="E115" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG QINGYUN CHANGXIN CHEMICAL SCIENCE-TECH
 山東慶雲長信化學科技</t>
           </r>
         </is>
       </c>
-      <c r="F114" s="19" t="s">
+      <c r="F115" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="G114" s="18" t="s">
-[...16 lines deleted...]
-      <c r="D115" s="18" t="s">
+      <c r="G115" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="H115" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A116" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B116" s="19" t="s">
         <v>351</v>
       </c>
-      <c r="E115" s="19" t="inlineStr">
+      <c r="C116" s="18" t="s">
+        <v>352</v>
+      </c>
+      <c r="D116" s="18" t="s">
+        <v>353</v>
+      </c>
+      <c r="E116" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NEM Materials Co. ,Ltd.
 新迈奇材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F115" s="19" t="s">
-[...12 lines deleted...]
-      <c r="C116" s="18" t="s">
+      <c r="F116" s="19" t="s">
         <v>355</v>
       </c>
-      <c r="D116" s="18" t="s">
+      <c r="G116" s="18"/>
+      <c r="H116" s="20"/>
+    </row>
+    <row r="117" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A117" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B117" s="19" t="s">
         <v>356</v>
       </c>
-      <c r="E116" s="19" t="inlineStr">
+      <c r="C117" s="18" t="s">
+        <v>357</v>
+      </c>
+      <c r="D117" s="18" t="s">
+        <v>358</v>
+      </c>
+      <c r="E117" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Jubang Petroleum and Chemical Co., Ltd.
 湖北巨邦石油化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F116" s="19" t="s">
+      <c r="F117" s="19" t="s">
         <v>50</v>
       </c>
-      <c r="G116" s="18"/>
-[...12 lines deleted...]
-      <c r="D117" s="18" t="s">
+      <c r="G117" s="18"/>
+      <c r="H117" s="20"/>
+    </row>
+    <row r="118" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A118" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B118" s="19" t="s">
         <v>360</v>
       </c>
-      <c r="E117" s="19" t="inlineStr">
+      <c r="C118" s="18" t="s">
+        <v>361</v>
+      </c>
+      <c r="D118" s="18" t="s">
+        <v>362</v>
+      </c>
+      <c r="E118" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying)
 胜华新能源科技（东营）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F117" s="19"/>
-[...13 lines deleted...]
-      <c r="D118" s="18" t="s">
+      <c r="F118" s="19"/>
+      <c r="G118" s="18"/>
+      <c r="H118" s="20"/>
+    </row>
+    <row r="119" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A119" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B119" s="19" t="s">
         <v>364</v>
       </c>
-      <c r="E118" s="19" t="inlineStr">
+      <c r="C119" s="18" t="s">
+        <v>365</v>
+      </c>
+      <c r="D119" s="18" t="s">
+        <v>366</v>
+      </c>
+      <c r="E119" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhuzhou Hansen</t>
           </r>
         </is>
       </c>
-      <c r="F118" s="19" t="s">
-[...11 lines deleted...]
-      <c r="B119" s="16" t="s">
+      <c r="F119" s="19" t="s">
         <v>368</v>
       </c>
-      <c r="C119" s="15" t="s">
+      <c r="G119" s="18"/>
+      <c r="H119" s="20" t="s">
         <v>369</v>
       </c>
-      <c r="D119" s="15" t="s">
+    </row>
+    <row r="120" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A120" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B120" s="16" t="s">
         <v>370</v>
       </c>
-      <c r="E119" s="16" t="inlineStr">
+      <c r="C120" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="D120" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="E120" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F119" s="16" t="s">
+      <c r="F120" s="16" t="s">
+        <v>374</v>
+      </c>
+      <c r="G120" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H120" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A121" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B121" s="19" t="s">
+        <v>370</v>
+      </c>
+      <c r="C121" s="18" t="s">
+        <v>371</v>
+      </c>
+      <c r="D121" s="18" t="s">
         <v>372</v>
       </c>
-      <c r="G119" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E120" s="19" t="inlineStr">
+      <c r="E121" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Ruibai New Material Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F120" s="19"/>
-[...15 lines deleted...]
-      <c r="D121" s="15" t="s">
+      <c r="F121" s="19"/>
+      <c r="G121" s="18"/>
+      <c r="H121" s="20" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A122" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B122" s="16" t="s">
         <v>376</v>
       </c>
-      <c r="E121" s="16" t="inlineStr">
+      <c r="C122" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="D122" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="E122" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F121" s="16" t="s">
+      <c r="F122" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G121" s="15" t="s">
-[...16 lines deleted...]
-      <c r="D122" s="18" t="s">
+      <c r="G122" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H122" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A123" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B123" s="19" t="s">
         <v>376</v>
       </c>
-      <c r="E122" s="19" t="inlineStr">
+      <c r="C123" s="18" t="s">
+        <v>377</v>
+      </c>
+      <c r="D123" s="18" t="s">
+        <v>378</v>
+      </c>
+      <c r="E123" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongying Yongxin Fine Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F122" s="19" t="s">
+      <c r="F123" s="19" t="s">
+        <v>380</v>
+      </c>
+      <c r="G123" s="18"/>
+      <c r="H123" s="20" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A124" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="B124" s="22" t="s">
+        <v>376</v>
+      </c>
+      <c r="C124" s="21" t="s">
+        <v>377</v>
+      </c>
+      <c r="D124" s="21" t="s">
         <v>378</v>
       </c>
-      <c r="G122" s="18"/>
-[...17 lines deleted...]
-      <c r="E123" s="22" t="inlineStr">
+      <c r="E124" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanxi Sanwei Group
 山西三維集団</t>
           </r>
         </is>
       </c>
-      <c r="F123" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C124" s="18" t="s">
+      <c r="F124" s="22" t="s">
         <v>382</v>
       </c>
-      <c r="D124" s="18" t="s">
+      <c r="G124" s="21"/>
+      <c r="H124" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A125" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B125" s="19" t="s">
         <v>383</v>
       </c>
-      <c r="E124" s="19" t="inlineStr">
+      <c r="C125" s="18" t="s">
+        <v>384</v>
+      </c>
+      <c r="D125" s="18" t="s">
+        <v>385</v>
+      </c>
+      <c r="E125" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yino Biologic Materials
 山东一诺生物质材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F124" s="19" t="s">
+      <c r="F125" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="G124" s="18"/>
-[...12 lines deleted...]
-      <c r="D125" s="15" t="s">
+      <c r="G125" s="18"/>
+      <c r="H125" s="20"/>
+    </row>
+    <row r="126" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A126" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B126" s="16" t="s">
         <v>387</v>
       </c>
-      <c r="E125" s="16" t="inlineStr">
+      <c r="C126" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="D126" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="E126" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Adibei Biological
 安徽艾蒂贝生物股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F125" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G125" s="15" t="s">
+      <c r="F126" s="16" t="s">
+        <v>391</v>
+      </c>
+      <c r="G126" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H125" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C126" s="18" t="s">
+      <c r="H126" s="17" t="s">
         <v>392</v>
       </c>
-      <c r="D126" s="18" t="s">
+    </row>
+    <row r="127" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A127" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B127" s="19" t="s">
         <v>393</v>
       </c>
-      <c r="E126" s="19" t="inlineStr">
+      <c r="C127" s="18" t="s">
+        <v>394</v>
+      </c>
+      <c r="D127" s="18" t="s">
+        <v>395</v>
+      </c>
+      <c r="E127" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Jingbo Petrochemical Co., Ltd</t>
           </r>
         </is>
       </c>
-      <c r="F126" s="19"/>
-[...13 lines deleted...]
-      <c r="D127" s="21" t="s">
+      <c r="F127" s="19"/>
+      <c r="G127" s="18"/>
+      <c r="H127" s="20"/>
+    </row>
+    <row r="128" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A128" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="B128" s="22" t="s">
         <v>393</v>
       </c>
-      <c r="E127" s="22" t="inlineStr">
+      <c r="C128" s="21" t="s">
+        <v>394</v>
+      </c>
+      <c r="D128" s="21" t="s">
+        <v>395</v>
+      </c>
+      <c r="E128" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PCS</t>
           </r>
         </is>
       </c>
-      <c r="F127" s="22" t="s">
-[...12 lines deleted...]
-      <c r="C128" s="15" t="s">
+      <c r="F128" s="22" t="s">
         <v>398</v>
       </c>
-      <c r="D128" s="15" t="s">
+      <c r="G128" s="21"/>
+      <c r="H128" s="23"/>
+    </row>
+    <row r="129" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A129" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B129" s="16" t="s">
         <v>399</v>
       </c>
-      <c r="E128" s="16" t="inlineStr">
+      <c r="C129" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="D129" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="E129" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F128" s="16" t="s">
-[...19 lines deleted...]
-      <c r="D129" s="21" t="s">
+      <c r="F129" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="G129" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H129" s="17" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A130" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="B130" s="22" t="s">
         <v>399</v>
       </c>
-      <c r="E129" s="22" t="inlineStr">
+      <c r="C130" s="21" t="s">
+        <v>400</v>
+      </c>
+      <c r="D130" s="21" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
-      <c r="F129" s="22"/>
-[...13 lines deleted...]
-      <c r="D130" s="15" t="s">
+      <c r="F130" s="22"/>
+      <c r="G130" s="21"/>
+      <c r="H130" s="23"/>
+    </row>
+    <row r="131" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A131" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B131" s="16" t="s">
         <v>404</v>
       </c>
-      <c r="E130" s="16" t="inlineStr">
+      <c r="C131" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="D131" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="E131" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F130" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G130" s="15" t="s">
+      <c r="F131" s="16" t="s">
+        <v>341</v>
+      </c>
+      <c r="G131" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H130" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D131" s="18" t="s">
+      <c r="H131" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A132" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B132" s="19" t="s">
         <v>404</v>
       </c>
-      <c r="E131" s="19" t="inlineStr">
+      <c r="C132" s="18" t="s">
+        <v>405</v>
+      </c>
+      <c r="D132" s="18" t="s">
+        <v>406</v>
+      </c>
+      <c r="E132" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F131" s="19" t="s">
-[...17 lines deleted...]
-      <c r="D132" s="21" t="s">
+      <c r="F132" s="19" t="s">
+        <v>374</v>
+      </c>
+      <c r="G132" s="18"/>
+      <c r="H132" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A133" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="B133" s="22" t="s">
         <v>404</v>
       </c>
-      <c r="E132" s="22" t="inlineStr">
+      <c r="C133" s="21" t="s">
+        <v>405</v>
+      </c>
+      <c r="D133" s="21" t="s">
+        <v>406</v>
+      </c>
+      <c r="E133" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
-      <c r="F132" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C133" s="18" t="s">
+      <c r="F133" s="22" t="s">
         <v>407</v>
       </c>
-      <c r="D133" s="18" t="s">
+      <c r="G133" s="21"/>
+      <c r="H133" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A134" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B134" s="19" t="s">
         <v>408</v>
       </c>
-      <c r="E133" s="19" t="inlineStr">
+      <c r="C134" s="18" t="s">
+        <v>409</v>
+      </c>
+      <c r="D134" s="18" t="s">
+        <v>410</v>
+      </c>
+      <c r="E134" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK Geo Centric</t>
           </r>
         </is>
       </c>
-      <c r="F133" s="19" t="s">
+      <c r="F134" s="19" t="s">
         <v>47</v>
       </c>
-      <c r="G133" s="18"/>
-[...12 lines deleted...]
-      <c r="D134" s="15" t="s">
+      <c r="G134" s="18"/>
+      <c r="H134" s="20"/>
+    </row>
+    <row r="135" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A135" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B135" s="19" t="s">
         <v>412</v>
       </c>
-      <c r="E134" s="16" t="inlineStr">
+      <c r="C135" s="18" t="s">
+        <v>413</v>
+      </c>
+      <c r="D135" s="18" t="s">
+        <v>414</v>
+      </c>
+      <c r="E135" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">TAIZHOU RUIBAI CHEMICAL CO., LTD.　
+泰州瑞柏化工有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F135" s="19" t="s">
+        <v>416</v>
+      </c>
+      <c r="G135" s="18"/>
+      <c r="H135" s="20" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A136" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B136" s="16" t="s">
+        <v>418</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="E136" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F134" s="16"/>
-      <c r="G134" s="15" t="s">
+      <c r="F136" s="16"/>
+      <c r="G136" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H134" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E135" s="16" t="inlineStr">
+      <c r="H136" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A137" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B137" s="16" t="s">
+        <v>421</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="D137" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="E137" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F135" s="16" t="s">
+      <c r="F137" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G135" s="15" t="s">
+      <c r="G137" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H135" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E136" s="16" t="inlineStr">
+      <c r="H137" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A138" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B138" s="16" t="s">
+        <v>423</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="D138" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="E138" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK Geo Centric</t>
           </r>
         </is>
       </c>
-      <c r="F136" s="16" t="s">
+      <c r="F138" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G136" s="15" t="s">
+      <c r="G138" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H136" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E137" s="19" t="inlineStr">
+      <c r="H138" s="17" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A139" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B139" s="19" t="s">
+        <v>427</v>
+      </c>
+      <c r="C139" s="18" t="s">
+        <v>428</v>
+      </c>
+      <c r="D139" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="E139" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F137" s="19" t="s">
+      <c r="F139" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G137" s="18"/>
-[...17 lines deleted...]
-      <c r="E138" s="19" t="inlineStr">
+      <c r="G139" s="18"/>
+      <c r="H139" s="20" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A140" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B140" s="19" t="s">
+        <v>427</v>
+      </c>
+      <c r="C140" s="18" t="s">
+        <v>428</v>
+      </c>
+      <c r="D140" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="E140" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Kaixiang Fine Chemical 
 （Henan Energy Chemical Groupの子会社）
 河南开祥精细化工有限公司
 （河南能源化工集团の子会社）</t>
           </r>
         </is>
       </c>
-      <c r="F138" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E139" s="22" t="inlineStr">
+      <c r="F140" s="19" t="s">
+        <v>355</v>
+      </c>
+      <c r="G140" s="18"/>
+      <c r="H140" s="20"/>
+    </row>
+    <row r="141" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A141" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B141" s="22" t="s">
+        <v>427</v>
+      </c>
+      <c r="C141" s="21" t="s">
+        <v>428</v>
+      </c>
+      <c r="D141" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="E141" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">XINJIANG TIANYE (GROUP) CO., LTD
 新疆天业集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F139" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H139" s="23" t="s">
+      <c r="F141" s="22" t="s">
+        <v>433</v>
+      </c>
+      <c r="G141" s="21"/>
+      <c r="H141" s="23" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A142" s="15" t="s">
         <v>426</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E140" s="19" t="inlineStr">
+      <c r="B142" s="16" t="s">
+        <v>435</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="D142" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="E142" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Boju New Material Co.,Ltd.
+浙江博聚新材料有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F142" s="16"/>
+      <c r="G142" s="15"/>
+      <c r="H142" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A143" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B143" s="19" t="s">
+        <v>435</v>
+      </c>
+      <c r="C143" s="18" t="s">
+        <v>436</v>
+      </c>
+      <c r="D143" s="18" t="s">
+        <v>437</v>
+      </c>
+      <c r="E143" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F140" s="19" t="s">
+      <c r="F143" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G140" s="18"/>
-[...15 lines deleted...]
-      <c r="E141" s="22" t="inlineStr">
+      <c r="G143" s="18"/>
+      <c r="H143" s="20" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A144" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B144" s="22" t="s">
+        <v>435</v>
+      </c>
+      <c r="C144" s="21" t="s">
+        <v>436</v>
+      </c>
+      <c r="D144" s="21" t="s">
+        <v>437</v>
+      </c>
+      <c r="E144" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical
 麗水市南明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F141" s="22" t="s">
+      <c r="F144" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G141" s="21"/>
-[...17 lines deleted...]
-      <c r="E142" s="16" t="inlineStr">
+      <c r="G144" s="21"/>
+      <c r="H144" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A145" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B145" s="16" t="s">
+        <v>442</v>
+      </c>
+      <c r="C145" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="D145" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="E145" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F142" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G142" s="15" t="s">
+      <c r="F145" s="16" t="s">
+        <v>135</v>
+      </c>
+      <c r="G145" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H142" s="17" t="s">
-[...23 lines deleted...]
-      <c r="F143" s="19" t="s">
+      <c r="H145" s="17" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A146" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B146" s="19" t="s">
+        <v>442</v>
+      </c>
+      <c r="C146" s="18" t="s">
+        <v>443</v>
+      </c>
+      <c r="D146" s="18" t="s">
+        <v>444</v>
+      </c>
+      <c r="E146" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Boju New Material CO.,LTD
+浙江博聚新材料有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F146" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G143" s="18"/>
-[...15 lines deleted...]
-      <c r="E144" s="19" t="inlineStr">
+      <c r="G146" s="18"/>
+      <c r="H146" s="20"/>
+    </row>
+    <row r="147" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A147" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B147" s="19" t="s">
+        <v>446</v>
+      </c>
+      <c r="C147" s="18" t="s">
+        <v>447</v>
+      </c>
+      <c r="D147" s="18" t="s">
+        <v>448</v>
+      </c>
+      <c r="E147" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F144" s="19" t="s">
+      <c r="F147" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G144" s="18"/>
-[...17 lines deleted...]
-      <c r="E145" s="16" t="inlineStr">
+      <c r="G147" s="18"/>
+      <c r="H147" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A148" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B148" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="D148" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="E148" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F145" s="16" t="s">
+      <c r="F148" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G145" s="15" t="s">
+      <c r="G148" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H145" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E146" s="16" t="inlineStr">
+      <c r="H148" s="17" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A149" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B149" s="16" t="s">
+        <v>449</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="D149" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="E149" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F146" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E147" s="22" t="inlineStr">
+      <c r="F149" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="G149" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H149" s="17" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A150" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B150" s="22" t="s">
+        <v>449</v>
+      </c>
+      <c r="C150" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="D150" s="21" t="s">
+        <v>451</v>
+      </c>
+      <c r="E150" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
           </r>
         </is>
       </c>
-      <c r="F147" s="22" t="s">
+      <c r="F150" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G147" s="21"/>
-[...15 lines deleted...]
-      <c r="E148" s="22" t="inlineStr">
+      <c r="G150" s="21"/>
+      <c r="H150" s="23"/>
+    </row>
+    <row r="151" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A151" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B151" s="22" t="s">
+        <v>449</v>
+      </c>
+      <c r="C151" s="21" t="s">
+        <v>450</v>
+      </c>
+      <c r="D151" s="21" t="s">
+        <v>451</v>
+      </c>
+      <c r="E151" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejian Sanjiang Chemicals
 浙江三江化工</t>
           </r>
         </is>
       </c>
-      <c r="F148" s="22" t="s">
+      <c r="F151" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G148" s="21"/>
-[...15 lines deleted...]
-      <c r="E149" s="16" t="inlineStr">
+      <c r="G151" s="21"/>
+      <c r="H151" s="23"/>
+    </row>
+    <row r="152" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A152" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B152" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="C152" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="D152" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="E152" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F149" s="16" t="s">
+      <c r="F152" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G149" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E150" s="16" t="inlineStr">
+      <c r="G152" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H152" s="17" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A153" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B153" s="16" t="s">
+        <v>458</v>
+      </c>
+      <c r="C153" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="D153" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="E153" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F150" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E151" s="22" t="inlineStr">
+      <c r="F153" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="G153" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H153" s="17" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A154" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B154" s="22" t="s">
+        <v>458</v>
+      </c>
+      <c r="C154" s="21" t="s">
+        <v>459</v>
+      </c>
+      <c r="D154" s="21" t="s">
+        <v>460</v>
+      </c>
+      <c r="E154" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
           </r>
         </is>
       </c>
-      <c r="F151" s="22" t="s">
+      <c r="F154" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G151" s="21"/>
-[...15 lines deleted...]
-      <c r="E152" s="16" t="inlineStr">
+      <c r="G154" s="21"/>
+      <c r="H154" s="23"/>
+    </row>
+    <row r="155" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A155" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B155" s="16" t="s">
+        <v>462</v>
+      </c>
+      <c r="C155" s="15" t="s">
+        <v>463</v>
+      </c>
+      <c r="D155" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="E155" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
-      <c r="F152" s="16" t="s">
+      <c r="F155" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G152" s="15" t="s">
+      <c r="G155" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H152" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E153" s="19" t="inlineStr">
+      <c r="H155" s="17" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A156" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B156" s="19" t="s">
+        <v>462</v>
+      </c>
+      <c r="C156" s="18" t="s">
+        <v>463</v>
+      </c>
+      <c r="D156" s="18" t="s">
+        <v>464</v>
+      </c>
+      <c r="E156" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F153" s="19" t="s">
+      <c r="F156" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G153" s="18"/>
-[...15 lines deleted...]
-      <c r="E154" s="22" t="inlineStr">
+      <c r="G156" s="18"/>
+      <c r="H156" s="20"/>
+    </row>
+    <row r="157" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A157" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B157" s="22" t="s">
+        <v>462</v>
+      </c>
+      <c r="C157" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="D157" s="21" t="s">
+        <v>464</v>
+      </c>
+      <c r="E157" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F154" s="22" t="s">
+      <c r="F157" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G154" s="21"/>
-[...17 lines deleted...]
-      <c r="E155" s="22" t="inlineStr">
+      <c r="G157" s="21"/>
+      <c r="H157" s="23" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A158" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B158" s="22" t="s">
+        <v>462</v>
+      </c>
+      <c r="C158" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="D158" s="21" t="s">
+        <v>464</v>
+      </c>
+      <c r="E158" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F155" s="22"/>
-[...18 lines deleted...]
-      <c r="E156" s="16" t="inlineStr">
+      <c r="F158" s="22"/>
+      <c r="G158" s="21"/>
+      <c r="H158" s="23" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A159" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B159" s="16" t="s">
+        <v>469</v>
+      </c>
+      <c r="C159" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="D159" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="E159" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
-      <c r="F156" s="16" t="s">
+      <c r="F159" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G156" s="15" t="s">
+      <c r="G159" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H156" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E157" s="16" t="inlineStr">
+      <c r="H159" s="17" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A160" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B160" s="16" t="s">
+        <v>469</v>
+      </c>
+      <c r="C160" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="D160" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="E160" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F157" s="16" t="s">
+      <c r="F160" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="G157" s="15"/>
-[...15 lines deleted...]
-      <c r="E158" s="16" t="inlineStr">
+      <c r="G160" s="15"/>
+      <c r="H160" s="17"/>
+    </row>
+    <row r="161" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A161" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B161" s="16" t="s">
+        <v>471</v>
+      </c>
+      <c r="C161" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="D161" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="E161" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F158" s="16" t="s">
+      <c r="F161" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G158" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E159" s="22" t="inlineStr">
+      <c r="G161" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H161" s="17" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A162" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B162" s="22" t="s">
+        <v>476</v>
+      </c>
+      <c r="C162" s="21" t="s">
+        <v>477</v>
+      </c>
+      <c r="D162" s="21" t="s">
+        <v>478</v>
+      </c>
+      <c r="E162" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
-      <c r="F159" s="22" t="s">
+      <c r="F162" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G159" s="21"/>
-[...17 lines deleted...]
-      <c r="E160" s="22" t="inlineStr">
+      <c r="G162" s="21"/>
+      <c r="H162" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A163" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B163" s="22" t="s">
+        <v>476</v>
+      </c>
+      <c r="C163" s="21" t="s">
+        <v>477</v>
+      </c>
+      <c r="D163" s="21" t="s">
+        <v>478</v>
+      </c>
+      <c r="E163" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F160" s="22" t="s">
+      <c r="F163" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G160" s="21"/>
-[...17 lines deleted...]
-      <c r="E161" s="16" t="inlineStr">
+      <c r="G163" s="21"/>
+      <c r="H163" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A164" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B164" s="16" t="s">
+        <v>479</v>
+      </c>
+      <c r="C164" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="D164" s="15" t="s">
+        <v>481</v>
+      </c>
+      <c r="E164" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Keding Chemical Materials
 江西科頂化学材料</t>
           </r>
         </is>
       </c>
-      <c r="F161" s="16" t="s">
+      <c r="F164" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G161" s="15"/>
-[...17 lines deleted...]
-      <c r="E162" s="16" t="inlineStr">
+      <c r="G164" s="15"/>
+      <c r="H164" s="17" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A165" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B165" s="16" t="s">
+        <v>484</v>
+      </c>
+      <c r="C165" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="D165" s="15" t="s">
+        <v>486</v>
+      </c>
+      <c r="E165" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Kosin Frontier Technology Chemical Co.,LTD
 江西高信前沿科技化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F162" s="16" t="s">
+      <c r="F165" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G162" s="15" t="s">
+      <c r="G165" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H162" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E163" s="16" t="inlineStr">
+      <c r="H165" s="17" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A166" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B166" s="16" t="s">
+        <v>488</v>
+      </c>
+      <c r="C166" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="D166" s="15" t="s">
+        <v>490</v>
+      </c>
+      <c r="E166" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
-      <c r="F163" s="16" t="s">
+      <c r="F166" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G163" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E164" s="16" t="inlineStr">
+      <c r="G166" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H166" s="17" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A167" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B167" s="16" t="s">
+        <v>491</v>
+      </c>
+      <c r="C167" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="D167" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="E167" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dover Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F164" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E165" s="16" t="inlineStr">
+      <c r="F167" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="G167" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H167" s="17" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A168" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B168" s="16" t="s">
+        <v>497</v>
+      </c>
+      <c r="C168" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="D168" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="E168" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F165" s="16" t="s">
+      <c r="F168" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G165" s="15" t="s">
+      <c r="G168" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H165" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E166" s="22" t="inlineStr">
+      <c r="H168" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A169" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B169" s="22" t="s">
+        <v>497</v>
+      </c>
+      <c r="C169" s="21" t="s">
+        <v>498</v>
+      </c>
+      <c r="D169" s="21" t="s">
+        <v>499</v>
+      </c>
+      <c r="E169" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F166" s="22" t="s">
+      <c r="F169" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G166" s="21"/>
-[...15 lines deleted...]
-      <c r="E167" s="22" t="inlineStr">
+      <c r="G169" s="21"/>
+      <c r="H169" s="23"/>
+    </row>
+    <row r="170" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A170" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B170" s="22" t="s">
+        <v>497</v>
+      </c>
+      <c r="C170" s="21" t="s">
+        <v>498</v>
+      </c>
+      <c r="D170" s="21" t="s">
+        <v>499</v>
+      </c>
+      <c r="E170" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS, INC
 錦湖 P&amp;B 化学</t>
           </r>
         </is>
       </c>
-      <c r="F167" s="22" t="s">
+      <c r="F170" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="G167" s="21"/>
-[...17 lines deleted...]
-      <c r="E168" s="16" t="inlineStr">
+      <c r="G170" s="21"/>
+      <c r="H170" s="23" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A171" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B171" s="16" t="s">
+        <v>505</v>
+      </c>
+      <c r="C171" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="D171" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="E171" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F168" s="16" t="s">
+      <c r="F171" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G168" s="15" t="s">
+      <c r="G171" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H168" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E169" s="16" t="inlineStr">
+      <c r="H171" s="17" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A172" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B172" s="16" t="s">
+        <v>508</v>
+      </c>
+      <c r="C172" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="D172" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="E172" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
-      <c r="F169" s="16" t="s">
+      <c r="F172" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G169" s="15" t="s">
+      <c r="G172" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H169" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E170" s="19" t="inlineStr">
+      <c r="H172" s="17" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A173" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B173" s="19" t="s">
+        <v>505</v>
+      </c>
+      <c r="C173" s="18" t="s">
+        <v>506</v>
+      </c>
+      <c r="D173" s="18" t="s">
+        <v>507</v>
+      </c>
+      <c r="E173" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F170" s="19" t="s">
+      <c r="F173" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G170" s="18"/>
-[...17 lines deleted...]
-      <c r="E171" s="22" t="inlineStr">
+      <c r="G173" s="18"/>
+      <c r="H173" s="20" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A174" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B174" s="22" t="s">
+        <v>505</v>
+      </c>
+      <c r="C174" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="D174" s="21" t="s">
+        <v>507</v>
+      </c>
+      <c r="E174" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
-      <c r="F171" s="22"/>
-[...18 lines deleted...]
-      <c r="E172" s="22" t="inlineStr">
+      <c r="F174" s="22"/>
+      <c r="G174" s="21"/>
+      <c r="H174" s="23" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A175" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B175" s="22" t="s">
+        <v>505</v>
+      </c>
+      <c r="C175" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="D175" s="21" t="s">
+        <v>507</v>
+      </c>
+      <c r="E175" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F172" s="22"/>
-[...16 lines deleted...]
-      <c r="E173" s="22" t="inlineStr">
+      <c r="F175" s="22"/>
+      <c r="G175" s="21"/>
+      <c r="H175" s="23"/>
+    </row>
+    <row r="176" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A176" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B176" s="22" t="s">
+        <v>505</v>
+      </c>
+      <c r="C176" s="21" t="s">
+        <v>506</v>
+      </c>
+      <c r="D176" s="21" t="s">
+        <v>507</v>
+      </c>
+      <c r="E176" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Arrow Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F173" s="22"/>
-[...18 lines deleted...]
-      <c r="E174" s="16" t="inlineStr">
+      <c r="F176" s="22"/>
+      <c r="G176" s="21"/>
+      <c r="H176" s="23" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A177" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B177" s="16" t="s">
+        <v>510</v>
+      </c>
+      <c r="C177" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="D177" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="E177" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yueyang Changde New Materials Co.,Ltd.
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F174" s="16"/>
-[...18 lines deleted...]
-      <c r="E175" s="16" t="inlineStr">
+      <c r="F177" s="16"/>
+      <c r="G177" s="15"/>
+      <c r="H177" s="17" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A178" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B178" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="C178" s="15" t="s">
+        <v>514</v>
+      </c>
+      <c r="D178" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="E178" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F175" s="16" t="s">
+      <c r="F178" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G175" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E176" s="16" t="inlineStr">
+      <c r="G178" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H178" s="17" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A179" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="B179" s="16" t="s">
+        <v>517</v>
+      </c>
+      <c r="C179" s="15" t="s">
+        <v>514</v>
+      </c>
+      <c r="D179" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="E179" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F176" s="16" t="s">
+      <c r="F179" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G176" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E177" s="19" t="inlineStr">
+      <c r="G179" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H179" s="17" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A180" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B180" s="19" t="s">
+        <v>518</v>
+      </c>
+      <c r="C180" s="18" t="s">
+        <v>519</v>
+      </c>
+      <c r="D180" s="18" t="s">
+        <v>520</v>
+      </c>
+      <c r="E180" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Asahi Spandex
 台塑旭</t>
           </r>
         </is>
       </c>
-      <c r="F177" s="19" t="s">
+      <c r="F180" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G177" s="18"/>
-[...17 lines deleted...]
-      <c r="E178" s="19" t="inlineStr">
+      <c r="G180" s="18"/>
+      <c r="H180" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A181" s="18" t="s">
+        <v>426</v>
+      </c>
+      <c r="B181" s="19" t="s">
+        <v>522</v>
+      </c>
+      <c r="C181" s="18" t="s">
+        <v>519</v>
+      </c>
+      <c r="D181" s="18" t="s">
+        <v>520</v>
+      </c>
+      <c r="E181" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Asahi Spandex
 台塑旭</t>
           </r>
         </is>
       </c>
-      <c r="F178" s="19" t="s">
+      <c r="F181" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G178" s="18"/>
-[...17 lines deleted...]
-      <c r="E179" s="22" t="inlineStr">
+      <c r="G181" s="18"/>
+      <c r="H181" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A182" s="21" t="s">
+        <v>426</v>
+      </c>
+      <c r="B182" s="22" t="s">
+        <v>523</v>
+      </c>
+      <c r="C182" s="21" t="s">
+        <v>519</v>
+      </c>
+      <c r="D182" s="21" t="s">
+        <v>520</v>
+      </c>
+      <c r="E182" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sinochem Health Company</t>
           </r>
         </is>
       </c>
-      <c r="F179" s="22" t="s">
-[...18 lines deleted...]
-      <c r="E180" s="19" t="inlineStr">
+      <c r="F182" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="G182" s="21"/>
+      <c r="H182" s="23"/>
+    </row>
+    <row r="183" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A183" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B183" s="19" t="s">
+        <v>526</v>
+      </c>
+      <c r="C183" s="18" t="s">
+        <v>527</v>
+      </c>
+      <c r="D183" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="E183" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F180" s="19"/>
-[...20 lines deleted...]
-      <c r="E181" s="16" t="inlineStr">
+      <c r="F183" s="19"/>
+      <c r="G183" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="H183" s="20" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A184" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B184" s="16" t="s">
+        <v>530</v>
+      </c>
+      <c r="C184" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="D184" s="15" t="s">
+        <v>532</v>
+      </c>
+      <c r="E184" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F181" s="16"/>
-[...11 lines deleted...]
-      <c r="B182" s="16" t="s">
+      <c r="F184" s="16"/>
+      <c r="G184" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H184" s="17" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A185" s="15" t="s">
         <v>525</v>
       </c>
-      <c r="C182" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E182" s="16" t="inlineStr">
+      <c r="B185" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="C185" s="15" t="s">
+        <v>534</v>
+      </c>
+      <c r="D185" s="15" t="s">
+        <v>535</v>
+      </c>
+      <c r="E185" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huafon group
 華峰集团</t>
           </r>
         </is>
       </c>
-      <c r="F182" s="16" t="s">
-[...13 lines deleted...]
-      <c r="B183" s="22" t="s">
+      <c r="F185" s="16" t="s">
+        <v>159</v>
+      </c>
+      <c r="G185" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H185" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A186" s="21" t="s">
         <v>525</v>
       </c>
-      <c r="C183" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E183" s="22" t="inlineStr">
+      <c r="B186" s="22" t="s">
+        <v>533</v>
+      </c>
+      <c r="C186" s="21" t="s">
+        <v>534</v>
+      </c>
+      <c r="D186" s="21" t="s">
+        <v>535</v>
+      </c>
+      <c r="E186" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F183" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E184" s="16" t="inlineStr">
+      <c r="F186" s="22" t="s">
+        <v>537</v>
+      </c>
+      <c r="G186" s="21"/>
+      <c r="H186" s="23" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A187" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B187" s="16" t="s">
+        <v>539</v>
+      </c>
+      <c r="C187" s="15" t="s">
+        <v>540</v>
+      </c>
+      <c r="D187" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="E187" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LOTTE CHEMICAL CORPORATION</t>
           </r>
         </is>
       </c>
-      <c r="F184" s="16" t="s">
+      <c r="F187" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G184" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E185" s="22" t="inlineStr">
+      <c r="G187" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H187" s="17" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A188" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B188" s="22" t="s">
+        <v>543</v>
+      </c>
+      <c r="C188" s="21" t="s">
+        <v>544</v>
+      </c>
+      <c r="D188" s="21" t="s">
+        <v>545</v>
+      </c>
+      <c r="E188" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F185" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E186" s="16" t="inlineStr">
+      <c r="F188" s="22" t="s">
+        <v>547</v>
+      </c>
+      <c r="G188" s="21"/>
+      <c r="H188" s="23" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A189" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B189" s="16" t="s">
+        <v>548</v>
+      </c>
+      <c r="C189" s="15" t="s">
+        <v>549</v>
+      </c>
+      <c r="D189" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="E189" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F186" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E187" s="22" t="inlineStr">
+      <c r="F189" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="G189" s="15"/>
+      <c r="H189" s="17" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A190" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B190" s="22" t="s">
+        <v>548</v>
+      </c>
+      <c r="C190" s="21" t="s">
+        <v>549</v>
+      </c>
+      <c r="D190" s="21" t="s">
+        <v>550</v>
+      </c>
+      <c r="E190" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F187" s="22" t="s">
-[...22 lines deleted...]
-      <c r="E188" s="22" t="inlineStr">
+      <c r="F190" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="G190" s="21" t="s">
+        <v>172</v>
+      </c>
+      <c r="H190" s="23" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A191" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B191" s="22" t="s">
+        <v>548</v>
+      </c>
+      <c r="C191" s="21" t="s">
+        <v>549</v>
+      </c>
+      <c r="D191" s="21" t="s">
+        <v>550</v>
+      </c>
+      <c r="E191" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F188" s="22" t="s">
+      <c r="F191" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G188" s="21"/>
-[...17 lines deleted...]
-      <c r="E189" s="22" t="inlineStr">
+      <c r="G191" s="21"/>
+      <c r="H191" s="23" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A192" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B192" s="22" t="s">
+        <v>555</v>
+      </c>
+      <c r="C192" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="D192" s="21" t="s">
+        <v>557</v>
+      </c>
+      <c r="E192" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">WATER CHEMICAL CO.,LTD.
 泰兴市沃特尔化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F189" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E190" s="22" t="inlineStr">
+      <c r="F192" s="22" t="s">
+        <v>559</v>
+      </c>
+      <c r="G192" s="21"/>
+      <c r="H192" s="23" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A193" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B193" s="22" t="s">
+        <v>555</v>
+      </c>
+      <c r="C193" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="D193" s="21" t="s">
+        <v>557</v>
+      </c>
+      <c r="E193" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Chengxin</t>
           </r>
         </is>
       </c>
-      <c r="F190" s="22"/>
-[...18 lines deleted...]
-      <c r="E191" s="19" t="inlineStr">
+      <c r="F193" s="22"/>
+      <c r="G193" s="21"/>
+      <c r="H193" s="23" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A194" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B194" s="19" t="s">
+        <v>561</v>
+      </c>
+      <c r="C194" s="18" t="s">
+        <v>562</v>
+      </c>
+      <c r="D194" s="18" t="s">
+        <v>563</v>
+      </c>
+      <c r="E194" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison Biochemical
 中国</t>
           </r>
         </is>
       </c>
-      <c r="F191" s="19"/>
-[...16 lines deleted...]
-      <c r="E192" s="19" t="inlineStr">
+      <c r="F194" s="19"/>
+      <c r="G194" s="18"/>
+      <c r="H194" s="20"/>
+    </row>
+    <row r="195" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A195" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B195" s="19" t="s">
+        <v>565</v>
+      </c>
+      <c r="C195" s="18" t="s">
+        <v>566</v>
+      </c>
+      <c r="D195" s="18" t="s">
+        <v>563</v>
+      </c>
+      <c r="E195" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison Biochemical
 中国</t>
           </r>
         </is>
       </c>
-      <c r="F192" s="19"/>
-[...83 lines deleted...]
-      </c>
+      <c r="F195" s="19"/>
       <c r="G195" s="18"/>
       <c r="H195" s="20"/>
     </row>
     <row r="196" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A196" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B196" s="19" t="s">
+      <c r="A196" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B196" s="16" t="s">
+        <v>567</v>
+      </c>
+      <c r="C196" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="D196" s="15" t="s">
         <v>569</v>
       </c>
-      <c r="C196" s="18" t="s">
-[...2 lines deleted...]
-      <c r="D196" s="18" t="s">
+      <c r="E196" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Feiyang Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F196" s="16" t="s">
         <v>571</v>
       </c>
-      <c r="E196" s="19" t="inlineStr">
+      <c r="G196" s="15"/>
+      <c r="H196" s="17" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A197" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B197" s="16" t="s">
+        <v>572</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>573</v>
+      </c>
+      <c r="D197" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="E197" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SK CHEMICALS CO., LTD.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F197" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G197" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H197" s="17" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A198" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B198" s="19" t="s">
+        <v>577</v>
+      </c>
+      <c r="C198" s="18" t="s">
+        <v>578</v>
+      </c>
+      <c r="D198" s="18" t="s">
+        <v>579</v>
+      </c>
+      <c r="E198" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Jayant Agro-Organics</t>
+          </r>
+        </is>
+      </c>
+      <c r="F198" s="19" t="s">
+        <v>581</v>
+      </c>
+      <c r="G198" s="18"/>
+      <c r="H198" s="20"/>
+    </row>
+    <row r="199" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A199" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B199" s="19" t="s">
+        <v>577</v>
+      </c>
+      <c r="C199" s="18" t="s">
+        <v>578</v>
+      </c>
+      <c r="D199" s="18" t="s">
+        <v>579</v>
+      </c>
+      <c r="E199" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Cathay Biotech Inc.
 上海凯赛生物技术股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F196" s="19" t="s">
+      <c r="F199" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G196" s="18"/>
-[...15 lines deleted...]
-      <c r="E197" s="22" t="inlineStr">
+      <c r="G199" s="18"/>
+      <c r="H199" s="20"/>
+    </row>
+    <row r="200" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A200" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B200" s="22" t="s">
+        <v>577</v>
+      </c>
+      <c r="C200" s="21" t="s">
+        <v>578</v>
+      </c>
+      <c r="D200" s="21" t="s">
+        <v>579</v>
+      </c>
+      <c r="E200" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Siqiang Chemical
 山东四强集团化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F197" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E198" s="19" t="inlineStr">
+      <c r="F200" s="22" t="s">
+        <v>341</v>
+      </c>
+      <c r="G200" s="21" t="s">
+        <v>584</v>
+      </c>
+      <c r="H200" s="23"/>
+    </row>
+    <row r="201" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A201" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B201" s="19" t="s">
+        <v>585</v>
+      </c>
+      <c r="C201" s="18" t="s">
+        <v>586</v>
+      </c>
+      <c r="D201" s="18" t="s">
+        <v>587</v>
+      </c>
+      <c r="E201" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F198" s="19"/>
-[...16 lines deleted...]
-      <c r="E199" s="19" t="inlineStr">
+      <c r="F201" s="19"/>
+      <c r="G201" s="18"/>
+      <c r="H201" s="20"/>
+    </row>
+    <row r="202" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A202" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B202" s="19" t="s">
+        <v>588</v>
+      </c>
+      <c r="C202" s="18" t="s">
+        <v>589</v>
+      </c>
+      <c r="D202" s="18" t="s">
+        <v>590</v>
+      </c>
+      <c r="E202" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiatong Energy</t>
           </r>
         </is>
       </c>
-      <c r="F199" s="19"/>
-[...16 lines deleted...]
-      <c r="E200" s="19" t="inlineStr">
+      <c r="F202" s="19"/>
+      <c r="G202" s="18"/>
+      <c r="H202" s="20"/>
+    </row>
+    <row r="203" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A203" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B203" s="19" t="s">
+        <v>588</v>
+      </c>
+      <c r="C203" s="18" t="s">
+        <v>589</v>
+      </c>
+      <c r="D203" s="18" t="s">
+        <v>590</v>
+      </c>
+      <c r="E203" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Yisheng Petrochemical</t>
           </r>
         </is>
       </c>
-      <c r="F200" s="19" t="s">
+      <c r="F203" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G200" s="18"/>
-[...15 lines deleted...]
-      <c r="E201" s="22" t="inlineStr">
+      <c r="G203" s="18"/>
+      <c r="H203" s="20"/>
+    </row>
+    <row r="204" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A204" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B204" s="22" t="s">
+        <v>593</v>
+      </c>
+      <c r="C204" s="21" t="s">
+        <v>589</v>
+      </c>
+      <c r="D204" s="21" t="s">
+        <v>590</v>
+      </c>
+      <c r="E204" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tuntex
 東雲</t>
           </r>
         </is>
       </c>
-      <c r="F201" s="22" t="s">
+      <c r="F204" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G201" s="21"/>
-[...15 lines deleted...]
-      <c r="E202" s="22" t="inlineStr">
+      <c r="G204" s="21"/>
+      <c r="H204" s="23"/>
+    </row>
+    <row r="205" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A205" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B205" s="22" t="s">
+        <v>595</v>
+      </c>
+      <c r="C205" s="21" t="s">
+        <v>596</v>
+      </c>
+      <c r="D205" s="21" t="s">
+        <v>597</v>
+      </c>
+      <c r="E205" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F202" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E203" s="16" t="inlineStr">
+      <c r="F205" s="22" t="s">
+        <v>547</v>
+      </c>
+      <c r="G205" s="21"/>
+      <c r="H205" s="23" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A206" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B206" s="19" t="s">
+        <v>598</v>
+      </c>
+      <c r="C206" s="18" t="s">
+        <v>599</v>
+      </c>
+      <c r="D206" s="18" t="s">
+        <v>600</v>
+      </c>
+      <c r="E206" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">YANTAI HENGYUAN BIOENGINEERING CO., LTD.
 烟台恒源生物股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F203" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G203" s="15" t="s">
+      <c r="F206" s="19" t="s">
+        <v>341</v>
+      </c>
+      <c r="G206" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="H203" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E204" s="19" t="inlineStr">
+      <c r="H206" s="20" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A207" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B207" s="19" t="s">
+        <v>598</v>
+      </c>
+      <c r="C207" s="18" t="s">
+        <v>599</v>
+      </c>
+      <c r="D207" s="18" t="s">
+        <v>600</v>
+      </c>
+      <c r="E207" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
           </r>
         </is>
       </c>
-      <c r="F204" s="19"/>
-[...18 lines deleted...]
-      <c r="E205" s="19" t="inlineStr">
+      <c r="F207" s="19"/>
+      <c r="G207" s="18"/>
+      <c r="H207" s="20" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A208" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B208" s="19" t="s">
+        <v>604</v>
+      </c>
+      <c r="C208" s="18" t="s">
+        <v>605</v>
+      </c>
+      <c r="D208" s="18" t="s">
+        <v>606</v>
+      </c>
+      <c r="E208" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
-      <c r="F205" s="19"/>
-[...16 lines deleted...]
-      <c r="E206" s="16" t="inlineStr">
+      <c r="F208" s="19"/>
+      <c r="G208" s="18"/>
+      <c r="H208" s="20"/>
+    </row>
+    <row r="209" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A209" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B209" s="16" t="s">
+        <v>608</v>
+      </c>
+      <c r="C209" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D209" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="E209" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F206" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E207" s="16" t="inlineStr">
+      <c r="F209" s="16" t="s">
+        <v>612</v>
+      </c>
+      <c r="G209" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="H209" s="17" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A210" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B210" s="16" t="s">
+        <v>615</v>
+      </c>
+      <c r="C210" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="D210" s="15" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F207" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E208" s="22" t="inlineStr">
+      <c r="F210" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="G210" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H210" s="17" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A211" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B211" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="C211" s="21" t="s">
+        <v>616</v>
+      </c>
+      <c r="D211" s="21" t="s">
+        <v>617</v>
+      </c>
+      <c r="E211" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F208" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E209" s="22" t="inlineStr">
+      <c r="F211" s="22" t="s">
+        <v>139</v>
+      </c>
+      <c r="G211" s="21"/>
+      <c r="H211" s="23" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A212" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B212" s="22" t="s">
+        <v>615</v>
+      </c>
+      <c r="C212" s="21" t="s">
+        <v>616</v>
+      </c>
+      <c r="D212" s="21" t="s">
+        <v>617</v>
+      </c>
+      <c r="E212" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F209" s="22" t="s">
+      <c r="F212" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G209" s="21"/>
-[...17 lines deleted...]
-      <c r="E210" s="16" t="inlineStr">
+      <c r="G212" s="21"/>
+      <c r="H212" s="23" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A213" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B213" s="16" t="s">
+        <v>619</v>
+      </c>
+      <c r="C213" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="D213" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="E213" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU ZHENGDAN CHEMICAL INDUSTRY CO.,LTD
 江蘇正丹化学工业股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F210" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G210" s="15" t="s">
+      <c r="F213" s="16" t="s">
+        <v>623</v>
+      </c>
+      <c r="G213" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H210" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E211" s="19" t="inlineStr">
+      <c r="H213" s="17" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A214" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B214" s="19" t="s">
+        <v>619</v>
+      </c>
+      <c r="C214" s="18" t="s">
+        <v>620</v>
+      </c>
+      <c r="D214" s="18" t="s">
+        <v>621</v>
+      </c>
+      <c r="E214" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Taida New Materials Co., Ltd.
 安徽泰达新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F211" s="19"/>
-[...16 lines deleted...]
-      <c r="E212" s="19" t="inlineStr">
+      <c r="F214" s="19"/>
+      <c r="G214" s="18"/>
+      <c r="H214" s="20"/>
+    </row>
+    <row r="215" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A215" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B215" s="19" t="s">
+        <v>619</v>
+      </c>
+      <c r="C215" s="18" t="s">
+        <v>620</v>
+      </c>
+      <c r="D215" s="18" t="s">
+        <v>621</v>
+      </c>
+      <c r="E215" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Baichuan High-Tech New Materials Co., Ltd.
 江苏百川高科新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F212" s="19" t="s">
+      <c r="F215" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G212" s="18"/>
-[...15 lines deleted...]
-      <c r="E213" s="16" t="inlineStr">
+      <c r="G215" s="18"/>
+      <c r="H215" s="20"/>
+    </row>
+    <row r="216" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A216" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B216" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="C216" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="D216" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="E216" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HUICHENG ELECTRONIC MATERIAL CO., LTD
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F213" s="16" t="s">
+      <c r="F216" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G213" s="15" t="s">
+      <c r="G216" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H213" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E214" s="19" t="inlineStr">
+      <c r="H216" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A217" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B217" s="19" t="s">
+        <v>630</v>
+      </c>
+      <c r="C217" s="18" t="s">
+        <v>631</v>
+      </c>
+      <c r="D217" s="18" t="s">
+        <v>632</v>
+      </c>
+      <c r="E217" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F214" s="19" t="s">
+      <c r="F217" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G214" s="18"/>
-[...15 lines deleted...]
-      <c r="E215" s="19" t="inlineStr">
+      <c r="G217" s="18"/>
+      <c r="H217" s="20"/>
+    </row>
+    <row r="218" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A218" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B218" s="19" t="s">
+        <v>630</v>
+      </c>
+      <c r="C218" s="18" t="s">
+        <v>631</v>
+      </c>
+      <c r="D218" s="18" t="s">
+        <v>632</v>
+      </c>
+      <c r="E218" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Continental Petrochemicals</t>
           </r>
         </is>
       </c>
-      <c r="F215" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E216" s="19" t="inlineStr">
+      <c r="F218" s="19" t="s">
+        <v>454</v>
+      </c>
+      <c r="G218" s="18"/>
+      <c r="H218" s="20"/>
+    </row>
+    <row r="219" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A219" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B219" s="19" t="s">
+        <v>630</v>
+      </c>
+      <c r="C219" s="18" t="s">
+        <v>631</v>
+      </c>
+      <c r="D219" s="18" t="s">
+        <v>632</v>
+      </c>
+      <c r="E219" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC China/Zhenjiang Union Chemical Industry Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F216" s="19" t="s">
+      <c r="F219" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G216" s="18"/>
-[...15 lines deleted...]
-      <c r="E217" s="22" t="inlineStr">
+      <c r="G219" s="18"/>
+      <c r="H219" s="20"/>
+    </row>
+    <row r="220" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A220" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B220" s="22" t="s">
+        <v>630</v>
+      </c>
+      <c r="C220" s="21" t="s">
+        <v>631</v>
+      </c>
+      <c r="D220" s="21" t="s">
+        <v>632</v>
+      </c>
+      <c r="E220" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Thirumalai Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F217" s="22" t="s">
-[...18 lines deleted...]
-      <c r="E218" s="16" t="inlineStr">
+      <c r="F220" s="22" t="s">
+        <v>581</v>
+      </c>
+      <c r="G220" s="21"/>
+      <c r="H220" s="23"/>
+    </row>
+    <row r="221" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A221" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B221" s="16" t="s">
+        <v>637</v>
+      </c>
+      <c r="C221" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D221" s="15" t="s">
+        <v>639</v>
+      </c>
+      <c r="E221" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F218" s="16" t="s">
+      <c r="F221" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G218" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E219" s="16" t="inlineStr">
+      <c r="G221" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H221" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="222" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A222" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B222" s="16" t="s">
+        <v>637</v>
+      </c>
+      <c r="C222" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D222" s="15" t="s">
+        <v>639</v>
+      </c>
+      <c r="E222" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
           </r>
         </is>
       </c>
-      <c r="F219" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E220" s="19" t="inlineStr">
+      <c r="F222" s="16" t="s">
+        <v>641</v>
+      </c>
+      <c r="G222" s="15"/>
+      <c r="H222" s="17" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A223" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="B223" s="19" t="s">
+        <v>637</v>
+      </c>
+      <c r="C223" s="18" t="s">
+        <v>638</v>
+      </c>
+      <c r="D223" s="18" t="s">
+        <v>639</v>
+      </c>
+      <c r="E223" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Qixiang Tengda
 淄博斉翔騰達化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F220" s="19"/>
-[...16 lines deleted...]
-      <c r="E221" s="22" t="inlineStr">
+      <c r="F223" s="19"/>
+      <c r="G223" s="18"/>
+      <c r="H223" s="20"/>
+    </row>
+    <row r="224" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A224" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="B224" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="C224" s="21" t="s">
+        <v>645</v>
+      </c>
+      <c r="D224" s="21" t="s">
+        <v>646</v>
+      </c>
+      <c r="E224" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CCP
 長春</t>
           </r>
         </is>
       </c>
-      <c r="F221" s="22" t="s">
+      <c r="F224" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G221" s="21"/>
-[...17 lines deleted...]
-      <c r="E222" s="22" t="inlineStr">
+      <c r="G224" s="21"/>
+      <c r="H224" s="23" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="225" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A225" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B225" s="22" t="s">
+        <v>650</v>
+      </c>
+      <c r="C225" s="21" t="s">
+        <v>651</v>
+      </c>
+      <c r="D225" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="E225" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F222" s="22" t="s">
+      <c r="F225" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G222" s="21"/>
-[...17 lines deleted...]
-      <c r="E223" s="16" t="inlineStr">
+      <c r="G225" s="21"/>
+      <c r="H225" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A226" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B226" s="16" t="s">
+        <v>653</v>
+      </c>
+      <c r="C226" s="15" t="s">
+        <v>653</v>
+      </c>
+      <c r="D226" s="15" t="s">
+        <v>654</v>
+      </c>
+      <c r="E226" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F223" s="16"/>
-[...15 lines deleted...]
-      <c r="D224" s="15" t="s">
+      <c r="F226" s="16"/>
+      <c r="G226" s="15"/>
+      <c r="H226" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A227" s="15" t="s">
         <v>649</v>
       </c>
-      <c r="E224" s="16" t="inlineStr">
+      <c r="B227" s="16" t="s">
+        <v>655</v>
+      </c>
+      <c r="C227" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="D227" s="15" t="s">
+        <v>657</v>
+      </c>
+      <c r="E227" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">三和合成化学株式会社</t>
           </r>
         </is>
       </c>
-      <c r="F224" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E225" s="16" t="inlineStr">
+      <c r="F227" s="16" t="s">
+        <v>659</v>
+      </c>
+      <c r="G227" s="15"/>
+      <c r="H227" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="228" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A228" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B228" s="16" t="s">
+        <v>660</v>
+      </c>
+      <c r="C228" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="D228" s="15" t="s">
+        <v>662</v>
+      </c>
+      <c r="E228" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F225" s="16"/>
-[...18 lines deleted...]
-      <c r="E226" s="22" t="inlineStr">
+      <c r="F228" s="16"/>
+      <c r="G228" s="15"/>
+      <c r="H228" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A229" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B229" s="22" t="s">
+        <v>660</v>
+      </c>
+      <c r="C229" s="21" t="s">
+        <v>661</v>
+      </c>
+      <c r="D229" s="21" t="s">
+        <v>662</v>
+      </c>
+      <c r="E229" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F226" s="22" t="s">
+      <c r="F229" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G226" s="21"/>
-[...17 lines deleted...]
-      <c r="E227" s="16" t="inlineStr">
+      <c r="G229" s="21"/>
+      <c r="H229" s="23" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="230" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A230" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B230" s="16" t="s">
+        <v>663</v>
+      </c>
+      <c r="C230" s="15" t="s">
+        <v>664</v>
+      </c>
+      <c r="D230" s="15" t="s">
+        <v>665</v>
+      </c>
+      <c r="E230" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">三和合成化学株式会社</t>
           </r>
         </is>
       </c>
-      <c r="F227" s="16" t="s">
-[...12 lines deleted...]
-      <c r="C228" s="15" t="s">
+      <c r="F230" s="16" t="s">
         <v>659</v>
       </c>
-      <c r="D228" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E228" s="16" t="inlineStr">
+      <c r="G230" s="15"/>
+      <c r="H230" s="17"/>
+    </row>
+    <row r="231" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A231" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B231" s="16" t="s">
+        <v>666</v>
+      </c>
+      <c r="C231" s="15" t="s">
+        <v>667</v>
+      </c>
+      <c r="D231" s="15" t="s">
+        <v>668</v>
+      </c>
+      <c r="E231" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F228" s="16" t="s">
+      <c r="F231" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G228" s="15" t="s">
+      <c r="G231" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H228" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E229" s="16" t="inlineStr">
+      <c r="H231" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="232" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A232" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B232" s="16" t="s">
+        <v>669</v>
+      </c>
+      <c r="C232" s="15" t="s">
+        <v>670</v>
+      </c>
+      <c r="D232" s="15" t="s">
+        <v>671</v>
+      </c>
+      <c r="E232" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F229" s="16" t="s">
+      <c r="F232" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G229" s="15" t="s">
+      <c r="G232" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H229" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E230" s="16" t="inlineStr">
+      <c r="H232" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="233" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A233" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B233" s="16" t="s">
+        <v>669</v>
+      </c>
+      <c r="C233" s="15" t="s">
+        <v>670</v>
+      </c>
+      <c r="D233" s="15" t="s">
+        <v>671</v>
+      </c>
+      <c r="E233" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Malaysia
 聯成化學 (馬來西亞) 有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F230" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E231" s="22" t="inlineStr">
+      <c r="F233" s="16" t="s">
+        <v>673</v>
+      </c>
+      <c r="G233" s="15"/>
+      <c r="H233" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="234" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A234" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B234" s="22" t="s">
+        <v>669</v>
+      </c>
+      <c r="C234" s="21" t="s">
+        <v>670</v>
+      </c>
+      <c r="D234" s="21" t="s">
+        <v>671</v>
+      </c>
+      <c r="E234" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HANWHA Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F231" s="22" t="s">
+      <c r="F234" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G231" s="21"/>
-[...17 lines deleted...]
-      <c r="E232" s="19" t="inlineStr">
+      <c r="G234" s="21"/>
+      <c r="H234" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A235" s="18" t="s">
+        <v>649</v>
+      </c>
+      <c r="B235" s="19" t="s">
+        <v>675</v>
+      </c>
+      <c r="C235" s="18" t="s">
+        <v>676</v>
+      </c>
+      <c r="D235" s="18" t="s">
+        <v>677</v>
+      </c>
+      <c r="E235" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F232" s="19" t="s">
+      <c r="F235" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G232" s="18" t="s">
-[...19 lines deleted...]
-      <c r="E233" s="22" t="inlineStr">
+      <c r="G235" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="H235" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="236" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A236" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B236" s="22" t="s">
+        <v>675</v>
+      </c>
+      <c r="C236" s="21" t="s">
+        <v>676</v>
+      </c>
+      <c r="D236" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="E236" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F233" s="22" t="s">
+      <c r="F236" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G233" s="21"/>
-[...17 lines deleted...]
-      <c r="E234" s="19" t="inlineStr">
+      <c r="G236" s="21"/>
+      <c r="H236" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="237" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A237" s="18" t="s">
+        <v>649</v>
+      </c>
+      <c r="B237" s="19" t="s">
+        <v>678</v>
+      </c>
+      <c r="C237" s="18" t="s">
+        <v>678</v>
+      </c>
+      <c r="D237" s="18" t="s">
+        <v>679</v>
+      </c>
+      <c r="E237" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
-      <c r="F234" s="19" t="s">
+      <c r="F237" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G234" s="18"/>
-[...17 lines deleted...]
-      <c r="E235" s="22" t="inlineStr">
+      <c r="G237" s="18"/>
+      <c r="H237" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A238" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B238" s="22" t="s">
+        <v>681</v>
+      </c>
+      <c r="C238" s="21" t="s">
+        <v>681</v>
+      </c>
+      <c r="D238" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="E238" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai
 润泰新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F235" s="22" t="s">
+      <c r="F238" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G235" s="21"/>
-[...17 lines deleted...]
-      <c r="E236" s="16" t="inlineStr">
+      <c r="G238" s="21"/>
+      <c r="H238" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="239" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A239" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B239" s="16" t="s">
+        <v>683</v>
+      </c>
+      <c r="C239" s="15" t="s">
+        <v>684</v>
+      </c>
+      <c r="D239" s="15" t="s">
+        <v>685</v>
+      </c>
+      <c r="E239" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU LICHENG CHEMICAL
 江苏立成化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F236" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G236" s="15" t="s">
+      <c r="F239" s="16" t="s">
+        <v>687</v>
+      </c>
+      <c r="G239" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H236" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E237" s="22" t="inlineStr">
+      <c r="H239" s="17" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="240" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A240" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B240" s="22" t="s">
+        <v>688</v>
+      </c>
+      <c r="C240" s="21" t="s">
+        <v>684</v>
+      </c>
+      <c r="D240" s="21" t="s">
+        <v>685</v>
+      </c>
+      <c r="E240" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISES LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F237" s="22" t="s">
-[...18 lines deleted...]
-      <c r="E238" s="16" t="inlineStr">
+      <c r="F240" s="22" t="s">
+        <v>690</v>
+      </c>
+      <c r="G240" s="21"/>
+      <c r="H240" s="23"/>
+    </row>
+    <row r="241" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A241" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B241" s="16" t="s">
+        <v>691</v>
+      </c>
+      <c r="C241" s="15" t="s">
+        <v>692</v>
+      </c>
+      <c r="D241" s="15" t="s">
+        <v>693</v>
+      </c>
+      <c r="E241" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
-      <c r="F238" s="16" t="s">
+      <c r="F241" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G238" s="15"/>
-[...17 lines deleted...]
-      <c r="E239" s="16" t="inlineStr">
+      <c r="G241" s="15"/>
+      <c r="H241" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="242" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A242" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B242" s="16" t="s">
+        <v>694</v>
+      </c>
+      <c r="C242" s="15" t="s">
+        <v>695</v>
+      </c>
+      <c r="D242" s="15" t="s">
+        <v>696</v>
+      </c>
+      <c r="E242" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F239" s="16"/>
-[...18 lines deleted...]
-      <c r="E240" s="22" t="inlineStr">
+      <c r="F242" s="16"/>
+      <c r="G242" s="15"/>
+      <c r="H242" s="17" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="243" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A243" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B243" s="22" t="s">
+        <v>694</v>
+      </c>
+      <c r="C243" s="21" t="s">
+        <v>695</v>
+      </c>
+      <c r="D243" s="21" t="s">
+        <v>696</v>
+      </c>
+      <c r="E243" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F240" s="22" t="s">
+      <c r="F243" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G240" s="21"/>
-[...17 lines deleted...]
-      <c r="E241" s="16" t="inlineStr">
+      <c r="G243" s="21"/>
+      <c r="H243" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A244" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B244" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="C244" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="D244" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="E244" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F241" s="16" t="s">
+      <c r="F244" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G241" s="15" t="s">
+      <c r="G244" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H241" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E242" s="22" t="inlineStr">
+      <c r="H244" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="245" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A245" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B245" s="22" t="s">
+        <v>697</v>
+      </c>
+      <c r="C245" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="D245" s="21" t="s">
+        <v>699</v>
+      </c>
+      <c r="E245" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F242" s="22" t="s">
+      <c r="F245" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G242" s="21"/>
-[...17 lines deleted...]
-      <c r="E243" s="16" t="inlineStr">
+      <c r="G245" s="21"/>
+      <c r="H245" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="246" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A246" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="B246" s="16" t="s">
+        <v>700</v>
+      </c>
+      <c r="C246" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="D246" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="E246" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F243" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E244" s="22" t="inlineStr">
+      <c r="F246" s="16" t="s">
+        <v>703</v>
+      </c>
+      <c r="G246" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H246" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="247" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A247" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B247" s="22" t="s">
+        <v>700</v>
+      </c>
+      <c r="C247" s="21" t="s">
+        <v>701</v>
+      </c>
+      <c r="D247" s="21" t="s">
+        <v>702</v>
+      </c>
+      <c r="E247" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F244" s="22" t="s">
+      <c r="F247" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G244" s="21"/>
-[...17 lines deleted...]
-      <c r="E245" s="22" t="inlineStr">
+      <c r="G247" s="21"/>
+      <c r="H247" s="23" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="248" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A248" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B248" s="22" t="s">
+        <v>700</v>
+      </c>
+      <c r="C248" s="21" t="s">
+        <v>701</v>
+      </c>
+      <c r="D248" s="21" t="s">
+        <v>702</v>
+      </c>
+      <c r="E248" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
           </r>
         </is>
       </c>
-      <c r="F245" s="22" t="s">
-[...18 lines deleted...]
-      <c r="E246" s="22" t="inlineStr">
+      <c r="F248" s="22" t="s">
+        <v>706</v>
+      </c>
+      <c r="G248" s="21"/>
+      <c r="H248" s="23"/>
+    </row>
+    <row r="249" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A249" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="B249" s="22" t="s">
+        <v>707</v>
+      </c>
+      <c r="C249" s="21" t="s">
+        <v>708</v>
+      </c>
+      <c r="D249" s="21" t="s">
+        <v>709</v>
+      </c>
+      <c r="E249" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
           </r>
         </is>
       </c>
-      <c r="F246" s="22" t="s">
-[...18 lines deleted...]
-      <c r="E247" s="22" t="inlineStr">
+      <c r="F249" s="22" t="s">
+        <v>706</v>
+      </c>
+      <c r="G249" s="21"/>
+      <c r="H249" s="23"/>
+    </row>
+    <row r="250" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A250" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B250" s="22" t="s">
+        <v>711</v>
+      </c>
+      <c r="C250" s="21" t="s">
+        <v>712</v>
+      </c>
+      <c r="D250" s="21" t="s">
+        <v>713</v>
+      </c>
+      <c r="E250" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F247" s="22" t="s">
+      <c r="F250" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G247" s="21"/>
-[...15 lines deleted...]
-      <c r="E248" s="22" t="inlineStr">
+      <c r="G250" s="21"/>
+      <c r="H250" s="23"/>
+    </row>
+    <row r="251" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A251" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B251" s="22" t="s">
+        <v>715</v>
+      </c>
+      <c r="C251" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D251" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="E251" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F248" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E249" s="22" t="inlineStr">
+      <c r="F251" s="22" t="s">
+        <v>719</v>
+      </c>
+      <c r="G251" s="21"/>
+      <c r="H251" s="23" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A252" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B252" s="22" t="s">
+        <v>721</v>
+      </c>
+      <c r="C252" s="21" t="s">
+        <v>722</v>
+      </c>
+      <c r="D252" s="21" t="s">
+        <v>723</v>
+      </c>
+      <c r="E252" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F249" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E250" s="22" t="inlineStr">
+      <c r="F252" s="22" t="s">
+        <v>719</v>
+      </c>
+      <c r="G252" s="21"/>
+      <c r="H252" s="23" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A253" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B253" s="22" t="s">
+        <v>724</v>
+      </c>
+      <c r="C253" s="21" t="s">
+        <v>725</v>
+      </c>
+      <c r="D253" s="21" t="s">
+        <v>726</v>
+      </c>
+      <c r="E253" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F250" s="22" t="s">
-[...11 lines deleted...]
-      <c r="B251" s="16" t="s">
+      <c r="F253" s="22" t="s">
         <v>719</v>
       </c>
-      <c r="C251" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D251" s="15" t="s">
+      <c r="G253" s="21"/>
+      <c r="H253" s="23" t="s">
         <v>720</v>
       </c>
-      <c r="E251" s="16" t="inlineStr">
+    </row>
+    <row r="254" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A254" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="B254" s="16" t="s">
+        <v>727</v>
+      </c>
+      <c r="C254" s="15" t="s">
+        <v>727</v>
+      </c>
+      <c r="D254" s="15" t="s">
+        <v>728</v>
+      </c>
+      <c r="E254" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical
 抚顺东联安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F251" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E252" s="16" t="inlineStr">
+      <c r="F254" s="16" t="s">
+        <v>730</v>
+      </c>
+      <c r="G254" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H254" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A255" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="B255" s="16" t="s">
+        <v>731</v>
+      </c>
+      <c r="C255" s="15" t="s">
+        <v>732</v>
+      </c>
+      <c r="D255" s="15" t="s">
+        <v>733</v>
+      </c>
+      <c r="E255" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F252" s="16"/>
-[...16 lines deleted...]
-      <c r="E253" s="16" t="inlineStr">
+      <c r="F255" s="16"/>
+      <c r="G255" s="15"/>
+      <c r="H255" s="17"/>
+    </row>
+    <row r="256" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A256" s="18" t="s">
+        <v>710</v>
+      </c>
+      <c r="B256" s="19" t="s">
+        <v>735</v>
+      </c>
+      <c r="C256" s="18" t="s">
+        <v>736</v>
+      </c>
+      <c r="D256" s="18" t="s">
+        <v>737</v>
+      </c>
+      <c r="E256" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F253" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G253" s="15" t="s">
+      <c r="F256" s="19" t="s">
+        <v>739</v>
+      </c>
+      <c r="G256" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="H253" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B254" s="22" t="s">
+      <c r="H256" s="20" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A257" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B257" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="C254" s="21" t="s">
+      <c r="C257" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="D254" s="21" t="s">
+      <c r="D257" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="E254" s="22" t="inlineStr">
+      <c r="E257" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F254" s="22" t="s">
+      <c r="F257" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G254" s="21"/>
-[...8 lines deleted...]
-      <c r="B255" s="22" t="s">
+      <c r="G257" s="21"/>
+      <c r="H257" s="23" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A258" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B258" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="C255" s="21" t="s">
+      <c r="C258" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="D255" s="21" t="s">
+      <c r="D258" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="E255" s="22" t="inlineStr">
+      <c r="E258" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F255" s="22"/>
-[...16 lines deleted...]
-      <c r="E256" s="22" t="inlineStr">
+      <c r="F258" s="22"/>
+      <c r="G258" s="21"/>
+      <c r="H258" s="23"/>
+    </row>
+    <row r="259" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A259" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B259" s="22" t="s">
+        <v>743</v>
+      </c>
+      <c r="C259" s="21" t="s">
+        <v>744</v>
+      </c>
+      <c r="D259" s="21" t="s">
+        <v>745</v>
+      </c>
+      <c r="E259" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F256" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E257" s="16" t="inlineStr">
+      <c r="F259" s="22" t="s">
+        <v>719</v>
+      </c>
+      <c r="G259" s="21"/>
+      <c r="H259" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="260" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A260" s="18" t="s">
+        <v>710</v>
+      </c>
+      <c r="B260" s="19" t="s">
+        <v>746</v>
+      </c>
+      <c r="C260" s="18" t="s">
+        <v>743</v>
+      </c>
+      <c r="D260" s="18" t="s">
+        <v>745</v>
+      </c>
+      <c r="E260" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F257" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G257" s="15" t="s">
+      <c r="F260" s="19" t="s">
+        <v>739</v>
+      </c>
+      <c r="G260" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="H257" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E258" s="22" t="inlineStr">
+      <c r="H260" s="20" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="261" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A261" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B261" s="22" t="s">
+        <v>747</v>
+      </c>
+      <c r="C261" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="D261" s="21" t="s">
+        <v>749</v>
+      </c>
+      <c r="E261" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F258" s="22" t="s">
+      <c r="F261" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G258" s="21"/>
-[...17 lines deleted...]
-      <c r="E259" s="22" t="inlineStr">
+      <c r="G261" s="21"/>
+      <c r="H261" s="23" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A262" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B262" s="22" t="s">
+        <v>751</v>
+      </c>
+      <c r="C262" s="21" t="s">
+        <v>752</v>
+      </c>
+      <c r="D262" s="21" t="s">
+        <v>753</v>
+      </c>
+      <c r="E262" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F259" s="22"/>
-[...18 lines deleted...]
-      <c r="E260" s="22" t="inlineStr">
+      <c r="F262" s="22"/>
+      <c r="G262" s="21"/>
+      <c r="H262" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A263" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B263" s="22" t="s">
+        <v>754</v>
+      </c>
+      <c r="C263" s="21" t="s">
+        <v>755</v>
+      </c>
+      <c r="D263" s="21" t="s">
+        <v>756</v>
+      </c>
+      <c r="E263" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
-      <c r="F260" s="22" t="s">
+      <c r="F263" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G260" s="21"/>
-[...17 lines deleted...]
-      <c r="E261" s="16" t="inlineStr">
+      <c r="G263" s="21"/>
+      <c r="H263" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="264" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A264" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="B264" s="16" t="s">
+        <v>758</v>
+      </c>
+      <c r="C264" s="15" t="s">
+        <v>759</v>
+      </c>
+      <c r="D264" s="15" t="s">
+        <v>760</v>
+      </c>
+      <c r="E264" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
-      <c r="F261" s="16" t="s">
+      <c r="F264" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G261" s="15"/>
-[...17 lines deleted...]
-      <c r="E262" s="22" t="inlineStr">
+      <c r="G264" s="15"/>
+      <c r="H264" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="265" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A265" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B265" s="22" t="s">
+        <v>761</v>
+      </c>
+      <c r="C265" s="21" t="s">
+        <v>762</v>
+      </c>
+      <c r="D265" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="E265" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F262" s="22" t="s">
+      <c r="F265" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G262" s="21"/>
-[...15 lines deleted...]
-      <c r="E263" s="22" t="inlineStr">
+      <c r="G265" s="21"/>
+      <c r="H265" s="23"/>
+    </row>
+    <row r="266" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A266" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B266" s="22" t="s">
+        <v>764</v>
+      </c>
+      <c r="C266" s="21" t="s">
+        <v>765</v>
+      </c>
+      <c r="D266" s="21" t="s">
+        <v>766</v>
+      </c>
+      <c r="E266" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F263" s="22" t="s">
+      <c r="F266" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G263" s="21"/>
-[...15 lines deleted...]
-      <c r="E264" s="22" t="inlineStr">
+      <c r="G266" s="21"/>
+      <c r="H266" s="23"/>
+    </row>
+    <row r="267" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A267" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B267" s="22" t="s">
+        <v>767</v>
+      </c>
+      <c r="C267" s="21" t="s">
+        <v>768</v>
+      </c>
+      <c r="D267" s="21" t="s">
+        <v>769</v>
+      </c>
+      <c r="E267" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F264" s="22" t="s">
+      <c r="F267" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G264" s="21"/>
-[...17 lines deleted...]
-      <c r="E265" s="22" t="inlineStr">
+      <c r="G267" s="21"/>
+      <c r="H267" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="268" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A268" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B268" s="22" t="s">
+        <v>770</v>
+      </c>
+      <c r="C268" s="21" t="s">
+        <v>771</v>
+      </c>
+      <c r="D268" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="E268" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal Materials Co., Ltd.
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F265" s="22" t="s">
+      <c r="F268" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G265" s="21"/>
-[...17 lines deleted...]
-      <c r="E266" s="22" t="inlineStr">
+      <c r="G268" s="21"/>
+      <c r="H268" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="269" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A269" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B269" s="22" t="s">
+        <v>774</v>
+      </c>
+      <c r="C269" s="21" t="s">
+        <v>775</v>
+      </c>
+      <c r="D269" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="E269" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F266" s="22" t="s">
+      <c r="F269" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G266" s="21"/>
-[...17 lines deleted...]
-      <c r="E267" s="22" t="inlineStr">
+      <c r="G269" s="21"/>
+      <c r="H269" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="270" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A270" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B270" s="22" t="s">
+        <v>776</v>
+      </c>
+      <c r="C270" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="D270" s="21" t="s">
+        <v>778</v>
+      </c>
+      <c r="E270" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F267" s="22" t="s">
+      <c r="F270" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G267" s="21"/>
-[...17 lines deleted...]
-      <c r="E268" s="22" t="inlineStr">
+      <c r="G270" s="21"/>
+      <c r="H270" s="23" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A271" s="21" t="s">
+        <v>710</v>
+      </c>
+      <c r="B271" s="22" t="s">
+        <v>776</v>
+      </c>
+      <c r="C271" s="21" t="s">
+        <v>777</v>
+      </c>
+      <c r="D271" s="21" t="s">
+        <v>778</v>
+      </c>
+      <c r="E271" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F268" s="22"/>
-[...16 lines deleted...]
-      <c r="E269" s="19" t="inlineStr">
+      <c r="F271" s="22"/>
+      <c r="G271" s="21"/>
+      <c r="H271" s="23"/>
+    </row>
+    <row r="272" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A272" s="18" t="s">
+        <v>710</v>
+      </c>
+      <c r="B272" s="19" t="s">
+        <v>780</v>
+      </c>
+      <c r="C272" s="18" t="s">
+        <v>781</v>
+      </c>
+      <c r="D272" s="18" t="s">
+        <v>782</v>
+      </c>
+      <c r="E272" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weicheng Advanced Material</t>
           </r>
         </is>
       </c>
-      <c r="F269" s="19"/>
-[...16 lines deleted...]
-      <c r="E270" s="16" t="inlineStr">
+      <c r="F272" s="19"/>
+      <c r="G272" s="18"/>
+      <c r="H272" s="20"/>
+    </row>
+    <row r="273" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A273" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B273" s="16" t="s">
+        <v>785</v>
+      </c>
+      <c r="C273" s="15" t="s">
+        <v>786</v>
+      </c>
+      <c r="D273" s="15" t="s">
+        <v>787</v>
+      </c>
+      <c r="E273" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIAXING JINYAN CHEMICAL CO., LTD.
 嘉兴金燕化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F270" s="16"/>
-[...85 lines deleted...]
-      </c>
+      <c r="F273" s="16"/>
       <c r="G273" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H273" s="17" t="s">
-        <v>136</v>
+        <v>118</v>
       </c>
     </row>
     <row r="274" spans="1:9" customHeight="1" ht="33.75">
       <c r="A274" s="15" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="B274" s="16" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="C274" s="15" t="s">
-        <v>793</v>
+        <v>789</v>
       </c>
       <c r="D274" s="15" t="s">
-        <v>791</v>
+        <v>790</v>
       </c>
       <c r="E274" s="16" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">PTT GC</t>
+            <t xml:space="preserve">VINATI ORGANICS</t>
           </r>
         </is>
       </c>
       <c r="F274" s="16" t="s">
-        <v>446</v>
+        <v>581</v>
       </c>
       <c r="G274" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H274" s="17" t="s">
-        <v>136</v>
+        <v>501</v>
       </c>
     </row>
     <row r="275" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A275" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B275" s="19" t="s">
+      <c r="A275" s="21" t="s">
+        <v>784</v>
+      </c>
+      <c r="B275" s="22" t="s">
         <v>792</v>
       </c>
-      <c r="C275" s="18" t="s">
+      <c r="C275" s="21" t="s">
         <v>793</v>
       </c>
-      <c r="D275" s="18" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="D275" s="21" t="s">
+        <v>794</v>
+      </c>
+      <c r="E275" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Jianye Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F275" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="G275" s="21"/>
+      <c r="H275" s="23"/>
     </row>
     <row r="276" spans="1:9" customHeight="1" ht="33.75">
       <c r="A276" s="15" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="B276" s="16" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="C276" s="15" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="D276" s="15" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E276" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PTT GC</t>
+          </r>
+        </is>
+      </c>
+      <c r="F276" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="G276" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H276" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="277" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A277" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B277" s="16" t="s">
+        <v>799</v>
+      </c>
+      <c r="C277" s="15" t="s">
+        <v>800</v>
+      </c>
+      <c r="D277" s="15" t="s">
+        <v>798</v>
+      </c>
+      <c r="E277" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PTT GC</t>
+          </r>
+        </is>
+      </c>
+      <c r="F277" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="G277" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H277" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="278" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A278" s="18" t="s">
+        <v>784</v>
+      </c>
+      <c r="B278" s="19" t="s">
+        <v>799</v>
+      </c>
+      <c r="C278" s="18" t="s">
+        <v>800</v>
+      </c>
+      <c r="D278" s="18" t="s">
+        <v>798</v>
+      </c>
+      <c r="E278" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Satellite Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F278" s="19"/>
+      <c r="G278" s="18"/>
+      <c r="H278" s="20" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A279" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B279" s="16" t="s">
+        <v>802</v>
+      </c>
+      <c r="C279" s="15" t="s">
+        <v>803</v>
+      </c>
+      <c r="D279" s="15" t="s">
+        <v>804</v>
+      </c>
+      <c r="E279" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F276" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G276" s="15" t="s">
+      <c r="F279" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="G279" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H276" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E277" s="16" t="inlineStr">
+      <c r="H279" s="17" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A280" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B280" s="16" t="s">
+        <v>807</v>
+      </c>
+      <c r="C280" s="15" t="s">
+        <v>808</v>
+      </c>
+      <c r="D280" s="15" t="s">
+        <v>809</v>
+      </c>
+      <c r="E280" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F277" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G277" s="15" t="s">
+      <c r="F280" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="G280" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H277" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E278" s="22" t="inlineStr">
+      <c r="H280" s="17" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A281" s="21" t="s">
+        <v>784</v>
+      </c>
+      <c r="B281" s="22" t="s">
+        <v>807</v>
+      </c>
+      <c r="C281" s="21" t="s">
+        <v>808</v>
+      </c>
+      <c r="D281" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="E281" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sanfu Chemical Co., Ltd.
 三福化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F278" s="22" t="s">
+      <c r="F281" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G278" s="21"/>
-[...17 lines deleted...]
-      <c r="E279" s="22" t="inlineStr">
+      <c r="G281" s="21"/>
+      <c r="H281" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A282" s="21" t="s">
+        <v>784</v>
+      </c>
+      <c r="B282" s="22" t="s">
+        <v>807</v>
+      </c>
+      <c r="C282" s="21" t="s">
+        <v>808</v>
+      </c>
+      <c r="D282" s="21" t="s">
+        <v>809</v>
+      </c>
+      <c r="E282" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BYN Chemical Co., Ltd.
 滨州裕能化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F279" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E280" s="19" t="inlineStr">
+      <c r="F282" s="22" t="s">
+        <v>341</v>
+      </c>
+      <c r="G282" s="21"/>
+      <c r="H282" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A283" s="18" t="s">
+        <v>784</v>
+      </c>
+      <c r="B283" s="19" t="s">
+        <v>812</v>
+      </c>
+      <c r="C283" s="18" t="s">
+        <v>813</v>
+      </c>
+      <c r="D283" s="18" t="s">
+        <v>814</v>
+      </c>
+      <c r="E283" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建业化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F280" s="19"/>
-[...1 lines deleted...]
-      <c r="H280" s="20" t="s">
+      <c r="F283" s="19"/>
+      <c r="G283" s="18"/>
+      <c r="H283" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="281" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E281" s="16" t="inlineStr">
+    <row r="284" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A284" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B284" s="16" t="s">
+        <v>816</v>
+      </c>
+      <c r="C284" s="15" t="s">
+        <v>817</v>
+      </c>
+      <c r="D284" s="15" t="s">
+        <v>818</v>
+      </c>
+      <c r="E284" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yuexing Chemical
 越兴化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F281" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G281" s="15" t="s">
+      <c r="F284" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="G284" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H281" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E282" s="16" t="inlineStr">
+      <c r="H284" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A285" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B285" s="16" t="s">
+        <v>820</v>
+      </c>
+      <c r="C285" s="15" t="s">
+        <v>821</v>
+      </c>
+      <c r="D285" s="15" t="s">
+        <v>822</v>
+      </c>
+      <c r="E285" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG GUANGTONG NEW MATERIALS Co.,LTD
 山东广通新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F282" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G282" s="15" t="s">
+      <c r="F285" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="G285" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H282" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E283" s="16" t="inlineStr">
+      <c r="H285" s="17" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="286" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A286" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B286" s="16" t="s">
+        <v>826</v>
+      </c>
+      <c r="C286" s="15" t="s">
+        <v>827</v>
+      </c>
+      <c r="D286" s="15" t="s">
+        <v>828</v>
+      </c>
+      <c r="E286" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F283" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G283" s="15" t="s">
+      <c r="F286" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="G286" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H283" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E284" s="16" t="inlineStr">
+      <c r="H286" s="17" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A287" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B287" s="16" t="s">
+        <v>830</v>
+      </c>
+      <c r="C287" s="15" t="s">
+        <v>831</v>
+      </c>
+      <c r="D287" s="15" t="s">
+        <v>832</v>
+      </c>
+      <c r="E287" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F284" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G284" s="15" t="s">
+      <c r="F287" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="G287" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H284" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E285" s="16" t="inlineStr">
+      <c r="H287" s="17" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="288" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A288" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B288" s="16" t="s">
+        <v>834</v>
+      </c>
+      <c r="C288" s="15" t="s">
+        <v>835</v>
+      </c>
+      <c r="D288" s="15" t="s">
+        <v>832</v>
+      </c>
+      <c r="E288" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F285" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G285" s="15" t="s">
+      <c r="F288" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="G288" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H285" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E286" s="16" t="inlineStr">
+      <c r="H288" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="289" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A289" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B289" s="16" t="s">
+        <v>836</v>
+      </c>
+      <c r="C289" s="15" t="s">
+        <v>837</v>
+      </c>
+      <c r="D289" s="15" t="s">
+        <v>838</v>
+      </c>
+      <c r="E289" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F286" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G286" s="15" t="s">
+      <c r="F289" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="G289" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H286" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E287" s="16" t="inlineStr">
+      <c r="H289" s="17" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A290" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B290" s="16" t="s">
+        <v>840</v>
+      </c>
+      <c r="C290" s="15" t="s">
+        <v>841</v>
+      </c>
+      <c r="D290" s="15" t="s">
+        <v>842</v>
+      </c>
+      <c r="E290" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Shield Excellence Technology Co.,Ltd.
 天津市四友精细化学品有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F287" s="16" t="s">
+      <c r="F290" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G287" s="15" t="s">
+      <c r="G290" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H287" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E288" s="16" t="inlineStr">
+      <c r="H290" s="17" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A291" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B291" s="16" t="s">
+        <v>845</v>
+      </c>
+      <c r="C291" s="15" t="s">
+        <v>846</v>
+      </c>
+      <c r="D291" s="15" t="s">
+        <v>847</v>
+      </c>
+      <c r="E291" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F288" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G288" s="15" t="s">
+      <c r="F291" s="16" t="s">
+        <v>220</v>
+      </c>
+      <c r="G291" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H288" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E289" s="16" t="inlineStr">
+      <c r="H291" s="17" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A292" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B292" s="16" t="s">
+        <v>849</v>
+      </c>
+      <c r="C292" s="15" t="s">
+        <v>850</v>
+      </c>
+      <c r="D292" s="15" t="s">
+        <v>851</v>
+      </c>
+      <c r="E292" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F289" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G289" s="15" t="s">
+      <c r="F292" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="G292" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H289" s="17" t="s">
+      <c r="H292" s="17" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="290" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E290" s="16" t="inlineStr">
+    <row r="293" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A293" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B293" s="16" t="s">
+        <v>852</v>
+      </c>
+      <c r="C293" s="15" t="s">
+        <v>853</v>
+      </c>
+      <c r="D293" s="15" t="s">
+        <v>854</v>
+      </c>
+      <c r="E293" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F290" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G290" s="15" t="s">
+      <c r="F293" s="16" t="s">
+        <v>454</v>
+      </c>
+      <c r="G293" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H290" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E291" s="19" t="inlineStr">
+      <c r="H293" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A294" s="18" t="s">
+        <v>784</v>
+      </c>
+      <c r="B294" s="19" t="s">
+        <v>852</v>
+      </c>
+      <c r="C294" s="18" t="s">
+        <v>853</v>
+      </c>
+      <c r="D294" s="18" t="s">
+        <v>854</v>
+      </c>
+      <c r="E294" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Satellite Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F291" s="19" t="s">
+      <c r="F294" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G291" s="18"/>
-      <c r="H291" s="20" t="s">
+      <c r="G294" s="18"/>
+      <c r="H294" s="20" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="292" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E292" s="16" t="inlineStr">
+    <row r="295" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A295" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B295" s="16" t="s">
+        <v>855</v>
+      </c>
+      <c r="C295" s="15" t="s">
+        <v>856</v>
+      </c>
+      <c r="D295" s="15" t="s">
+        <v>857</v>
+      </c>
+      <c r="E295" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUEXING CHEMICAL CO.,LTD
 山東越興化工</t>
           </r>
         </is>
       </c>
-      <c r="F292" s="16"/>
-      <c r="G292" s="15" t="s">
+      <c r="F295" s="16"/>
+      <c r="G295" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H292" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E293" s="16" t="inlineStr">
+      <c r="H295" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="296" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A296" s="15" t="s">
+        <v>784</v>
+      </c>
+      <c r="B296" s="16" t="s">
+        <v>859</v>
+      </c>
+      <c r="C296" s="15" t="s">
+        <v>860</v>
+      </c>
+      <c r="D296" s="15" t="s">
+        <v>861</v>
+      </c>
+      <c r="E296" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F293" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G293" s="15" t="s">
+      <c r="F296" s="16" t="s">
+        <v>612</v>
+      </c>
+      <c r="G296" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H293" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E294" s="16" t="inlineStr">
+      <c r="H296" s="17" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="297" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A297" s="15" t="s">
+        <v>862</v>
+      </c>
+      <c r="B297" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="C297" s="15" t="s">
+        <v>864</v>
+      </c>
+      <c r="D297" s="15" t="s">
+        <v>865</v>
+      </c>
+      <c r="E297" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F294" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G294" s="15" t="s">
+      <c r="F297" s="16" t="s">
+        <v>867</v>
+      </c>
+      <c r="G297" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H294" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B295" s="22" t="s">
+      <c r="H297" s="17" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A298" s="21" t="s">
         <v>862</v>
       </c>
-      <c r="C295" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E295" s="22" t="inlineStr">
+      <c r="B298" s="22" t="s">
+        <v>869</v>
+      </c>
+      <c r="C298" s="21" t="s">
+        <v>870</v>
+      </c>
+      <c r="D298" s="21" t="s">
+        <v>871</v>
+      </c>
+      <c r="E298" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F295" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D296" s="15" t="s">
+      <c r="F298" s="22" t="s">
         <v>867</v>
       </c>
-      <c r="E296" s="16" t="inlineStr">
+      <c r="G298" s="21"/>
+      <c r="H298" s="23" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A299" s="15" t="s">
+        <v>862</v>
+      </c>
+      <c r="B299" s="16" t="s">
+        <v>873</v>
+      </c>
+      <c r="C299" s="15" t="s">
+        <v>873</v>
+      </c>
+      <c r="D299" s="15" t="s">
+        <v>874</v>
+      </c>
+      <c r="E299" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F296" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G296" s="15" t="s">
+      <c r="F299" s="16" t="s">
+        <v>875</v>
+      </c>
+      <c r="G299" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H296" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E297" s="16" t="inlineStr">
+      <c r="H299" s="17" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A300" s="15" t="s">
+        <v>862</v>
+      </c>
+      <c r="B300" s="16" t="s">
+        <v>877</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>878</v>
+      </c>
+      <c r="D300" s="15" t="s">
+        <v>879</v>
+      </c>
+      <c r="E300" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F297" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G297" s="15" t="s">
+      <c r="F300" s="16" t="s">
+        <v>880</v>
+      </c>
+      <c r="G300" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H297" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D298" s="18" t="s">
+      <c r="H300" s="17" t="s">
         <v>876</v>
       </c>
-      <c r="E298" s="19" t="inlineStr">
+    </row>
+    <row r="301" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A301" s="18" t="s">
+        <v>862</v>
+      </c>
+      <c r="B301" s="19" t="s">
+        <v>881</v>
+      </c>
+      <c r="C301" s="18" t="s">
+        <v>882</v>
+      </c>
+      <c r="D301" s="18" t="s">
+        <v>883</v>
+      </c>
+      <c r="E301" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F298" s="19" t="s">
+      <c r="F301" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G298" s="18"/>
-[...15 lines deleted...]
-      <c r="E299" s="22" t="inlineStr">
+      <c r="G301" s="18"/>
+      <c r="H301" s="20"/>
+    </row>
+    <row r="302" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A302" s="21" t="s">
+        <v>862</v>
+      </c>
+      <c r="B302" s="22" t="s">
+        <v>884</v>
+      </c>
+      <c r="C302" s="21" t="s">
+        <v>885</v>
+      </c>
+      <c r="D302" s="21" t="s">
+        <v>886</v>
+      </c>
+      <c r="E302" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F299" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E300" s="16" t="inlineStr">
+      <c r="F302" s="22" t="s">
+        <v>867</v>
+      </c>
+      <c r="G302" s="21"/>
+      <c r="H302" s="23" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A303" s="15" t="s">
+        <v>862</v>
+      </c>
+      <c r="B303" s="16" t="s">
+        <v>887</v>
+      </c>
+      <c r="C303" s="15" t="s">
+        <v>888</v>
+      </c>
+      <c r="D303" s="15" t="s">
+        <v>889</v>
+      </c>
+      <c r="E303" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F300" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G300" s="15" t="s">
+      <c r="F303" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="G303" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H300" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E301" s="22" t="inlineStr">
+      <c r="H303" s="17" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A304" s="21" t="s">
+        <v>890</v>
+      </c>
+      <c r="B304" s="22" t="s">
+        <v>891</v>
+      </c>
+      <c r="C304" s="21" t="s">
+        <v>891</v>
+      </c>
+      <c r="D304" s="21" t="s">
+        <v>892</v>
+      </c>
+      <c r="E304" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HANGZHOU SHINYANG SAMWOO FINE CHEMICAL
 杭州欣阳三友精细化工</t>
           </r>
         </is>
       </c>
-      <c r="F301" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E302" s="22" t="inlineStr">
+      <c r="F304" s="22" t="s">
+        <v>894</v>
+      </c>
+      <c r="G304" s="21"/>
+      <c r="H304" s="23" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A305" s="21" t="s">
+        <v>896</v>
+      </c>
+      <c r="B305" s="22" t="s">
+        <v>897</v>
+      </c>
+      <c r="C305" s="21" t="s">
+        <v>898</v>
+      </c>
+      <c r="D305" s="21" t="s">
+        <v>899</v>
+      </c>
+      <c r="E305" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dafeng Yuelong Chemical Co., Ltd
 大丰跃龙化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F302" s="22"/>
-[...18 lines deleted...]
-      <c r="E303" s="22" t="inlineStr">
+      <c r="F305" s="22"/>
+      <c r="G305" s="21"/>
+      <c r="H305" s="23" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="306" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A306" s="21" t="s">
+        <v>896</v>
+      </c>
+      <c r="B306" s="22" t="s">
+        <v>897</v>
+      </c>
+      <c r="C306" s="21" t="s">
+        <v>898</v>
+      </c>
+      <c r="D306" s="21" t="s">
+        <v>899</v>
+      </c>
+      <c r="E306" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shouguang Syntech Fine Chemical Co., Ltd.
 寿光新泰精细化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F303" s="22"/>
-[...9 lines deleted...]
-      <c r="B304" s="16" t="s">
+      <c r="F306" s="22"/>
+      <c r="G306" s="21"/>
+      <c r="H306" s="23" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A307" s="15" t="s">
         <v>896</v>
       </c>
-      <c r="C304" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E304" s="16" t="inlineStr">
+      <c r="B307" s="16" t="s">
+        <v>903</v>
+      </c>
+      <c r="C307" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="D307" s="15" t="s">
+        <v>904</v>
+      </c>
+      <c r="E307" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F304" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G304" s="15" t="s">
+      <c r="F307" s="16" t="s">
+        <v>906</v>
+      </c>
+      <c r="G307" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H304" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E305" s="16" t="inlineStr">
+      <c r="H307" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A308" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="B308" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="C308" s="15" t="s">
+        <v>907</v>
+      </c>
+      <c r="D308" s="15" t="s">
+        <v>908</v>
+      </c>
+      <c r="E308" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F305" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G305" s="15" t="s">
+      <c r="F308" s="16" t="s">
+        <v>906</v>
+      </c>
+      <c r="G308" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H305" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E306" s="16" t="inlineStr">
+      <c r="H308" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A309" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="B309" s="16" t="s">
+        <v>909</v>
+      </c>
+      <c r="C309" s="15" t="s">
+        <v>909</v>
+      </c>
+      <c r="D309" s="15" t="s">
+        <v>910</v>
+      </c>
+      <c r="E309" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F306" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G306" s="15" t="s">
+      <c r="F309" s="16" t="s">
+        <v>906</v>
+      </c>
+      <c r="G309" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H306" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E307" s="22" t="inlineStr">
+      <c r="H309" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A310" s="21" t="s">
+        <v>896</v>
+      </c>
+      <c r="B310" s="22" t="s">
+        <v>911</v>
+      </c>
+      <c r="C310" s="21" t="s">
+        <v>912</v>
+      </c>
+      <c r="D310" s="21" t="s">
+        <v>913</v>
+      </c>
+      <c r="E310" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHE JIANG IDEAL BIOTECH CO.,LTD
 浙江逸都生物科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F307" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E308" s="16" t="inlineStr">
+      <c r="F310" s="22" t="s">
+        <v>915</v>
+      </c>
+      <c r="G310" s="21"/>
+      <c r="H310" s="23" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A311" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="B311" s="16" t="s">
+        <v>917</v>
+      </c>
+      <c r="C311" s="15" t="s">
+        <v>918</v>
+      </c>
+      <c r="D311" s="15" t="s">
+        <v>919</v>
+      </c>
+      <c r="E311" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BEIJING SIHE SCIENCE AND TECHNOLOGY LIMITED COMPANY
 北京四合科技</t>
           </r>
         </is>
       </c>
-      <c r="F308" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G308" s="15" t="s">
+      <c r="F311" s="16" t="s">
+        <v>921</v>
+      </c>
+      <c r="G311" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H308" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E309" s="16" t="inlineStr">
+      <c r="H311" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A312" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="B312" s="16" t="s">
+        <v>922</v>
+      </c>
+      <c r="C312" s="15" t="s">
+        <v>923</v>
+      </c>
+      <c r="D312" s="15" t="s">
+        <v>924</v>
+      </c>
+      <c r="E312" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison BioChemical</t>
           </r>
         </is>
       </c>
-      <c r="F309" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G309" s="15" t="s">
+      <c r="F312" s="16" t="s">
+        <v>926</v>
+      </c>
+      <c r="G312" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H309" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E310" s="19" t="inlineStr">
+      <c r="H312" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A313" s="18" t="s">
+        <v>896</v>
+      </c>
+      <c r="B313" s="19" t="s">
+        <v>927</v>
+      </c>
+      <c r="C313" s="18" t="s">
+        <v>928</v>
+      </c>
+      <c r="D313" s="18" t="s">
+        <v>929</v>
+      </c>
+      <c r="E313" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xinjing New Material
 湖北新景新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F310" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E311" s="16" t="inlineStr">
+      <c r="F313" s="19" t="s">
+        <v>931</v>
+      </c>
+      <c r="G313" s="18"/>
+      <c r="H313" s="20"/>
+    </row>
+    <row r="314" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A314" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="B314" s="16" t="s">
+        <v>932</v>
+      </c>
+      <c r="C314" s="15" t="s">
+        <v>933</v>
+      </c>
+      <c r="D314" s="15" t="s">
+        <v>934</v>
+      </c>
+      <c r="E314" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Mingda Chemical
 山東明大化学</t>
           </r>
         </is>
       </c>
-      <c r="F311" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G311" s="15" t="s">
+      <c r="F314" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="G314" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H311" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E312" s="16" t="inlineStr">
+      <c r="H314" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="315" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A315" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="B315" s="16" t="s">
+        <v>936</v>
+      </c>
+      <c r="C315" s="15" t="s">
+        <v>937</v>
+      </c>
+      <c r="D315" s="15" t="s">
+        <v>938</v>
+      </c>
+      <c r="E315" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Waking Lion Chemicals
 武漢醒狮化学品有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F312" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E313" s="19" t="inlineStr">
+      <c r="F315" s="16" t="s">
+        <v>940</v>
+      </c>
+      <c r="G315" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="H315" s="17" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A316" s="18" t="s">
+        <v>896</v>
+      </c>
+      <c r="B316" s="19" t="s">
+        <v>941</v>
+      </c>
+      <c r="C316" s="18" t="s">
+        <v>942</v>
+      </c>
+      <c r="D316" s="18" t="s">
+        <v>943</v>
+      </c>
+      <c r="E316" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yibin Tianyuan Group
 宜宾天原集团</t>
           </r>
         </is>
       </c>
-      <c r="F313" s="19" t="s">
-[...20 lines deleted...]
-      <c r="E314" s="16" t="inlineStr">
+      <c r="F316" s="19" t="s">
+        <v>945</v>
+      </c>
+      <c r="G316" s="18"/>
+      <c r="H316" s="20" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A317" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="B317" s="16" t="s">
+        <v>947</v>
+      </c>
+      <c r="C317" s="15" t="s">
+        <v>948</v>
+      </c>
+      <c r="D317" s="15" t="s">
+        <v>949</v>
+      </c>
+      <c r="E317" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xingfa</t>
           </r>
         </is>
       </c>
-      <c r="F314" s="16"/>
-[...18 lines deleted...]
-      <c r="E315" s="16" t="inlineStr">
+      <c r="F317" s="16"/>
+      <c r="G317" s="15"/>
+      <c r="H317" s="17" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="318" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A318" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="B318" s="16" t="s">
+        <v>951</v>
+      </c>
+      <c r="C318" s="15" t="s">
+        <v>952</v>
+      </c>
+      <c r="D318" s="15" t="s">
+        <v>953</v>
+      </c>
+      <c r="E318" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DSW Chemical Co.,Ltd
 山东德盛达化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F315" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G315" s="15" t="s">
+      <c r="F318" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="G318" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H315" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E316" s="19" t="inlineStr">
+      <c r="H318" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A319" s="18" t="s">
+        <v>955</v>
+      </c>
+      <c r="B319" s="19" t="s">
+        <v>956</v>
+      </c>
+      <c r="C319" s="18" t="s">
+        <v>956</v>
+      </c>
+      <c r="D319" s="18" t="s">
+        <v>957</v>
+      </c>
+      <c r="E319" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zanyu Technology
 賛宇科技集団</t>
           </r>
         </is>
       </c>
-      <c r="F316" s="19" t="s">
-[...20 lines deleted...]
-      <c r="E317" s="19" t="inlineStr">
+      <c r="F319" s="19" t="s">
+        <v>915</v>
+      </c>
+      <c r="G319" s="18"/>
+      <c r="H319" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A320" s="18" t="s">
+        <v>955</v>
+      </c>
+      <c r="B320" s="19" t="s">
+        <v>959</v>
+      </c>
+      <c r="C320" s="18" t="s">
+        <v>959</v>
+      </c>
+      <c r="D320" s="18" t="s">
+        <v>960</v>
+      </c>
+      <c r="E320" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dua Kuda</t>
           </r>
         </is>
       </c>
-      <c r="F317" s="19"/>
-[...9 lines deleted...]
-      <c r="B318" s="22" t="s">
+      <c r="F320" s="19"/>
+      <c r="G320" s="18"/>
+      <c r="H320" s="20" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="321" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A321" s="21" t="s">
         <v>955</v>
       </c>
-      <c r="C318" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E318" s="22" t="inlineStr">
+      <c r="B321" s="22" t="s">
+        <v>962</v>
+      </c>
+      <c r="C321" s="21" t="s">
+        <v>963</v>
+      </c>
+      <c r="D321" s="21" t="s">
+        <v>964</v>
+      </c>
+      <c r="E321" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F318" s="22"/>
-[...18 lines deleted...]
-      <c r="E319" s="22" t="inlineStr">
+      <c r="F321" s="22"/>
+      <c r="G321" s="21"/>
+      <c r="H321" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A322" s="21" t="s">
+        <v>955</v>
+      </c>
+      <c r="B322" s="22" t="s">
+        <v>966</v>
+      </c>
+      <c r="C322" s="21" t="s">
+        <v>967</v>
+      </c>
+      <c r="D322" s="21" t="s">
+        <v>968</v>
+      </c>
+      <c r="E322" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F319" s="22"/>
-[...18 lines deleted...]
-      <c r="E320" s="22" t="inlineStr">
+      <c r="F322" s="22"/>
+      <c r="G322" s="21"/>
+      <c r="H322" s="23" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="323" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A323" s="21" t="s">
+        <v>955</v>
+      </c>
+      <c r="B323" s="22" t="s">
+        <v>969</v>
+      </c>
+      <c r="C323" s="21" t="s">
+        <v>970</v>
+      </c>
+      <c r="D323" s="21" t="s">
+        <v>971</v>
+      </c>
+      <c r="E323" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nantong Cata Chemical Technology Co., Ltd.
 南通凯塔化工科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F320" s="22"/>
-[...18 lines deleted...]
-      <c r="E321" s="16" t="inlineStr">
+      <c r="F323" s="22"/>
+      <c r="G323" s="21"/>
+      <c r="H323" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A324" s="15" t="s">
+        <v>955</v>
+      </c>
+      <c r="B324" s="16" t="s">
+        <v>973</v>
+      </c>
+      <c r="C324" s="15" t="s">
+        <v>974</v>
+      </c>
+      <c r="D324" s="15" t="s">
+        <v>975</v>
+      </c>
+      <c r="E324" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
-      <c r="F321" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G321" s="15" t="s">
+      <c r="F324" s="16" t="s">
+        <v>706</v>
+      </c>
+      <c r="G324" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H321" s="17" t="s">
-[...86 lines deleted...]
-        <v>127</v>
+      <c r="H324" s="17" t="s">
+        <v>123</v>
       </c>
     </row>
     <row r="325" spans="1:9" customHeight="1" ht="33.75">
       <c r="A325" s="18" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="B325" s="19" t="s">
-        <v>970</v>
+        <v>977</v>
       </c>
       <c r="C325" s="18" t="s">
-        <v>971</v>
+        <v>978</v>
       </c>
       <c r="D325" s="18" t="s">
-        <v>972</v>
+        <v>979</v>
       </c>
       <c r="E325" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Musim Mas</t>
+            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
           </r>
         </is>
       </c>
       <c r="F325" s="19" t="s">
-        <v>487</v>
-[...1 lines deleted...]
-      <c r="G325" s="18"/>
+        <v>495</v>
+      </c>
+      <c r="G325" s="18" t="s">
+        <v>981</v>
+      </c>
       <c r="H325" s="20" t="s">
-        <v>127</v>
+        <v>982</v>
       </c>
     </row>
     <row r="326" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A326" s="21" t="s">
-[...23 lines deleted...]
-        <v>127</v>
+      <c r="A326" s="18" t="s">
+        <v>955</v>
+      </c>
+      <c r="B326" s="19" t="s">
+        <v>977</v>
+      </c>
+      <c r="C326" s="18" t="s">
+        <v>978</v>
+      </c>
+      <c r="D326" s="18" t="s">
+        <v>979</v>
+      </c>
+      <c r="E326" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pacific Oleo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F326" s="19" t="s">
+        <v>706</v>
+      </c>
+      <c r="G326" s="18"/>
+      <c r="H326" s="20" t="s">
+        <v>128</v>
       </c>
     </row>
     <row r="327" spans="1:9" customHeight="1" ht="33.75">
       <c r="A327" s="18" t="s">
-        <v>948</v>
+        <v>955</v>
       </c>
       <c r="B327" s="19" t="s">
+        <v>977</v>
+      </c>
+      <c r="C327" s="18" t="s">
+        <v>978</v>
+      </c>
+      <c r="D327" s="18" t="s">
         <v>979</v>
       </c>
-      <c r="C327" s="18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E327" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
+            <t xml:space="preserve">Sinarmas</t>
           </r>
         </is>
       </c>
       <c r="F327" s="19" t="s">
-        <v>487</v>
+        <v>495</v>
       </c>
       <c r="G327" s="18"/>
       <c r="H327" s="20" t="s">
-        <v>982</v>
+        <v>128</v>
       </c>
     </row>
     <row r="328" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A328" s="15" t="s">
-[...8 lines deleted...]
-      <c r="D328" s="15" t="s">
+      <c r="A328" s="21" t="s">
+        <v>955</v>
+      </c>
+      <c r="B328" s="22" t="s">
+        <v>977</v>
+      </c>
+      <c r="C328" s="21" t="s">
+        <v>978</v>
+      </c>
+      <c r="D328" s="21" t="s">
+        <v>979</v>
+      </c>
+      <c r="E328" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. Cisadane Raya Chemicals</t>
+          </r>
+        </is>
+      </c>
+      <c r="F328" s="22" t="s">
+        <v>495</v>
+      </c>
+      <c r="G328" s="21"/>
+      <c r="H328" s="23" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A329" s="18" t="s">
+        <v>955</v>
+      </c>
+      <c r="B329" s="19" t="s">
         <v>985</v>
       </c>
-      <c r="E328" s="16" t="inlineStr">
+      <c r="C329" s="18" t="s">
+        <v>986</v>
+      </c>
+      <c r="D329" s="18" t="s">
+        <v>987</v>
+      </c>
+      <c r="E329" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
+          </r>
+        </is>
+      </c>
+      <c r="F329" s="19" t="s">
+        <v>495</v>
+      </c>
+      <c r="G329" s="18"/>
+      <c r="H329" s="20" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="330" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A330" s="15" t="s">
+        <v>955</v>
+      </c>
+      <c r="B330" s="16" t="s">
+        <v>989</v>
+      </c>
+      <c r="C330" s="15" t="s">
+        <v>990</v>
+      </c>
+      <c r="D330" s="15" t="s">
+        <v>991</v>
+      </c>
+      <c r="E330" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GUANGDONG RUNHUA CHEMISTRY CO., LTD.,
 广东润华化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F328" s="16"/>
-      <c r="G328" s="15" t="s">
+      <c r="F330" s="16"/>
+      <c r="G330" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H328" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E329" s="22" t="inlineStr">
+      <c r="H330" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A331" s="21" t="s">
+        <v>955</v>
+      </c>
+      <c r="B331" s="22" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" s="21" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="21" t="s">
+        <v>995</v>
+      </c>
+      <c r="E331" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
-      <c r="F329" s="22" t="s">
-[...57 lines deleted...]
-      <c r="H331" s="20"/>
+      <c r="F331" s="22" t="s">
+        <v>706</v>
+      </c>
+      <c r="G331" s="21"/>
+      <c r="H331" s="23" t="s">
+        <v>603</v>
+      </c>
     </row>
     <row r="332" spans="1:9" customHeight="1" ht="33.75">
       <c r="A332" s="21" t="s">
-        <v>993</v>
+        <v>955</v>
       </c>
       <c r="B332" s="22" t="s">
+        <v>996</v>
+      </c>
+      <c r="C332" s="21" t="s">
         <v>997</v>
       </c>
-      <c r="C332" s="21" t="s">
+      <c r="D332" s="21" t="s">
         <v>998</v>
       </c>
-      <c r="D332" s="21" t="s">
+      <c r="E332" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pacific Oleo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F332" s="22" t="s">
+        <v>706</v>
+      </c>
+      <c r="G332" s="21"/>
+      <c r="H332" s="23" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A333" s="18" t="s">
         <v>999</v>
       </c>
-      <c r="E332" s="22" t="inlineStr">
+      <c r="B333" s="19" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C333" s="18" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D333" s="18" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E333" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F333" s="19"/>
+      <c r="G333" s="18"/>
+      <c r="H333" s="20"/>
+    </row>
+    <row r="334" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A334" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B334" s="22" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C334" s="21" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D334" s="21" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E334" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F332" s="22" t="s">
+      <c r="F334" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="G332" s="21"/>
-[...17 lines deleted...]
-      <c r="E333" s="22" t="inlineStr">
+      <c r="G334" s="21"/>
+      <c r="H334" s="23" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="335" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A335" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B335" s="22" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C335" s="21" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D335" s="21" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E335" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F333" s="22" t="s">
+      <c r="F335" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="G333" s="21"/>
-[...17 lines deleted...]
-      <c r="E334" s="19" t="inlineStr">
+      <c r="G335" s="21"/>
+      <c r="H335" s="23" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A336" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B336" s="19" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C336" s="18" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D336" s="18" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E336" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F334" s="19"/>
-[...1 lines deleted...]
-      <c r="H334" s="20" t="s">
+      <c r="F336" s="19"/>
+      <c r="G336" s="18"/>
+      <c r="H336" s="20" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="335" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E335" s="22" t="inlineStr">
+    <row r="337" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A337" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B337" s="22" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C337" s="21" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D337" s="21" t="s">
+        <v>1010</v>
+      </c>
+      <c r="E337" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shaoxing Xingxin New Materials</t>
           </r>
         </is>
       </c>
-      <c r="F335" s="22"/>
-[...16 lines deleted...]
-      <c r="E336" s="16" t="inlineStr">
+      <c r="F337" s="22"/>
+      <c r="G337" s="21"/>
+      <c r="H337" s="23"/>
+    </row>
+    <row r="338" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A338" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B338" s="16" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C338" s="15" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D338" s="15" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E338" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Ningkang Chemical CO., LTD.
 江苏宁康化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F336" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G336" s="15" t="s">
+      <c r="F338" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="G338" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H336" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E337" s="22" t="inlineStr">
+      <c r="H338" s="17" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="339" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A339" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B339" s="22" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C339" s="21" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D339" s="21" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E339" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Henghe Petrochemical Co,,Ltd.
 浙江恒河石油化工</t>
           </r>
         </is>
       </c>
-      <c r="F337" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E338" s="22" t="inlineStr">
+      <c r="F339" s="22" t="s">
+        <v>1020</v>
+      </c>
+      <c r="G339" s="21"/>
+      <c r="H339" s="23" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A340" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B340" s="22" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C340" s="21" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D340" s="21" t="s">
+        <v>1024</v>
+      </c>
+      <c r="E340" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shianghai Oilong Chemical
 上海斉隆化工</t>
           </r>
         </is>
       </c>
-      <c r="F338" s="22" t="s">
+      <c r="F340" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G338" s="21"/>
-[...17 lines deleted...]
-      <c r="E339" s="19" t="inlineStr">
+      <c r="G340" s="21"/>
+      <c r="H340" s="23" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A341" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B341" s="19" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C341" s="18" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D341" s="18" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E341" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHEMPLASA</t>
           </r>
         </is>
       </c>
-      <c r="F339" s="19" t="s">
-[...20 lines deleted...]
-      <c r="E340" s="19" t="inlineStr">
+      <c r="F341" s="19" t="s">
+        <v>706</v>
+      </c>
+      <c r="G341" s="18"/>
+      <c r="H341" s="20" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="342" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A342" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B342" s="19" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C342" s="18" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D342" s="18" t="s">
+        <v>1032</v>
+      </c>
+      <c r="E342" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F340" s="19" t="s">
+      <c r="F342" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G340" s="18"/>
-[...17 lines deleted...]
-      <c r="E341" s="22" t="inlineStr">
+      <c r="G342" s="18"/>
+      <c r="H342" s="20" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A343" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B343" s="22" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C343" s="21" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D343" s="21" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E343" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng Electronic Material Co.,Ltd.
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F341" s="22"/>
-[...18 lines deleted...]
-      <c r="E342" s="16" t="inlineStr">
+      <c r="F343" s="22"/>
+      <c r="G343" s="21"/>
+      <c r="H343" s="23" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="344" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A344" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B344" s="16" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C344" s="15" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D344" s="15" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E344" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CAC Shanghai (Group) Co., Ltd.
 上海泰禾化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F342" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E343" s="16" t="inlineStr">
+      <c r="F344" s="16" t="s">
+        <v>231</v>
+      </c>
+      <c r="G344" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H344" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A345" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B345" s="16" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C345" s="15" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D345" s="15" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E345" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUBEI XIANLIN CHEMICAL CO.,LTD
 湖北仙粼化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F343" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G343" s="15" t="s">
+      <c r="F345" s="16" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G345" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H343" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E344" s="22" t="inlineStr">
+      <c r="H345" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A346" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B346" s="22" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C346" s="21" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D346" s="21" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E346" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Industrial Solvents &amp; Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F344" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E345" s="22" t="inlineStr">
+      <c r="F346" s="22" t="s">
+        <v>581</v>
+      </c>
+      <c r="G346" s="21"/>
+      <c r="H346" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="347" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A347" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B347" s="22" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C347" s="21" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D347" s="21" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E347" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F345" s="22"/>
-[...18 lines deleted...]
-      <c r="E346" s="16" t="inlineStr">
+      <c r="F347" s="22"/>
+      <c r="G347" s="21"/>
+      <c r="H347" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A348" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B348" s="16" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C348" s="15" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D348" s="15" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E348" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO CHEMICAL CORP.
 台灣石化合成股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F346" s="16" t="s">
+      <c r="F348" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="G346" s="15" t="s">
+      <c r="G348" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H346" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E347" s="16" t="inlineStr">
+      <c r="H348" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="349" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A349" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B349" s="16" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C349" s="15" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D349" s="15" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E349" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F347" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E348" s="22" t="inlineStr">
+      <c r="F349" s="16" t="s">
+        <v>581</v>
+      </c>
+      <c r="G349" s="15"/>
+      <c r="H349" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A350" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B350" s="22" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C350" s="21" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D350" s="21" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E350" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F348" s="22" t="s">
-[...29 lines deleted...]
-      <c r="H349" s="17" t="s">
+      <c r="F350" s="22" t="s">
         <v>1059</v>
-      </c>
-[...22 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G350" s="21"/>
       <c r="H350" s="23" t="s">
-        <v>1063</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="351" spans="1:9" customHeight="1" ht="33.75">
       <c r="A351" s="15" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="B351" s="16" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C351" s="15" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D351" s="15" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E351" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Hebei Longke water treatment</t>
+          </r>
+        </is>
+      </c>
+      <c r="F351" s="16"/>
+      <c r="G351" s="15"/>
+      <c r="H351" s="17" t="s">
         <v>1064</v>
       </c>
-      <c r="C351" s="15" t="s">
+    </row>
+    <row r="352" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A352" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B352" s="22" t="s">
         <v>1065</v>
       </c>
-      <c r="D351" s="15" t="s">
+      <c r="C352" s="21" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D352" s="21" t="s">
         <v>1066</v>
       </c>
-      <c r="E351" s="16" t="inlineStr">
+      <c r="E352" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">KUMHO Petrochemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F352" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G352" s="21"/>
+      <c r="H352" s="23" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A353" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B353" s="16" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C353" s="15" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D353" s="15" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E353" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PINGYUAN XINDA CHEMICAL CO.,LTD.
 平原信达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F351" s="16" t="s">
+      <c r="F353" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G351" s="15"/>
-[...15 lines deleted...]
-      <c r="E352" s="19" t="inlineStr">
+      <c r="G353" s="15"/>
+      <c r="H353" s="17"/>
+    </row>
+    <row r="354" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A354" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B354" s="19" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C354" s="18" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D354" s="18" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E354" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pingyuan best Chemical Co.,Ltd</t>
           </r>
         </is>
       </c>
-      <c r="F352" s="19"/>
-[...1 lines deleted...]
-      <c r="H352" s="20" t="s">
+      <c r="F354" s="19"/>
+      <c r="G354" s="18"/>
+      <c r="H354" s="20" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A355" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B355" s="19" t="s">
         <v>1069</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E353" s="19" t="inlineStr">
+      <c r="C355" s="18" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D355" s="18" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E355" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HONGDA SHENGDAO New MATERIALS Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F353" s="19"/>
-[...1 lines deleted...]
-      <c r="H353" s="20" t="s">
+      <c r="F355" s="19"/>
+      <c r="G355" s="18"/>
+      <c r="H355" s="20" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A356" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B356" s="22" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C356" s="21" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D356" s="21" t="s">
         <v>1071</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E354" s="22" t="inlineStr">
+      <c r="E356" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jiahua Energy Chemical Industry Co., Ltd.
 浙江嘉化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F354" s="22"/>
-[...18 lines deleted...]
-      <c r="E355" s="16" t="inlineStr">
+      <c r="F356" s="22"/>
+      <c r="G356" s="21"/>
+      <c r="H356" s="23" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A357" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B357" s="16" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C357" s="15" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D357" s="15" t="s">
+        <v>1079</v>
+      </c>
+      <c r="E357" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHONGQING ACME TECH</t>
           </r>
         </is>
       </c>
-      <c r="F355" s="16" t="s">
+      <c r="F357" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G355" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E356" s="22" t="inlineStr">
+      <c r="G357" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H357" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A358" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B358" s="22" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C358" s="21" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D358" s="21" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E358" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F356" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E357" s="22" t="inlineStr">
+      <c r="F358" s="22" t="s">
+        <v>1085</v>
+      </c>
+      <c r="G358" s="21"/>
+      <c r="H358" s="23" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A359" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B359" s="22" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C359" s="21" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D359" s="21" t="s">
+        <v>1089</v>
+      </c>
+      <c r="E359" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F357" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H357" s="23" t="s">
+      <c r="F359" s="22" t="s">
         <v>1085</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E358" s="16" t="inlineStr">
+      <c r="G359" s="21"/>
+      <c r="H359" s="23" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A360" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B360" s="16" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C360" s="15" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D360" s="15" t="s">
+        <v>1093</v>
+      </c>
+      <c r="E360" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F358" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E359" s="22" t="inlineStr">
+      <c r="F360" s="16" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G360" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H360" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A361" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B361" s="22" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C361" s="21" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D361" s="21" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E361" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Petrochemical Development Corporation.
 中國石油化學工業開發股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F359" s="22" t="s">
+      <c r="F361" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G359" s="21"/>
-[...15 lines deleted...]
-      <c r="E360" s="22" t="inlineStr">
+      <c r="G361" s="21"/>
+      <c r="H361" s="23"/>
+    </row>
+    <row r="362" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A362" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B362" s="22" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C362" s="21" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D362" s="21" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E362" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F360" s="22" t="s">
+      <c r="F362" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G360" s="21"/>
-[...17 lines deleted...]
-      <c r="E361" s="22" t="inlineStr">
+      <c r="G362" s="21"/>
+      <c r="H362" s="23" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="363" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A363" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B363" s="22" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C363" s="21" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D363" s="21" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E363" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Bincheng Chemical Co.,Ltd.
 潍坊滨城化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F361" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E362" s="22" t="inlineStr">
+      <c r="F363" s="22" t="s">
+        <v>135</v>
+      </c>
+      <c r="G363" s="21"/>
+      <c r="H363" s="23" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A364" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B364" s="22" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C364" s="21" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D364" s="21" t="s">
+        <v>1102</v>
+      </c>
+      <c r="E364" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical Co,,Ltd.
 麗水市南明化工</t>
           </r>
         </is>
       </c>
-      <c r="F362" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E363" s="22" t="inlineStr">
+      <c r="F364" s="22" t="s">
+        <v>1105</v>
+      </c>
+      <c r="G364" s="21"/>
+      <c r="H364" s="23" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A365" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B365" s="22" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C365" s="21" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D365" s="21" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E365" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
-      <c r="F363" s="22" t="s">
+      <c r="F365" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G363" s="21"/>
-[...17 lines deleted...]
-      <c r="E364" s="22" t="inlineStr">
+      <c r="G365" s="21"/>
+      <c r="H365" s="23" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="366" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A366" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B366" s="22" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C366" s="21" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D366" s="21" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E366" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
-      <c r="F364" s="22" t="s">
+      <c r="F366" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G364" s="21"/>
-[...17 lines deleted...]
-      <c r="E365" s="22" t="inlineStr">
+      <c r="G366" s="21"/>
+      <c r="H366" s="23" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="367" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A367" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B367" s="22" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C367" s="21" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D367" s="21" t="s">
+        <v>1118</v>
+      </c>
+      <c r="E367" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Donghai Industries Co.,Ltd.
 淄博東海産業</t>
           </r>
         </is>
       </c>
-      <c r="F365" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E366" s="22" t="inlineStr">
+      <c r="F367" s="22" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G367" s="21"/>
+      <c r="H367" s="23" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A368" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B368" s="22" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C368" s="21" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D368" s="21" t="s">
+        <v>1123</v>
+      </c>
+      <c r="E368" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建徳建業有机化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F366" s="22" t="s">
-[...35 lines deleted...]
-      <c r="B368" s="19" t="s">
+      <c r="F368" s="22" t="s">
         <v>1125</v>
       </c>
-      <c r="C368" s="18" t="s">
+      <c r="G368" s="21"/>
+      <c r="H368" s="23" t="s">
         <v>1126</v>
-      </c>
-[...15 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="369" spans="1:9" customHeight="1" ht="33.75">
       <c r="A369" s="18" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="B369" s="19" t="s">
-        <v>1130</v>
+        <v>1127</v>
       </c>
       <c r="C369" s="18" t="s">
-        <v>1131</v>
+        <v>1128</v>
       </c>
       <c r="D369" s="18" t="s">
-        <v>1132</v>
+        <v>1129</v>
       </c>
       <c r="E369" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
       <c r="F369" s="19"/>
       <c r="G369" s="18"/>
       <c r="H369" s="20"/>
     </row>
     <row r="370" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A370" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C370" s="21" t="s">
+      <c r="A370" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B370" s="19" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C370" s="18" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D370" s="18" t="s">
+        <v>1132</v>
+      </c>
+      <c r="E370" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Runtai</t>
+          </r>
+        </is>
+      </c>
+      <c r="F370" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G370" s="18"/>
+      <c r="H370" s="20" t="s">
         <v>1134</v>
       </c>
-      <c r="D370" s="21" t="s">
+    </row>
+    <row r="371" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A371" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B371" s="19" t="s">
         <v>1135</v>
       </c>
-      <c r="E370" s="22" t="inlineStr">
-[...16 lines deleted...]
-      <c r="B371" s="22" t="s">
+      <c r="C371" s="18" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D371" s="18" t="s">
         <v>1137</v>
       </c>
-      <c r="C371" s="21" t="s">
-[...18 lines deleted...]
-      </c>
+      <c r="E371" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F371" s="19"/>
+      <c r="G371" s="18"/>
+      <c r="H371" s="20"/>
     </row>
     <row r="372" spans="1:9" customHeight="1" ht="33.75">
       <c r="A372" s="21" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="B372" s="22" t="s">
-        <v>1141</v>
+        <v>1138</v>
       </c>
       <c r="C372" s="21" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D372" s="21" t="s">
+        <v>1140</v>
+      </c>
+      <c r="E372" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">TRIPLEX</t>
+          </r>
+        </is>
+      </c>
+      <c r="F372" s="22" t="s">
+        <v>24</v>
+      </c>
+      <c r="G372" s="21"/>
+      <c r="H372" s="23"/>
+    </row>
+    <row r="373" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A373" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B373" s="22" t="s">
         <v>1142</v>
       </c>
-      <c r="D372" s="21" t="s">
+      <c r="C373" s="21" t="s">
         <v>1143</v>
       </c>
-      <c r="E372" s="22" t="inlineStr">
+      <c r="D373" s="21" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E373" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Guangdong Sky Bright Group</t>
+          </r>
+        </is>
+      </c>
+      <c r="F373" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G373" s="21"/>
+      <c r="H373" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="374" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A374" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B374" s="22" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C374" s="21" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D374" s="21" t="s">
+        <v>1148</v>
+      </c>
+      <c r="E374" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Sanmu Group
 三木集團</t>
           </r>
         </is>
       </c>
-      <c r="F372" s="22" t="s">
+      <c r="F374" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G372" s="21"/>
-[...13 lines deleted...]
-      <c r="E373" s="22" t="inlineStr">
+      <c r="G374" s="21"/>
+      <c r="H374" s="23"/>
+    </row>
+    <row r="375" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A375" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B375" s="22" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C375" s="21" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D375" s="21"/>
+      <c r="E375" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F373" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E374" s="16" t="inlineStr">
+      <c r="F375" s="22" t="s">
+        <v>547</v>
+      </c>
+      <c r="G375" s="21"/>
+      <c r="H375" s="23" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="376" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A376" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B376" s="16" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C376" s="15" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D376" s="15" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E376" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TNJ</t>
           </r>
         </is>
       </c>
-      <c r="F374" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G374" s="15" t="s">
+      <c r="F376" s="16" t="s">
+        <v>1157</v>
+      </c>
+      <c r="G376" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H374" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E375" s="16" t="inlineStr">
+      <c r="H376" s="17" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="377" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A377" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B377" s="16" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C377" s="15" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D377" s="15" t="s">
+        <v>1160</v>
+      </c>
+      <c r="E377" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F375" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G375" s="15" t="s">
+      <c r="F377" s="16" t="s">
+        <v>145</v>
+      </c>
+      <c r="G377" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H375" s="17" t="s">
-[...52 lines deleted...]
-      <c r="G377" s="15"/>
       <c r="H377" s="17" t="s">
-        <v>888</v>
+        <v>177</v>
       </c>
     </row>
     <row r="378" spans="1:9" customHeight="1" ht="33.75">
       <c r="A378" s="18" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="B378" s="19" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C378" s="18" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D378" s="18" t="s">
         <v>1163</v>
-      </c>
-[...4 lines deleted...]
-        <v>1165</v>
       </c>
       <c r="E378" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F378" s="19"/>
       <c r="G378" s="18"/>
       <c r="H378" s="20" t="s">
-        <v>1166</v>
+        <v>916</v>
       </c>
     </row>
     <row r="379" spans="1:9" customHeight="1" ht="33.75">
       <c r="A379" s="15" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="B379" s="16" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C379" s="15" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D379" s="15" t="s">
         <v>1167</v>
-      </c>
-[...4 lines deleted...]
-        <v>1169</v>
       </c>
       <c r="E379" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F379" s="16"/>
       <c r="G379" s="15"/>
       <c r="H379" s="17" t="s">
-        <v>909</v>
+        <v>895</v>
       </c>
     </row>
     <row r="380" spans="1:9" customHeight="1" ht="33.75">
       <c r="A380" s="18" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="B380" s="19" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C380" s="18" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D380" s="18" t="s">
         <v>1170</v>
-      </c>
-[...4 lines deleted...]
-        <v>1172</v>
       </c>
       <c r="E380" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F380" s="19"/>
       <c r="G380" s="18"/>
       <c r="H380" s="20" t="s">
-        <v>909</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="381" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A381" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B381" s="19" t="s">
+      <c r="A381" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B381" s="16" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C381" s="15" t="s">
         <v>1173</v>
       </c>
-      <c r="C381" s="18" t="s">
+      <c r="D381" s="15" t="s">
         <v>1174</v>
       </c>
-      <c r="D381" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E381" s="19" t="inlineStr">
+      <c r="E381" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F381" s="19"/>
-[...2 lines deleted...]
-        <v>909</v>
+      <c r="F381" s="16"/>
+      <c r="G381" s="15"/>
+      <c r="H381" s="17" t="s">
+        <v>916</v>
       </c>
     </row>
     <row r="382" spans="1:9" customHeight="1" ht="33.75">
       <c r="A382" s="18" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="B382" s="19" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C382" s="18" t="s">
         <v>1176</v>
       </c>
-      <c r="C382" s="18" t="s">
+      <c r="D382" s="18" t="s">
         <v>1177</v>
-      </c>
-[...1 lines deleted...]
-        <v>1178</v>
       </c>
       <c r="E382" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F382" s="19"/>
       <c r="G382" s="18"/>
       <c r="H382" s="20" t="s">
-        <v>909</v>
+        <v>916</v>
       </c>
     </row>
     <row r="383" spans="1:9" customHeight="1" ht="33.75">
       <c r="A383" s="18" t="s">
-        <v>993</v>
+        <v>999</v>
       </c>
       <c r="B383" s="19" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C383" s="18" t="s">
         <v>1179</v>
       </c>
-      <c r="C383" s="18" t="s">
+      <c r="D383" s="18" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
       <c r="E383" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F383" s="19"/>
       <c r="G383" s="18"/>
       <c r="H383" s="20" t="s">
-        <v>1166</v>
+        <v>916</v>
       </c>
     </row>
     <row r="384" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A384" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B384" s="22" t="s">
+      <c r="A384" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B384" s="19" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C384" s="18" t="s">
         <v>1182</v>
       </c>
-      <c r="C384" s="21" t="s">
+      <c r="D384" s="18" t="s">
         <v>1183</v>
       </c>
-      <c r="D384" s="21" t="s">
+      <c r="E384" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F384" s="19"/>
+      <c r="G384" s="18"/>
+      <c r="H384" s="20" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="385" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A385" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B385" s="19" t="s">
         <v>1184</v>
       </c>
-      <c r="E384" s="22" t="inlineStr">
+      <c r="C385" s="18" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D385" s="18" t="s">
+        <v>1186</v>
+      </c>
+      <c r="E385" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F385" s="19"/>
+      <c r="G385" s="18"/>
+      <c r="H385" s="20" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="386" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A386" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B386" s="22" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C386" s="21" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D386" s="21" t="s">
+        <v>1189</v>
+      </c>
+      <c r="E386" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO Petrochemical</t>
           </r>
         </is>
       </c>
-      <c r="F384" s="22" t="s">
+      <c r="F386" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G384" s="21"/>
-[...17 lines deleted...]
-      <c r="E385" s="22" t="inlineStr">
+      <c r="G386" s="21"/>
+      <c r="H386" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="387" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A387" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B387" s="22" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C387" s="21" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D387" s="21" t="s">
+        <v>1192</v>
+      </c>
+      <c r="E387" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BOYU CHEMICAL CO., LTD
 博宇化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F385" s="22"/>
-[...18 lines deleted...]
-      <c r="E386" s="19" t="inlineStr">
+      <c r="F387" s="22"/>
+      <c r="G387" s="21"/>
+      <c r="H387" s="23" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A388" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B388" s="19" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C388" s="18" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D388" s="18" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E388" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yi Hua Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F386" s="19"/>
-[...18 lines deleted...]
-      <c r="E387" s="19" t="inlineStr">
+      <c r="F388" s="19"/>
+      <c r="G388" s="18"/>
+      <c r="H388" s="20" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="389" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A389" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B389" s="19" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C389" s="18" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D389" s="18" t="s">
+        <v>1200</v>
+      </c>
+      <c r="E389" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hunan Minhe New Material Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F387" s="19" t="s">
+      <c r="F389" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G387" s="18"/>
-[...15 lines deleted...]
-      <c r="E388" s="16" t="inlineStr">
+      <c r="G389" s="18"/>
+      <c r="H389" s="20"/>
+    </row>
+    <row r="390" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A390" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B390" s="16" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C390" s="15" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D390" s="15" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E390" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Foutune Chemical
 張家港豊通化工</t>
           </r>
         </is>
       </c>
-      <c r="F388" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E389" s="19" t="inlineStr">
+      <c r="F390" s="16" t="s">
+        <v>1206</v>
+      </c>
+      <c r="G390" s="15"/>
+      <c r="H390" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A391" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B391" s="19" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C391" s="18" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D391" s="18" t="s">
+        <v>1209</v>
+      </c>
+      <c r="E391" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG BEFAR GROUP
 山东滨化集团</t>
           </r>
         </is>
       </c>
-      <c r="F389" s="19" t="s">
+      <c r="F391" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G389" s="18"/>
-[...6 lines deleted...]
-      <c r="B390" s="22" t="s">
+      <c r="G391" s="18"/>
+      <c r="H391" s="20"/>
+    </row>
+    <row r="392" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A392" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B392" s="22" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C392" s="21" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D392" s="21" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E392" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fortune Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F392" s="22" t="s">
         <v>1206</v>
       </c>
-      <c r="C390" s="21" t="s">
-[...31 lines deleted...]
-      <c r="E391" s="22" t="inlineStr">
+      <c r="G392" s="21"/>
+      <c r="H392" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="393" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A393" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B393" s="22" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C393" s="21" t="s">
+        <v>1216</v>
+      </c>
+      <c r="D393" s="21"/>
+      <c r="E393" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F391" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E392" s="16" t="inlineStr">
+      <c r="F393" s="22" t="s">
+        <v>547</v>
+      </c>
+      <c r="G393" s="21"/>
+      <c r="H393" s="23" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A394" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B394" s="16" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C394" s="15" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D394" s="15" t="s">
+        <v>1219</v>
+      </c>
+      <c r="E394" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F392" s="16" t="s">
+      <c r="F394" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G392" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H392" s="17" t="s">
+      <c r="G394" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H394" s="17" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="393" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E393" s="22" t="inlineStr">
+    <row r="395" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A395" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B395" s="22" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C395" s="21" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D395" s="21" t="s">
+        <v>1222</v>
+      </c>
+      <c r="E395" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F393" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E394" s="16" t="inlineStr">
+      <c r="F395" s="22" t="s">
+        <v>1059</v>
+      </c>
+      <c r="G395" s="21"/>
+      <c r="H395" s="23" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="396" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A396" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B396" s="16" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C396" s="15" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D396" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E396" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TAIWAN WAX CO., LTD.
 台湾蝋品股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F394" s="16" t="s">
+      <c r="F396" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G394" s="15" t="s">
+      <c r="G396" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H394" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E395" s="22" t="inlineStr">
+      <c r="H396" s="17" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A397" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B397" s="22" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C397" s="21" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D397" s="21" t="s">
+        <v>1231</v>
+      </c>
+      <c r="E397" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanghai Honest Chem CO., LTD.
 上海赫力思特化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F395" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E396" s="16" t="inlineStr">
+      <c r="F397" s="22" t="s">
+        <v>1233</v>
+      </c>
+      <c r="G397" s="21"/>
+      <c r="H397" s="23" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A398" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B398" s="16" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C398" s="15" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D398" s="15" t="s">
+        <v>1237</v>
+      </c>
+      <c r="E398" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Evergreen New Material Technology</t>
           </r>
         </is>
       </c>
-      <c r="F396" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E397" s="19" t="inlineStr">
+      <c r="F398" s="16" t="s">
+        <v>416</v>
+      </c>
+      <c r="G398" s="15"/>
+      <c r="H398" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A399" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B399" s="19" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C399" s="18" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D399" s="18" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E399" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F397" s="19" t="s">
+      <c r="F399" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G397" s="18"/>
-[...15 lines deleted...]
-      <c r="E398" s="19" t="inlineStr">
+      <c r="G399" s="18"/>
+      <c r="H399" s="20"/>
+    </row>
+    <row r="400" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A400" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B400" s="19" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C400" s="18" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D400" s="18" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E400" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F398" s="19" t="s">
+      <c r="F400" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G398" s="18"/>
-[...15 lines deleted...]
-      <c r="E399" s="19" t="inlineStr">
+      <c r="G400" s="18"/>
+      <c r="H400" s="20"/>
+    </row>
+    <row r="401" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A401" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B401" s="19" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C401" s="18" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D401" s="18" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E401" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Madras Fluorine</t>
           </r>
         </is>
       </c>
-      <c r="F399" s="19"/>
-[...18 lines deleted...]
-      <c r="E400" s="22" t="inlineStr">
+      <c r="F401" s="19"/>
+      <c r="G401" s="18"/>
+      <c r="H401" s="20" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="402" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A402" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B402" s="22" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C402" s="21" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D402" s="21" t="s">
+        <v>1249</v>
+      </c>
+      <c r="E402" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Greenhome Fine Chemical Co.,LTD.
 湖北绿色家园精细化工有限责任公司</t>
           </r>
         </is>
       </c>
-      <c r="F400" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E401" s="19" t="inlineStr">
+      <c r="F402" s="22" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G402" s="21"/>
+      <c r="H402" s="23" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A403" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B403" s="19" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C403" s="18" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D403" s="18" t="s">
+        <v>1254</v>
+      </c>
+      <c r="E403" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Greenhome</t>
           </r>
         </is>
       </c>
-      <c r="F401" s="19" t="s">
-[...20 lines deleted...]
-      <c r="E402" s="22" t="inlineStr">
+      <c r="F403" s="19" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G403" s="18"/>
+      <c r="H403" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A404" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B404" s="22" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C404" s="21" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D404" s="21" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E404" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANGZHOU WUJIN XUEYAN WANSHOU CHEMICAL CO.,LTD.
 常州市武进雪堰万寿化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F402" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E403" s="22" t="inlineStr">
+      <c r="F404" s="22" t="s">
+        <v>1260</v>
+      </c>
+      <c r="G404" s="21"/>
+      <c r="H404" s="23" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="405" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A405" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B405" s="22" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C405" s="21" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D405" s="21" t="s">
+        <v>1263</v>
+      </c>
+      <c r="E405" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Phoenix Chemical Company Limited
 湖北九風翔化工有限責任公司</t>
           </r>
         </is>
       </c>
-      <c r="F403" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E404" s="16" t="inlineStr">
+      <c r="F405" s="22" t="s">
+        <v>1250</v>
+      </c>
+      <c r="G405" s="21"/>
+      <c r="H405" s="23" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A406" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B406" s="16" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C406" s="15" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D406" s="15" t="s">
+        <v>1268</v>
+      </c>
+      <c r="E406" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Plastics Corporation
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F404" s="16" t="s">
+      <c r="F406" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G404" s="15" t="s">
+      <c r="G406" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H404" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E405" s="22" t="inlineStr">
+      <c r="H406" s="17" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A407" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B407" s="22" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C407" s="21" t="s">
+        <v>1272</v>
+      </c>
+      <c r="D407" s="21" t="s">
+        <v>1273</v>
+      </c>
+      <c r="E407" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN CHENGYI INTERNATIONAL TRADING CO.,LIMITED
 添锦诚易国际贸易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F405" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E406" s="16" t="inlineStr">
+      <c r="F407" s="22" t="s">
+        <v>1275</v>
+      </c>
+      <c r="G407" s="21"/>
+      <c r="H407" s="23" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A408" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B408" s="16" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C408" s="15" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D408" s="15" t="s">
+        <v>1278</v>
+      </c>
+      <c r="E408" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chang Chun Petrochemical
 長春化学</t>
           </r>
         </is>
       </c>
-      <c r="F406" s="16" t="s">
+      <c r="F408" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G406" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E407" s="16" t="inlineStr">
+      <c r="G408" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H408" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A409" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B409" s="16" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C409" s="15" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D409" s="15" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E409" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongming Jujin Chemical Industry Co., Ltd.
 东明俱进化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F407" s="16"/>
-      <c r="G407" s="15" t="s">
+      <c r="F409" s="16"/>
+      <c r="G409" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H407" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E408" s="16" t="inlineStr">
+      <c r="H409" s="17" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="410" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A410" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B410" s="16" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C410" s="15" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D410" s="15" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E410" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F408" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G408" s="15" t="s">
+      <c r="F410" s="16" t="s">
+        <v>1288</v>
+      </c>
+      <c r="G410" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H408" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D409" s="15" t="s">
+      <c r="H410" s="17" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A411" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B411" s="16" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C411" s="15" t="s">
         <v>1285</v>
       </c>
-      <c r="E409" s="16" t="inlineStr">
+      <c r="D411" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E411" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F409" s="16" t="s">
-[...17 lines deleted...]
-      <c r="D410" s="21" t="s">
+      <c r="F411" s="16" t="s">
         <v>1288</v>
       </c>
-      <c r="E410" s="22" t="inlineStr">
+      <c r="G411" s="15"/>
+      <c r="H411" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A412" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B412" s="22" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C412" s="21" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D412" s="21" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E412" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pioneer New Material Technology
 洛阳佰尼尔新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F410" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E411" s="22" t="inlineStr">
+      <c r="F412" s="22" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G412" s="21"/>
+      <c r="H412" s="23" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A413" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B413" s="22" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C413" s="21" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D413" s="21" t="s">
+        <v>1298</v>
+      </c>
+      <c r="E413" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ｆｅｎｇｈｕ　ｙｕｒｏｎ　ｃｈｅｍｉｃａｌ
 泰化市裕隆化工新材料</t>
           </r>
         </is>
       </c>
-      <c r="F411" s="22" t="s">
+      <c r="F413" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G411" s="21"/>
-[...17 lines deleted...]
-      <c r="E412" s="19" t="inlineStr">
+      <c r="G413" s="21"/>
+      <c r="H413" s="23" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A414" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B414" s="19" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C414" s="18" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D414" s="18" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E414" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henghe Materials
 恒河材料科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F412" s="19"/>
-[...16 lines deleted...]
-      <c r="E413" s="22" t="inlineStr">
+      <c r="F414" s="19"/>
+      <c r="G414" s="18"/>
+      <c r="H414" s="20"/>
+    </row>
+    <row r="415" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A415" s="21" t="s">
+        <v>999</v>
+      </c>
+      <c r="B415" s="22" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C415" s="21" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D415" s="21" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E415" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NEW EASTERN CHEMICAL INDUSTRY CO.,LTD
 衡水新东方化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F413" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E414" s="16" t="inlineStr">
+      <c r="F415" s="22" t="s">
+        <v>1308</v>
+      </c>
+      <c r="G415" s="21"/>
+      <c r="H415" s="23" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A416" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B416" s="16" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C416" s="15" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D416" s="15" t="s">
+        <v>1312</v>
+      </c>
+      <c r="E416" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Yukai Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F414" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G414" s="15" t="s">
+      <c r="F416" s="16" t="s">
+        <v>1314</v>
+      </c>
+      <c r="G416" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H414" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E415" s="19" t="inlineStr">
+      <c r="H416" s="17" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A417" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B417" s="19" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C417" s="18" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D417" s="18" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E417" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F415" s="19" t="s">
+      <c r="F417" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="G415" s="18"/>
-[...17 lines deleted...]
-      <c r="E416" s="19" t="inlineStr">
+      <c r="G417" s="18"/>
+      <c r="H417" s="20" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A418" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B418" s="19" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C418" s="18" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D418" s="18" t="s">
+        <v>1321</v>
+      </c>
+      <c r="E418" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Boom
 巴蒙</t>
           </r>
         </is>
       </c>
-      <c r="F416" s="19" t="s">
-[...15 lines deleted...]
-      <c r="D417" s="18" t="s">
+      <c r="F418" s="19" t="s">
+        <v>1323</v>
+      </c>
+      <c r="G418" s="18"/>
+      <c r="H418" s="20"/>
+    </row>
+    <row r="419" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A419" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B419" s="19" t="s">
         <v>1319</v>
       </c>
-      <c r="E417" s="19" t="inlineStr">
+      <c r="C419" s="18" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D419" s="18" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E419" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Foshan Zontai
 佛山市中钛正品</t>
           </r>
         </is>
       </c>
-      <c r="F417" s="19" t="s">
-[...15 lines deleted...]
-      <c r="D418" s="18" t="s">
+      <c r="F419" s="19" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G419" s="18"/>
+      <c r="H419" s="20"/>
+    </row>
+    <row r="420" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A420" s="18" t="s">
+        <v>999</v>
+      </c>
+      <c r="B420" s="19" t="s">
         <v>1319</v>
       </c>
-      <c r="E418" s="19" t="inlineStr">
+      <c r="C420" s="18" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D420" s="18" t="s">
+        <v>1324</v>
+      </c>
+      <c r="E420" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Guangdong Huiyun
 广东惠云</t>
           </r>
         </is>
       </c>
-      <c r="F418" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E419" s="16" t="inlineStr">
+      <c r="F420" s="19" t="s">
+        <v>1326</v>
+      </c>
+      <c r="G420" s="18"/>
+      <c r="H420" s="20"/>
+    </row>
+    <row r="421" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A421" s="15" t="s">
+        <v>999</v>
+      </c>
+      <c r="B421" s="16" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C421" s="15" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D421" s="15" t="s">
+        <v>1330</v>
+      </c>
+      <c r="E421" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. Citra CakraLogam</t>
           </r>
         </is>
       </c>
-      <c r="F419" s="16" t="s">
-[...6 lines deleted...]
-        <v>595</v>
+      <c r="F421" s="16" t="s">
+        <v>495</v>
+      </c>
+      <c r="G421" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H421" s="17" t="s">
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:H5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.70866141732284" right="0.35433070866142" top="0.62992125984252" bottom="0.62992125984252" header="1.77" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="81" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver" r:id="rId2ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Meiryo,太字"&amp;14　　　　　　　　　　　PAGE &amp;P</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>