--- v4 (2026-08-15)
+++ v5 (2026-09-06)
@@ -16,59 +16,59 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Sheet1'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1336">
   <si>
     <t>取扱い商品一覧</t>
   </si>
   <si>
     <t>https://ark-chem.co.jp/</t>
   </si>
   <si>
-    <t>2026/08/15</t>
+    <t>2026/09/06</t>
   </si>
   <si>
     <t>アーク株式会社</t>
   </si>
   <si>
     <t>　　すべてのアイテム</t>
   </si>
   <si>
     <t>＊白：在庫あり、緑：在庫検討中、橙：直送取り扱いのみ</t>
   </si>
   <si>
     <t>商品カテゴリー</t>
   </si>
   <si>
     <t>英語名</t>
   </si>
   <si>
     <t>日本語名</t>
   </si>
   <si>
     <t>CAS-NO</t>
   </si>
   <si>
     <t>メーカー</t>
   </si>
@@ -1165,63 +1165,72 @@
   <si>
     <t>200kg プラD/M</t>
   </si>
   <si>
     <t>溶剤/その他</t>
   </si>
   <si>
     <t>PropyleneGlycolNpropylEther(PNP)</t>
   </si>
   <si>
     <t>1-プロポキシ-2-プロパノール</t>
   </si>
   <si>
     <t>1569-01-3</t>
   </si>
   <si>
     <t>N-pentanol</t>
   </si>
   <si>
     <t>1-ペンタノール</t>
   </si>
   <si>
     <t>71-41-0</t>
   </si>
   <si>
-    <t>Diethylene glycol methyl ethyl ether</t>
-[...5 lines deleted...]
-    <t>1002-67-1</t>
+    <t>Diethylene Glycol Diethyl Ether</t>
+  </si>
+  <si>
+    <t>DEDE</t>
+  </si>
+  <si>
+    <t>112-36-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Anhui Lixing Chemical
 安徽立兴新材料有限公司</t>
     </r>
+  </si>
+  <si>
+    <t>Diethylene glycol methyl ethyl ether</t>
+  </si>
+  <si>
+    <t>EDM</t>
+  </si>
+  <si>
+    <t>1002-67-1</t>
   </si>
   <si>
     <t>NMP</t>
   </si>
   <si>
     <t>N-メチル-2-ピロリドン</t>
   </si>
   <si>
     <t>872-50-4</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">BYN Chemical Co., Ltd.
 滨州裕能化工有限公司</t>
     </r>
   </si>
   <si>
     <t>中国　山東省</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">SHANDONG QINGYUN CHANGXIN CHEMICAL SCIENCE-TECH
 山東慶雲長信化學科技</t>
     </r>
   </si>
@@ -2291,51 +2300,53 @@
     <r>
       <t xml:space="preserve">UPC China/Zhenjiang Union Chemical Industry Co., Ltd.</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Thirumalai Chemicals</t>
     </r>
   </si>
   <si>
     <t>Maleic Anhydride</t>
   </si>
   <si>
     <t>無水マレイン酸</t>
   </si>
   <si>
     <t>108-31-6</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
     </r>
   </si>
   <si>
-    <t>中国  河南省</t>
+    <r>
+      <t xml:space="preserve">Puyang Shengtong Juyuan New material Co.,Ltd</t>
+    </r>
   </si>
   <si>
     <t>215/25kg 袋</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Qixiang Tengda
 淄博斉翔騰達化工股份有限公司</t>
     </r>
   </si>
   <si>
     <t>Acetic Acid</t>
   </si>
   <si>
     <t>酢酸</t>
   </si>
   <si>
     <t>64-19-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CCP
 長春</t>
     </r>
   </si>
@@ -2488,50 +2499,53 @@
     <t>江蘇省南京市</t>
   </si>
   <si>
     <t>DEP</t>
   </si>
   <si>
     <t>ジエチルフタレート</t>
   </si>
   <si>
     <t>84-66-2</t>
   </si>
   <si>
     <t>Tri-Octyl Trimellitate (TOTM)</t>
   </si>
   <si>
     <t>トリメリット酸トリ2‐エチルヘキシル</t>
   </si>
   <si>
     <t>3319-31-1</t>
   </si>
   <si>
     <t>DINP</t>
   </si>
   <si>
     <t>フタル酸ジイソノニル</t>
+  </si>
+  <si>
+    <t>28553-12-0</t>
   </si>
   <si>
     <t>28553-12-0 63515-48-0</t>
   </si>
   <si>
     <t>Dioctyl Maleate(DOM)</t>
   </si>
   <si>
     <t>マレイン酸ジオクチル</t>
   </si>
   <si>
     <t>142-16-5</t>
   </si>
   <si>
     <t>山東省潍坊市</t>
   </si>
   <si>
     <t>190ISO・D/M</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
     </r>
   </si>
   <si>
@@ -5271,54 +5285,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ark-chem.co.jp/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I421"/>
+  <dimension ref="A1:I422"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="130" zoomScaleNormal="130" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H421" sqref="H421"/>
+      <selection activeCell="H422" sqref="H422"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="17" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="true" style="1"/>
     <col min="3" max="3" width="17.28515625" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="true" style="1"/>
     <col min="6" max="6" width="6.28515625" customWidth="true" style="1"/>
     <col min="7" max="7" width="6.7109375" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="true" style="1"/>
     <col min="9" max="9" width="17" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="9"/>
     <row r="2" spans="1:9" customHeight="1" ht="29">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
@@ -8276,9003 +8290,9032 @@
       </c>
       <c r="B107" s="19" t="s">
         <v>330</v>
       </c>
       <c r="C107" s="18" t="s">
         <v>331</v>
       </c>
       <c r="D107" s="18" t="s">
         <v>332</v>
       </c>
       <c r="E107" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F107" s="19" t="s">
         <v>52</v>
       </c>
       <c r="G107" s="18"/>
       <c r="H107" s="20"/>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A108" s="15" t="s">
+      <c r="A108" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="B108" s="16" t="s">
+      <c r="B108" s="19" t="s">
         <v>333</v>
       </c>
-      <c r="C108" s="15" t="s">
+      <c r="C108" s="18" t="s">
         <v>334</v>
       </c>
-      <c r="D108" s="15" t="s">
+      <c r="D108" s="18" t="s">
         <v>335</v>
       </c>
-      <c r="E108" s="16" t="inlineStr">
+      <c r="E108" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Lixing Chemical
 安徽立兴新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F108" s="16" t="s">
+      <c r="F108" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G108" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H108" s="17" t="s">
+      <c r="G108" s="18"/>
+      <c r="H108" s="20" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="33.75">
       <c r="A109" s="15" t="s">
         <v>326</v>
       </c>
       <c r="B109" s="16" t="s">
         <v>337</v>
       </c>
       <c r="C109" s="15" t="s">
         <v>338</v>
       </c>
       <c r="D109" s="15" t="s">
         <v>339</v>
       </c>
       <c r="E109" s="16" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Anhui Lixing Chemical
+安徽立兴新材料有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F109" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G109" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H109" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A110" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B110" s="16" t="s">
+        <v>340</v>
+      </c>
+      <c r="C110" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="D110" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="E110" s="16" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">BYN Chemical Co., Ltd.
 滨州裕能化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F109" s="16" t="s">
+      <c r="F110" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="G110" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H110" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A111" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B111" s="19" t="s">
+        <v>340</v>
+      </c>
+      <c r="C111" s="18" t="s">
         <v>341</v>
       </c>
-      <c r="G109" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E110" s="19" t="inlineStr">
+      <c r="D111" s="18" t="s">
+        <v>342</v>
+      </c>
+      <c r="E111" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG QINGYUN CHANGXIN CHEMICAL SCIENCE-TECH
 山東慶雲長信化學科技</t>
           </r>
         </is>
       </c>
-      <c r="F110" s="19" t="s">
+      <c r="F111" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="G110" s="18"/>
-      <c r="H110" s="20" t="s">
+      <c r="G111" s="18"/>
+      <c r="H111" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="111" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A111" s="15" t="s">
+    <row r="112" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A112" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="B111" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E111" s="16" t="inlineStr">
+      <c r="B112" s="16" t="s">
+        <v>346</v>
+      </c>
+      <c r="C112" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="E112" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Junhua Development
 河南骏化发展股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F111" s="16" t="s">
+      <c r="F112" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G111" s="15" t="s">
+      <c r="G112" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H111" s="17" t="s">
+      <c r="H112" s="17" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="112" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A112" s="21" t="s">
+    <row r="113" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A113" s="21" t="s">
         <v>326</v>
       </c>
-      <c r="B112" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E112" s="22" t="inlineStr">
+      <c r="B113" s="22" t="s">
+        <v>346</v>
+      </c>
+      <c r="C113" s="21" t="s">
+        <v>347</v>
+      </c>
+      <c r="D113" s="21" t="s">
+        <v>348</v>
+      </c>
+      <c r="E113" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jiangshan Chemical
 浙江江山化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F112" s="22" t="s">
+      <c r="F113" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G112" s="21"/>
-      <c r="H112" s="23" t="s">
+      <c r="G113" s="21"/>
+      <c r="H113" s="23" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="113" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A113" s="18" t="s">
+    <row r="114" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A114" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="B113" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E113" s="19" t="inlineStr">
+      <c r="B114" s="19" t="s">
+        <v>351</v>
+      </c>
+      <c r="C114" s="18" t="s">
+        <v>351</v>
+      </c>
+      <c r="D114" s="18" t="s">
+        <v>352</v>
+      </c>
+      <c r="E114" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Boju New Material CO.,LTD
 浙江博聚新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F113" s="19"/>
-[...4 lines deleted...]
-      <c r="A114" s="15" t="s">
+      <c r="F114" s="19"/>
+      <c r="G114" s="18"/>
+      <c r="H114" s="20"/>
+    </row>
+    <row r="115" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A115" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="B114" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E114" s="16" t="inlineStr">
+      <c r="B115" s="16" t="s">
+        <v>354</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="E115" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F114" s="16" t="s">
+      <c r="F115" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G114" s="15" t="s">
+      <c r="G115" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H114" s="17" t="s">
+      <c r="H115" s="17" t="s">
         <v>137</v>
-      </c>
-[...29 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="33.75">
       <c r="A116" s="18" t="s">
         <v>326</v>
       </c>
       <c r="B116" s="19" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="C116" s="18" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="D116" s="18" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="E116" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">NEM Materials Co. ,Ltd.
-新迈奇材料股份有限公司</t>
+            <t xml:space="preserve">SHANDONG QINGYUN CHANGXIN CHEMICAL SCIENCE-TECH
+山東慶雲長信化學科技</t>
           </r>
         </is>
       </c>
       <c r="F116" s="19" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-      <c r="H116" s="20"/>
+        <v>107</v>
+      </c>
+      <c r="G116" s="18" t="s">
+        <v>172</v>
+      </c>
+      <c r="H116" s="20" t="s">
+        <v>177</v>
+      </c>
     </row>
     <row r="117" spans="1:9" customHeight="1" ht="33.75">
       <c r="A117" s="18" t="s">
         <v>326</v>
       </c>
       <c r="B117" s="19" t="s">
+        <v>354</v>
+      </c>
+      <c r="C117" s="18" t="s">
+        <v>355</v>
+      </c>
+      <c r="D117" s="18" t="s">
         <v>356</v>
       </c>
-      <c r="C117" s="18" t="s">
-[...2 lines deleted...]
-      <c r="D117" s="18" t="s">
+      <c r="E117" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">NEM Materials Co. ,Ltd.
+新迈奇材料股份有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F117" s="19" t="s">
         <v>358</v>
-      </c>
-[...9 lines deleted...]
-        <v>50</v>
       </c>
       <c r="G117" s="18"/>
       <c r="H117" s="20"/>
     </row>
     <row r="118" spans="1:9" customHeight="1" ht="33.75">
       <c r="A118" s="18" t="s">
         <v>326</v>
       </c>
       <c r="B118" s="19" t="s">
+        <v>359</v>
+      </c>
+      <c r="C118" s="18" t="s">
         <v>360</v>
       </c>
-      <c r="C118" s="18" t="s">
+      <c r="D118" s="18" t="s">
         <v>361</v>
       </c>
-      <c r="D118" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Shinghwa Amperex Technology (Dongying)
-[...4 lines deleted...]
-      <c r="F118" s="19"/>
+            <t xml:space="preserve">Hubei Jubang Petroleum and Chemical Co., Ltd.
+湖北巨邦石油化工有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F118" s="19" t="s">
+        <v>50</v>
+      </c>
       <c r="G118" s="18"/>
       <c r="H118" s="20"/>
     </row>
     <row r="119" spans="1:9" customHeight="1" ht="33.75">
       <c r="A119" s="18" t="s">
         <v>326</v>
       </c>
       <c r="B119" s="19" t="s">
+        <v>363</v>
+      </c>
+      <c r="C119" s="18" t="s">
         <v>364</v>
       </c>
-      <c r="C119" s="18" t="s">
+      <c r="D119" s="18" t="s">
         <v>365</v>
       </c>
-      <c r="D119" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E119" s="19" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Shinghwa Amperex Technology (Dongying)
+胜华新能源科技（东营）有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F119" s="19"/>
+      <c r="G119" s="18"/>
+      <c r="H119" s="20"/>
+    </row>
+    <row r="120" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A120" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B120" s="19" t="s">
+        <v>367</v>
+      </c>
+      <c r="C120" s="18" t="s">
+        <v>368</v>
+      </c>
+      <c r="D120" s="18" t="s">
+        <v>369</v>
+      </c>
+      <c r="E120" s="19" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Zhuzhou Hansen</t>
           </r>
         </is>
       </c>
-      <c r="F119" s="19" t="s">
-[...8 lines deleted...]
-      <c r="A120" s="15" t="s">
+      <c r="F120" s="19" t="s">
+        <v>371</v>
+      </c>
+      <c r="G120" s="18"/>
+      <c r="H120" s="20" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A121" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="B120" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E120" s="16" t="inlineStr">
+      <c r="B121" s="16" t="s">
+        <v>373</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>374</v>
+      </c>
+      <c r="D121" s="15" t="s">
+        <v>375</v>
+      </c>
+      <c r="E121" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F120" s="16" t="s">
+      <c r="F121" s="16" t="s">
+        <v>377</v>
+      </c>
+      <c r="G121" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="H121" s="17" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A122" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B122" s="19" t="s">
+        <v>373</v>
+      </c>
+      <c r="C122" s="18" t="s">
         <v>374</v>
       </c>
-      <c r="G120" s="15" t="s">
-[...2 lines deleted...]
-      <c r="H120" s="17" t="s">
+      <c r="D122" s="18" t="s">
+        <v>375</v>
+      </c>
+      <c r="E122" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Henan Ruibai New Material Co., Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F122" s="19"/>
+      <c r="G122" s="18"/>
+      <c r="H122" s="20" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="121" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A121" s="18" t="s">
+    <row r="123" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A123" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="B121" s="19" t="s">
-[...34 lines deleted...]
-      <c r="E122" s="16" t="inlineStr">
+      <c r="B123" s="16" t="s">
+        <v>379</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="D123" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="E123" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F122" s="16" t="s">
+      <c r="F123" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G122" s="15" t="s">
+      <c r="G123" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H122" s="17" t="s">
+      <c r="H123" s="17" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="123" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A123" s="18" t="s">
+    <row r="124" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A124" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="B123" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E123" s="19" t="inlineStr">
+      <c r="B124" s="19" t="s">
+        <v>379</v>
+      </c>
+      <c r="C124" s="18" t="s">
+        <v>380</v>
+      </c>
+      <c r="D124" s="18" t="s">
+        <v>381</v>
+      </c>
+      <c r="E124" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongying Yongxin Fine Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F123" s="19" t="s">
+      <c r="F124" s="19" t="s">
+        <v>383</v>
+      </c>
+      <c r="G124" s="18"/>
+      <c r="H124" s="20" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A125" s="21" t="s">
+        <v>326</v>
+      </c>
+      <c r="B125" s="22" t="s">
+        <v>379</v>
+      </c>
+      <c r="C125" s="21" t="s">
         <v>380</v>
       </c>
-      <c r="G123" s="18"/>
-[...17 lines deleted...]
-      <c r="E124" s="22" t="inlineStr">
+      <c r="D125" s="21" t="s">
+        <v>381</v>
+      </c>
+      <c r="E125" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanxi Sanwei Group
 山西三維集団</t>
           </r>
         </is>
       </c>
-      <c r="F124" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H124" s="23" t="s">
+      <c r="F125" s="22" t="s">
+        <v>385</v>
+      </c>
+      <c r="G125" s="21"/>
+      <c r="H125" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="125" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A125" s="18" t="s">
+    <row r="126" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A126" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="B125" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E125" s="19" t="inlineStr">
+      <c r="B126" s="19" t="s">
+        <v>386</v>
+      </c>
+      <c r="C126" s="18" t="s">
+        <v>387</v>
+      </c>
+      <c r="D126" s="18" t="s">
+        <v>388</v>
+      </c>
+      <c r="E126" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yino Biologic Materials
 山东一诺生物质材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F125" s="19" t="s">
+      <c r="F126" s="19" t="s">
         <v>107</v>
       </c>
-      <c r="G125" s="18"/>
-[...3 lines deleted...]
-      <c r="A126" s="15" t="s">
+      <c r="G126" s="18"/>
+      <c r="H126" s="20"/>
+    </row>
+    <row r="127" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A127" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="B126" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E126" s="16" t="inlineStr">
+      <c r="B127" s="16" t="s">
+        <v>390</v>
+      </c>
+      <c r="C127" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="D127" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="E127" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Adibei Biological
 安徽艾蒂贝生物股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F126" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G126" s="15" t="s">
+      <c r="F127" s="16" t="s">
+        <v>394</v>
+      </c>
+      <c r="G127" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H126" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A127" s="18" t="s">
+      <c r="H127" s="17" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A128" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="B127" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E127" s="19" t="inlineStr">
+      <c r="B128" s="19" t="s">
+        <v>396</v>
+      </c>
+      <c r="C128" s="18" t="s">
+        <v>397</v>
+      </c>
+      <c r="D128" s="18" t="s">
+        <v>398</v>
+      </c>
+      <c r="E128" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Jingbo Petrochemical Co., Ltd</t>
           </r>
         </is>
       </c>
-      <c r="F127" s="19"/>
-[...4 lines deleted...]
-      <c r="A128" s="21" t="s">
+      <c r="F128" s="19"/>
+      <c r="G128" s="18"/>
+      <c r="H128" s="20"/>
+    </row>
+    <row r="129" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A129" s="21" t="s">
         <v>326</v>
       </c>
-      <c r="B128" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E128" s="22" t="inlineStr">
+      <c r="B129" s="22" t="s">
+        <v>396</v>
+      </c>
+      <c r="C129" s="21" t="s">
+        <v>397</v>
+      </c>
+      <c r="D129" s="21" t="s">
+        <v>398</v>
+      </c>
+      <c r="E129" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PCS</t>
           </r>
         </is>
       </c>
-      <c r="F128" s="22" t="s">
-[...6 lines deleted...]
-      <c r="A129" s="15" t="s">
+      <c r="F129" s="22" t="s">
+        <v>401</v>
+      </c>
+      <c r="G129" s="21"/>
+      <c r="H129" s="23"/>
+    </row>
+    <row r="130" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A130" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="B129" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E129" s="16" t="inlineStr">
+      <c r="B130" s="16" t="s">
+        <v>402</v>
+      </c>
+      <c r="C130" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="D130" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="E130" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F129" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G129" s="15" t="s">
+      <c r="F130" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="G130" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H129" s="17" t="s">
+      <c r="H130" s="17" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="130" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A130" s="21" t="s">
+    <row r="131" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A131" s="21" t="s">
         <v>326</v>
       </c>
-      <c r="B130" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E130" s="22" t="inlineStr">
+      <c r="B131" s="22" t="s">
+        <v>402</v>
+      </c>
+      <c r="C131" s="21" t="s">
+        <v>403</v>
+      </c>
+      <c r="D131" s="21" t="s">
+        <v>404</v>
+      </c>
+      <c r="E131" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
-      <c r="F130" s="22"/>
-[...4 lines deleted...]
-      <c r="A131" s="15" t="s">
+      <c r="F131" s="22"/>
+      <c r="G131" s="21"/>
+      <c r="H131" s="23"/>
+    </row>
+    <row r="132" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A132" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="B131" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E131" s="16" t="inlineStr">
+      <c r="B132" s="16" t="s">
+        <v>407</v>
+      </c>
+      <c r="C132" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="D132" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="E132" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F131" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G131" s="15" t="s">
+      <c r="F132" s="16" t="s">
+        <v>344</v>
+      </c>
+      <c r="G132" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H131" s="17" t="s">
+      <c r="H132" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="132" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A132" s="18" t="s">
+    <row r="133" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A133" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="B132" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E132" s="19" t="inlineStr">
+      <c r="B133" s="19" t="s">
+        <v>407</v>
+      </c>
+      <c r="C133" s="18" t="s">
+        <v>408</v>
+      </c>
+      <c r="D133" s="18" t="s">
+        <v>409</v>
+      </c>
+      <c r="E133" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F132" s="19" t="s">
-[...3 lines deleted...]
-      <c r="H132" s="20" t="s">
+      <c r="F133" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="G133" s="18"/>
+      <c r="H133" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="133" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A133" s="21" t="s">
+    <row r="134" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A134" s="21" t="s">
         <v>326</v>
       </c>
-      <c r="B133" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E133" s="22" t="inlineStr">
+      <c r="B134" s="22" t="s">
+        <v>407</v>
+      </c>
+      <c r="C134" s="21" t="s">
+        <v>408</v>
+      </c>
+      <c r="D134" s="21" t="s">
+        <v>409</v>
+      </c>
+      <c r="E134" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
-      <c r="F133" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H133" s="23" t="s">
+      <c r="F134" s="22" t="s">
+        <v>410</v>
+      </c>
+      <c r="G134" s="21"/>
+      <c r="H134" s="23" t="s">
         <v>177</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="H134" s="20"/>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="33.75">
       <c r="A135" s="18" t="s">
         <v>326</v>
       </c>
       <c r="B135" s="19" t="s">
+        <v>411</v>
+      </c>
+      <c r="C135" s="18" t="s">
         <v>412</v>
       </c>
-      <c r="C135" s="18" t="s">
+      <c r="D135" s="18" t="s">
         <v>413</v>
       </c>
-      <c r="D135" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E135" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SK Geo Centric</t>
+          </r>
+        </is>
+      </c>
+      <c r="F135" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="G135" s="18"/>
+      <c r="H135" s="20"/>
+    </row>
+    <row r="136" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A136" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="B136" s="19" t="s">
+        <v>415</v>
+      </c>
+      <c r="C136" s="18" t="s">
+        <v>416</v>
+      </c>
+      <c r="D136" s="18" t="s">
+        <v>417</v>
+      </c>
+      <c r="E136" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TAIZHOU RUIBAI CHEMICAL CO., LTD.　
 泰州瑞柏化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F135" s="19" t="s">
-[...14 lines deleted...]
-      <c r="C136" s="15" t="s">
+      <c r="F136" s="19" t="s">
         <v>419</v>
       </c>
-      <c r="D136" s="15" t="s">
+      <c r="G136" s="18"/>
+      <c r="H136" s="20" t="s">
         <v>420</v>
-      </c>
-[...13 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="137" spans="1:9" customHeight="1" ht="33.75">
       <c r="A137" s="15" t="s">
         <v>326</v>
       </c>
       <c r="B137" s="16" t="s">
         <v>421</v>
       </c>
       <c r="C137" s="15" t="s">
         <v>422</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>410</v>
+        <v>423</v>
       </c>
       <c r="E137" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
 华伦新材料（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F137" s="16" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F137" s="16"/>
       <c r="G137" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H137" s="17" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="138" spans="1:9" customHeight="1" ht="33.75">
       <c r="A138" s="15" t="s">
         <v>326</v>
       </c>
       <c r="B138" s="16" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E138" s="16" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">HUALUN ADVANCED MATERIALS(JIANGSU) CO.,LTD
+华伦新材料（江苏）有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F138" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G138" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H138" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A139" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="B139" s="16" t="s">
+        <v>426</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="D139" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="E139" s="16" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">SK Geo Centric</t>
           </r>
         </is>
       </c>
-      <c r="F138" s="16" t="s">
+      <c r="F139" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G138" s="15" t="s">
+      <c r="G139" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H138" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C139" s="18" t="s">
+      <c r="H139" s="17" t="s">
         <v>428</v>
       </c>
-      <c r="D139" s="18" t="s">
+    </row>
+    <row r="140" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A140" s="18" t="s">
         <v>429</v>
       </c>
-      <c r="E139" s="19" t="inlineStr">
+      <c r="B140" s="19" t="s">
+        <v>430</v>
+      </c>
+      <c r="C140" s="18" t="s">
+        <v>431</v>
+      </c>
+      <c r="D140" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="E140" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F139" s="19" t="s">
+      <c r="F140" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G139" s="18"/>
-      <c r="H139" s="20" t="s">
+      <c r="G140" s="18"/>
+      <c r="H140" s="20" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A141" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B141" s="19" t="s">
         <v>430</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E140" s="19" t="inlineStr">
+      <c r="C141" s="18" t="s">
+        <v>431</v>
+      </c>
+      <c r="D141" s="18" t="s">
+        <v>432</v>
+      </c>
+      <c r="E141" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henan Kaixiang Fine Chemical 
 （Henan Energy Chemical Groupの子会社）
 河南开祥精细化工有限公司
 （河南能源化工集团の子会社）</t>
           </r>
         </is>
       </c>
-      <c r="F140" s="19" t="s">
-[...15 lines deleted...]
-      <c r="D141" s="21" t="s">
+      <c r="F141" s="19" t="s">
+        <v>358</v>
+      </c>
+      <c r="G141" s="18"/>
+      <c r="H141" s="20"/>
+    </row>
+    <row r="142" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A142" s="21" t="s">
         <v>429</v>
       </c>
-      <c r="E141" s="22" t="inlineStr">
+      <c r="B142" s="22" t="s">
+        <v>430</v>
+      </c>
+      <c r="C142" s="21" t="s">
+        <v>431</v>
+      </c>
+      <c r="D142" s="21" t="s">
+        <v>432</v>
+      </c>
+      <c r="E142" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">XINJIANG TIANYE (GROUP) CO., LTD
 新疆天业集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F141" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C142" s="15" t="s">
+      <c r="F142" s="22" t="s">
         <v>436</v>
       </c>
-      <c r="D142" s="15" t="s">
+      <c r="G142" s="21"/>
+      <c r="H142" s="23" t="s">
         <v>437</v>
       </c>
-      <c r="E142" s="16" t="inlineStr">
+    </row>
+    <row r="143" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A143" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B143" s="16" t="s">
+        <v>438</v>
+      </c>
+      <c r="C143" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="D143" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="E143" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Boju New Material Co.,Ltd.
 浙江博聚新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F142" s="16"/>
-[...1 lines deleted...]
-      <c r="H142" s="17" t="s">
+      <c r="F143" s="16"/>
+      <c r="G143" s="15"/>
+      <c r="H143" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="143" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E143" s="19" t="inlineStr">
+    <row r="144" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A144" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B144" s="19" t="s">
+        <v>438</v>
+      </c>
+      <c r="C144" s="18" t="s">
+        <v>439</v>
+      </c>
+      <c r="D144" s="18" t="s">
+        <v>440</v>
+      </c>
+      <c r="E144" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F143" s="19" t="s">
+      <c r="F144" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G143" s="18"/>
-      <c r="H143" s="20" t="s">
+      <c r="G144" s="18"/>
+      <c r="H144" s="20" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A145" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B145" s="22" t="s">
+        <v>438</v>
+      </c>
+      <c r="C145" s="21" t="s">
+        <v>439</v>
+      </c>
+      <c r="D145" s="21" t="s">
         <v>440</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E144" s="22" t="inlineStr">
+      <c r="E145" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical
 麗水市南明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F144" s="22" t="s">
+      <c r="F145" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G144" s="21"/>
-      <c r="H144" s="23" t="s">
+      <c r="G145" s="21"/>
+      <c r="H145" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="145" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E145" s="16" t="inlineStr">
+    <row r="146" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A146" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B146" s="16" t="s">
+        <v>445</v>
+      </c>
+      <c r="C146" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="D146" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="E146" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F145" s="16" t="s">
+      <c r="F146" s="16" t="s">
         <v>135</v>
       </c>
-      <c r="G145" s="15" t="s">
+      <c r="G146" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H145" s="17" t="s">
+      <c r="H146" s="17" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A147" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B147" s="19" t="s">
         <v>445</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E146" s="19" t="inlineStr">
+      <c r="C147" s="18" t="s">
+        <v>446</v>
+      </c>
+      <c r="D147" s="18" t="s">
+        <v>447</v>
+      </c>
+      <c r="E147" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Boju New Material CO.,LTD
 浙江博聚新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F146" s="19" t="s">
+      <c r="F147" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G146" s="18"/>
-[...15 lines deleted...]
-      <c r="E147" s="19" t="inlineStr">
+      <c r="G147" s="18"/>
+      <c r="H147" s="20"/>
+    </row>
+    <row r="148" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A148" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B148" s="19" t="s">
+        <v>449</v>
+      </c>
+      <c r="C148" s="18" t="s">
+        <v>450</v>
+      </c>
+      <c r="D148" s="18" t="s">
+        <v>451</v>
+      </c>
+      <c r="E148" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F147" s="19" t="s">
+      <c r="F148" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G147" s="18"/>
-      <c r="H147" s="20" t="s">
+      <c r="G148" s="18"/>
+      <c r="H148" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="148" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E148" s="16" t="inlineStr">
+    <row r="149" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A149" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B149" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="D149" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="E149" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F148" s="16" t="s">
+      <c r="F149" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G148" s="15" t="s">
+      <c r="G149" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H148" s="17" t="s">
+      <c r="H149" s="17" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A150" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B150" s="16" t="s">
+        <v>452</v>
+      </c>
+      <c r="C150" s="15" t="s">
         <v>453</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E149" s="16" t="inlineStr">
+      <c r="D150" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="E150" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F149" s="16" t="s">
+      <c r="F150" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="G150" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H150" s="17" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A151" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B151" s="22" t="s">
+        <v>452</v>
+      </c>
+      <c r="C151" s="21" t="s">
+        <v>453</v>
+      </c>
+      <c r="D151" s="21" t="s">
         <v>454</v>
       </c>
-      <c r="G149" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E150" s="22" t="inlineStr">
+      <c r="E151" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
           </r>
         </is>
       </c>
-      <c r="F150" s="22" t="s">
+      <c r="F151" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G150" s="21"/>
-[...15 lines deleted...]
-      <c r="E151" s="22" t="inlineStr">
+      <c r="G151" s="21"/>
+      <c r="H151" s="23"/>
+    </row>
+    <row r="152" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A152" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B152" s="22" t="s">
+        <v>452</v>
+      </c>
+      <c r="C152" s="21" t="s">
+        <v>453</v>
+      </c>
+      <c r="D152" s="21" t="s">
+        <v>454</v>
+      </c>
+      <c r="E152" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejian Sanjiang Chemicals
 浙江三江化工</t>
           </r>
         </is>
       </c>
-      <c r="F151" s="22" t="s">
+      <c r="F152" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G151" s="21"/>
-[...15 lines deleted...]
-      <c r="E152" s="16" t="inlineStr">
+      <c r="G152" s="21"/>
+      <c r="H152" s="23"/>
+    </row>
+    <row r="153" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A153" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B153" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="C153" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="D153" s="15" t="s">
+        <v>463</v>
+      </c>
+      <c r="E153" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F152" s="16" t="s">
+      <c r="F153" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G152" s="15" t="s">
+      <c r="G153" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="H152" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E153" s="16" t="inlineStr">
+      <c r="H153" s="17" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A154" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B154" s="16" t="s">
+        <v>461</v>
+      </c>
+      <c r="C154" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="D154" s="15" t="s">
+        <v>463</v>
+      </c>
+      <c r="E154" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F153" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G153" s="15" t="s">
+      <c r="F154" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="G154" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H153" s="17" t="s">
+      <c r="H154" s="17" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A155" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B155" s="22" t="s">
         <v>461</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E154" s="22" t="inlineStr">
+      <c r="C155" s="21" t="s">
+        <v>462</v>
+      </c>
+      <c r="D155" s="21" t="s">
+        <v>463</v>
+      </c>
+      <c r="E155" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fujian Gulei Chemical
 福建古雷石化</t>
           </r>
         </is>
       </c>
-      <c r="F154" s="22" t="s">
+      <c r="F155" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G154" s="21"/>
-[...15 lines deleted...]
-      <c r="E155" s="16" t="inlineStr">
+      <c r="G155" s="21"/>
+      <c r="H155" s="23"/>
+    </row>
+    <row r="156" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A156" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B156" s="16" t="s">
+        <v>465</v>
+      </c>
+      <c r="C156" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="D156" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="E156" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
-      <c r="F155" s="16" t="s">
+      <c r="F156" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G155" s="15" t="s">
+      <c r="G156" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H155" s="17" t="s">
+      <c r="H156" s="17" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A157" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B157" s="19" t="s">
+        <v>465</v>
+      </c>
+      <c r="C157" s="18" t="s">
         <v>466</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E156" s="19" t="inlineStr">
+      <c r="D157" s="18" t="s">
+        <v>467</v>
+      </c>
+      <c r="E157" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F156" s="19" t="s">
+      <c r="F157" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G156" s="18"/>
-[...15 lines deleted...]
-      <c r="E157" s="22" t="inlineStr">
+      <c r="G157" s="18"/>
+      <c r="H157" s="20"/>
+    </row>
+    <row r="158" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A158" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B158" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="C158" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="D158" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="E158" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F157" s="22" t="s">
+      <c r="F158" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G157" s="21"/>
-      <c r="H157" s="23" t="s">
+      <c r="G158" s="21"/>
+      <c r="H158" s="23" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="158" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E158" s="22" t="inlineStr">
+    <row r="159" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A159" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B159" s="22" t="s">
+        <v>465</v>
+      </c>
+      <c r="C159" s="21" t="s">
+        <v>466</v>
+      </c>
+      <c r="D159" s="21" t="s">
+        <v>467</v>
+      </c>
+      <c r="E159" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F158" s="22"/>
-[...9 lines deleted...]
-      <c r="B159" s="16" t="s">
+      <c r="F159" s="22"/>
+      <c r="G159" s="21"/>
+      <c r="H159" s="23" t="s">
         <v>469</v>
-      </c>
-[...20 lines deleted...]
-        <v>466</v>
       </c>
     </row>
     <row r="160" spans="1:9" customHeight="1" ht="33.75">
       <c r="A160" s="15" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B160" s="16" t="s">
+        <v>472</v>
+      </c>
+      <c r="C160" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="D160" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="E160" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SK picglobal</t>
+          </r>
+        </is>
+      </c>
+      <c r="F160" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G160" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H160" s="17" t="s">
         <v>469</v>
       </c>
-      <c r="C160" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E160" s="16" t="inlineStr">
+    </row>
+    <row r="161" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A161" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B161" s="16" t="s">
+        <v>472</v>
+      </c>
+      <c r="C161" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="D161" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="E161" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F160" s="16" t="s">
+      <c r="F161" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="G160" s="15"/>
-[...15 lines deleted...]
-      <c r="E161" s="16" t="inlineStr">
+      <c r="G161" s="15"/>
+      <c r="H161" s="17"/>
+    </row>
+    <row r="162" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A162" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B162" s="16" t="s">
+        <v>474</v>
+      </c>
+      <c r="C162" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="D162" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="E162" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F161" s="16" t="s">
+      <c r="F162" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G161" s="15" t="s">
+      <c r="G162" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H161" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D162" s="21" t="s">
+      <c r="H162" s="17" t="s">
         <v>478</v>
-      </c>
-[...12 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="163" spans="1:9" customHeight="1" ht="33.75">
       <c r="A163" s="21" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B163" s="22" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="C163" s="21" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="D163" s="21" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E163" s="22" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">JIANGSU SANMU GROUP
-江蘇三木集団</t>
+            <t xml:space="preserve">SK picglobal</t>
           </r>
         </is>
       </c>
       <c r="F163" s="22" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="G163" s="21"/>
       <c r="H163" s="23" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="164" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A164" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B164" s="16" t="s">
+      <c r="A164" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B164" s="22" t="s">
         <v>479</v>
       </c>
-      <c r="C164" s="15" t="s">
+      <c r="C164" s="21" t="s">
         <v>480</v>
       </c>
-      <c r="D164" s="15" t="s">
+      <c r="D164" s="21" t="s">
         <v>481</v>
       </c>
-      <c r="E164" s="16" t="inlineStr">
+      <c r="E164" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">JIANGSU SANMU GROUP
+江蘇三木集団</t>
+          </r>
+        </is>
+      </c>
+      <c r="F164" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G164" s="21"/>
+      <c r="H164" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A165" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B165" s="16" t="s">
+        <v>482</v>
+      </c>
+      <c r="C165" s="15" t="s">
+        <v>483</v>
+      </c>
+      <c r="D165" s="15" t="s">
+        <v>484</v>
+      </c>
+      <c r="E165" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Keding Chemical Materials
 江西科頂化学材料</t>
           </r>
         </is>
       </c>
-      <c r="F164" s="16" t="s">
+      <c r="F165" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G164" s="15"/>
-[...14 lines deleted...]
-      <c r="D165" s="15" t="s">
+      <c r="G165" s="15"/>
+      <c r="H165" s="17" t="s">
         <v>486</v>
       </c>
-      <c r="E165" s="16" t="inlineStr">
+    </row>
+    <row r="166" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A166" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B166" s="16" t="s">
+        <v>487</v>
+      </c>
+      <c r="C166" s="15" t="s">
+        <v>488</v>
+      </c>
+      <c r="D166" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="E166" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangxi Kosin Frontier Technology Chemical Co.,LTD
 江西高信前沿科技化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F165" s="16" t="s">
+      <c r="F166" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G165" s="15" t="s">
+      <c r="G166" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H165" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D166" s="15" t="s">
+      <c r="H166" s="17" t="s">
         <v>490</v>
       </c>
-      <c r="E166" s="16" t="inlineStr">
+    </row>
+    <row r="167" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A167" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B167" s="16" t="s">
+        <v>491</v>
+      </c>
+      <c r="C167" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="D167" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="E167" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
-      <c r="F166" s="16" t="s">
+      <c r="F167" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G166" s="15" t="s">
+      <c r="G167" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="H166" s="17" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="H167" s="17" t="s">
-        <v>496</v>
+        <v>490</v>
       </c>
     </row>
     <row r="168" spans="1:9" customHeight="1" ht="33.75">
       <c r="A168" s="15" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B168" s="16" t="s">
-        <v>497</v>
+        <v>494</v>
       </c>
       <c r="C168" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="D168" s="15" t="s">
+        <v>496</v>
+      </c>
+      <c r="E168" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dover Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F168" s="16" t="s">
         <v>498</v>
       </c>
-      <c r="D168" s="15" t="s">
+      <c r="G168" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H168" s="17" t="s">
         <v>499</v>
       </c>
-      <c r="E168" s="16" t="inlineStr">
+    </row>
+    <row r="169" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A169" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B169" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="C169" s="15" t="s">
+        <v>501</v>
+      </c>
+      <c r="D169" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="E169" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F168" s="16" t="s">
+      <c r="F169" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G168" s="15" t="s">
+      <c r="G169" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H168" s="17" t="s">
+      <c r="H169" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A170" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B170" s="22" t="s">
+        <v>500</v>
+      </c>
+      <c r="C170" s="21" t="s">
         <v>501</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E169" s="22" t="inlineStr">
+      <c r="D170" s="21" t="s">
+        <v>502</v>
+      </c>
+      <c r="E170" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F169" s="22" t="s">
+      <c r="F170" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G169" s="21"/>
-[...15 lines deleted...]
-      <c r="E170" s="22" t="inlineStr">
+      <c r="G170" s="21"/>
+      <c r="H170" s="23"/>
+    </row>
+    <row r="171" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A171" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B171" s="22" t="s">
+        <v>500</v>
+      </c>
+      <c r="C171" s="21" t="s">
+        <v>501</v>
+      </c>
+      <c r="D171" s="21" t="s">
+        <v>502</v>
+      </c>
+      <c r="E171" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS, INC
 錦湖 P&amp;B 化学</t>
           </r>
         </is>
       </c>
-      <c r="F170" s="22" t="s">
+      <c r="F171" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="G170" s="21"/>
-[...14 lines deleted...]
-      <c r="D171" s="15" t="s">
+      <c r="G171" s="21"/>
+      <c r="H171" s="23" t="s">
         <v>507</v>
       </c>
-      <c r="E171" s="16" t="inlineStr">
+    </row>
+    <row r="172" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A172" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B172" s="16" t="s">
+        <v>508</v>
+      </c>
+      <c r="C172" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="D172" s="15" t="s">
+        <v>510</v>
+      </c>
+      <c r="E172" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F171" s="16" t="s">
+      <c r="F172" s="16" t="s">
         <v>22</v>
-      </c>
-[...28 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G172" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H172" s="17" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
     </row>
     <row r="173" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A173" s="18" t="s">
-[...11 lines deleted...]
-      <c r="E173" s="19" t="inlineStr">
+      <c r="A173" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B173" s="16" t="s">
+        <v>511</v>
+      </c>
+      <c r="C173" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="D173" s="15" t="s">
+        <v>510</v>
+      </c>
+      <c r="E173" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SK picglobal</t>
+          </r>
+        </is>
+      </c>
+      <c r="F173" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G173" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H173" s="17" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A174" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B174" s="19" t="s">
+        <v>508</v>
+      </c>
+      <c r="C174" s="18" t="s">
+        <v>509</v>
+      </c>
+      <c r="D174" s="18" t="s">
+        <v>510</v>
+      </c>
+      <c r="E174" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F173" s="19" t="s">
+      <c r="F174" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G173" s="18"/>
-[...27 lines deleted...]
-        <v>466</v>
+      <c r="G174" s="18"/>
+      <c r="H174" s="20" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="175" spans="1:9" customHeight="1" ht="33.75">
       <c r="A175" s="21" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B175" s="22" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="C175" s="21" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="D175" s="21" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="E175" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
+          </r>
+        </is>
+      </c>
+      <c r="F175" s="22"/>
+      <c r="G175" s="21"/>
+      <c r="H175" s="23" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A176" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B176" s="22" t="s">
+        <v>508</v>
+      </c>
+      <c r="C176" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="D176" s="21" t="s">
+        <v>510</v>
+      </c>
+      <c r="E176" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F175" s="22"/>
-[...22 lines deleted...]
-      </c>
       <c r="F176" s="22"/>
       <c r="G176" s="21"/>
-      <c r="H176" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H176" s="23"/>
     </row>
     <row r="177" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A177" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B177" s="16" t="s">
+      <c r="A177" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B177" s="22" t="s">
+        <v>508</v>
+      </c>
+      <c r="C177" s="21" t="s">
+        <v>509</v>
+      </c>
+      <c r="D177" s="21" t="s">
         <v>510</v>
       </c>
-      <c r="C177" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E177" s="16" t="inlineStr">
+      <c r="E177" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Arrow Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F177" s="22"/>
+      <c r="G177" s="21"/>
+      <c r="H177" s="23" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A178" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B178" s="16" t="s">
+        <v>513</v>
+      </c>
+      <c r="C178" s="15" t="s">
+        <v>514</v>
+      </c>
+      <c r="D178" s="15" t="s">
+        <v>510</v>
+      </c>
+      <c r="E178" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yueyang Changde New Materials Co.,Ltd.
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F177" s="16"/>
-[...18 lines deleted...]
-      <c r="E178" s="16" t="inlineStr">
+      <c r="F178" s="16"/>
+      <c r="G178" s="15"/>
+      <c r="H178" s="17" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A179" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B179" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="C179" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="D179" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="E179" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F178" s="16" t="s">
+      <c r="F179" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G178" s="15" t="s">
+      <c r="G179" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="H178" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B179" s="16" t="s">
+      <c r="H179" s="17" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A180" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B180" s="16" t="s">
+        <v>520</v>
+      </c>
+      <c r="C180" s="15" t="s">
         <v>517</v>
       </c>
-      <c r="C179" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E179" s="16" t="inlineStr">
+      <c r="D180" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="E180" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F179" s="16" t="s">
+      <c r="F180" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G179" s="15" t="s">
+      <c r="G180" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H179" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C180" s="18" t="s">
+      <c r="H180" s="17" t="s">
         <v>519</v>
-      </c>
-[...16 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="181" spans="1:9" customHeight="1" ht="33.75">
       <c r="A181" s="18" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="B181" s="19" t="s">
+        <v>521</v>
+      </c>
+      <c r="C181" s="18" t="s">
         <v>522</v>
       </c>
-      <c r="C181" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D181" s="18" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="E181" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Asahi Spandex
 台塑旭</t>
           </r>
         </is>
       </c>
       <c r="F181" s="19" t="s">
         <v>24</v>
       </c>
       <c r="G181" s="18"/>
       <c r="H181" s="20" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="182" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A182" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B182" s="22" t="s">
+      <c r="A182" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B182" s="19" t="s">
+        <v>525</v>
+      </c>
+      <c r="C182" s="18" t="s">
+        <v>522</v>
+      </c>
+      <c r="D182" s="18" t="s">
         <v>523</v>
       </c>
-      <c r="C182" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E182" s="22" t="inlineStr">
+      <c r="E182" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Formosa Asahi Spandex
+台塑旭</t>
+          </r>
+        </is>
+      </c>
+      <c r="F182" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G182" s="18"/>
+      <c r="H182" s="20" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A183" s="21" t="s">
+        <v>429</v>
+      </c>
+      <c r="B183" s="22" t="s">
+        <v>526</v>
+      </c>
+      <c r="C183" s="21" t="s">
+        <v>522</v>
+      </c>
+      <c r="D183" s="21" t="s">
+        <v>523</v>
+      </c>
+      <c r="E183" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sinochem Health Company</t>
           </r>
         </is>
       </c>
-      <c r="F182" s="22" t="s">
+      <c r="F183" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="G182" s="21"/>
-[...12 lines deleted...]
-      <c r="D183" s="18" t="s">
+      <c r="G183" s="21"/>
+      <c r="H183" s="23"/>
+    </row>
+    <row r="184" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A184" s="18" t="s">
         <v>528</v>
       </c>
-      <c r="E183" s="19" t="inlineStr">
+      <c r="B184" s="19" t="s">
+        <v>529</v>
+      </c>
+      <c r="C184" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="D184" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="E184" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F183" s="19"/>
-      <c r="G183" s="18" t="s">
+      <c r="F184" s="19"/>
+      <c r="G184" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="H183" s="20" t="s">
+      <c r="H184" s="20" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="184" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E184" s="16" t="inlineStr">
+    <row r="185" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A185" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B185" s="16" t="s">
+        <v>533</v>
+      </c>
+      <c r="C185" s="15" t="s">
+        <v>534</v>
+      </c>
+      <c r="D185" s="15" t="s">
+        <v>535</v>
+      </c>
+      <c r="E185" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F184" s="16"/>
-      <c r="G184" s="15" t="s">
+      <c r="F185" s="16"/>
+      <c r="G185" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H184" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E185" s="16" t="inlineStr">
+      <c r="H185" s="17" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A186" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B186" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="C186" s="15" t="s">
+        <v>537</v>
+      </c>
+      <c r="D186" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="E186" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huafon group
 華峰集团</t>
           </r>
         </is>
       </c>
-      <c r="F185" s="16" t="s">
+      <c r="F186" s="16" t="s">
         <v>159</v>
       </c>
-      <c r="G185" s="15" t="s">
+      <c r="G186" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H185" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E186" s="22" t="inlineStr">
+      <c r="H186" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A187" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B187" s="22" t="s">
+        <v>536</v>
+      </c>
+      <c r="C187" s="21" t="s">
+        <v>537</v>
+      </c>
+      <c r="D187" s="21" t="s">
+        <v>538</v>
+      </c>
+      <c r="E187" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F186" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C187" s="15" t="s">
+      <c r="F187" s="22" t="s">
         <v>540</v>
       </c>
-      <c r="D187" s="15" t="s">
+      <c r="G187" s="21"/>
+      <c r="H187" s="23" t="s">
         <v>541</v>
       </c>
-      <c r="E187" s="16" t="inlineStr">
+    </row>
+    <row r="188" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A188" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B188" s="16" t="s">
+        <v>542</v>
+      </c>
+      <c r="C188" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="D188" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="E188" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LOTTE CHEMICAL CORPORATION</t>
           </r>
         </is>
       </c>
-      <c r="F187" s="16" t="s">
+      <c r="F188" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G187" s="15" t="s">
+      <c r="G188" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H187" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E188" s="22" t="inlineStr">
+      <c r="H188" s="17" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A189" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B189" s="22" t="s">
+        <v>546</v>
+      </c>
+      <c r="C189" s="21" t="s">
+        <v>547</v>
+      </c>
+      <c r="D189" s="21" t="s">
+        <v>548</v>
+      </c>
+      <c r="E189" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F188" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H188" s="23" t="s">
+      <c r="F189" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="G189" s="21"/>
+      <c r="H189" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="189" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E189" s="16" t="inlineStr">
+    <row r="190" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A190" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B190" s="16" t="s">
+        <v>551</v>
+      </c>
+      <c r="C190" s="15" t="s">
+        <v>552</v>
+      </c>
+      <c r="D190" s="15" t="s">
+        <v>553</v>
+      </c>
+      <c r="E190" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F189" s="16" t="s">
+      <c r="F190" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G189" s="15"/>
-      <c r="H189" s="17" t="s">
+      <c r="G190" s="15"/>
+      <c r="H190" s="17" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A191" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B191" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="C191" s="21" t="s">
         <v>552</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E190" s="22" t="inlineStr">
+      <c r="D191" s="21" t="s">
+        <v>553</v>
+      </c>
+      <c r="E191" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F190" s="22" t="s">
+      <c r="F191" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="G190" s="21" t="s">
+      <c r="G191" s="21" t="s">
         <v>172</v>
       </c>
-      <c r="H190" s="23" t="s">
-[...16 lines deleted...]
-      <c r="E191" s="22" t="inlineStr">
+      <c r="H191" s="23" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A192" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B192" s="22" t="s">
+        <v>551</v>
+      </c>
+      <c r="C192" s="21" t="s">
+        <v>552</v>
+      </c>
+      <c r="D192" s="21" t="s">
+        <v>553</v>
+      </c>
+      <c r="E192" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F191" s="22" t="s">
+      <c r="F192" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G191" s="21"/>
-[...8 lines deleted...]
-      <c r="B192" s="22" t="s">
+      <c r="G192" s="21"/>
+      <c r="H192" s="23" t="s">
         <v>555</v>
       </c>
-      <c r="C192" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E192" s="22" t="inlineStr">
+    </row>
+    <row r="193" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A193" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B193" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="C193" s="21" t="s">
+        <v>559</v>
+      </c>
+      <c r="D193" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="E193" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">WATER CHEMICAL CO.,LTD.
 泰兴市沃特尔化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F192" s="22" t="s">
-[...27 lines deleted...]
-      <c r="F193" s="22"/>
+      <c r="F193" s="22" t="s">
+        <v>562</v>
+      </c>
       <c r="G193" s="21"/>
       <c r="H193" s="23" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="194" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A194" s="18" t="s">
-[...21 lines deleted...]
-      <c r="H194" s="20"/>
+      <c r="A194" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B194" s="22" t="s">
+        <v>558</v>
+      </c>
+      <c r="C194" s="21" t="s">
+        <v>559</v>
+      </c>
+      <c r="D194" s="21" t="s">
+        <v>560</v>
+      </c>
+      <c r="E194" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Hebei Chengxin</t>
+          </r>
+        </is>
+      </c>
+      <c r="F194" s="22"/>
+      <c r="G194" s="21"/>
+      <c r="H194" s="23" t="s">
+        <v>128</v>
+      </c>
     </row>
     <row r="195" spans="1:9" customHeight="1" ht="33.75">
       <c r="A195" s="18" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B195" s="19" t="s">
+        <v>564</v>
+      </c>
+      <c r="C195" s="18" t="s">
         <v>565</v>
       </c>
-      <c r="C195" s="18" t="s">
+      <c r="D195" s="18" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="E195" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison Biochemical
 中国</t>
           </r>
         </is>
       </c>
       <c r="F195" s="19"/>
       <c r="G195" s="18"/>
       <c r="H195" s="20"/>
     </row>
     <row r="196" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A196" s="15" t="s">
-[...5 lines deleted...]
-      <c r="C196" s="15" t="s">
+      <c r="A196" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B196" s="19" t="s">
         <v>568</v>
       </c>
-      <c r="D196" s="15" t="s">
+      <c r="C196" s="18" t="s">
         <v>569</v>
       </c>
-      <c r="E196" s="16" t="inlineStr">
-[...12 lines deleted...]
-      </c>
+      <c r="D196" s="18" t="s">
+        <v>566</v>
+      </c>
+      <c r="E196" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Shandong Kaison Biochemical
+中国</t>
+          </r>
+        </is>
+      </c>
+      <c r="F196" s="19"/>
+      <c r="G196" s="18"/>
+      <c r="H196" s="20"/>
     </row>
     <row r="197" spans="1:9" customHeight="1" ht="33.75">
       <c r="A197" s="15" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B197" s="16" t="s">
+        <v>570</v>
+      </c>
+      <c r="C197" s="15" t="s">
+        <v>571</v>
+      </c>
+      <c r="D197" s="15" t="s">
         <v>572</v>
       </c>
-      <c r="C197" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D197" s="15" t="s">
+      <c r="E197" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Feiyang Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F197" s="16" t="s">
         <v>574</v>
       </c>
-      <c r="E197" s="16" t="inlineStr">
+      <c r="G197" s="15"/>
+      <c r="H197" s="17" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A198" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B198" s="16" t="s">
+        <v>575</v>
+      </c>
+      <c r="C198" s="15" t="s">
+        <v>576</v>
+      </c>
+      <c r="D198" s="15" t="s">
+        <v>577</v>
+      </c>
+      <c r="E198" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SK CHEMICALS CO., LTD.</t>
           </r>
         </is>
       </c>
-      <c r="F197" s="16" t="s">
+      <c r="F198" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G197" s="15" t="s">
+      <c r="G198" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H197" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D198" s="18" t="s">
+      <c r="H198" s="17" t="s">
         <v>579</v>
       </c>
-      <c r="E198" s="19" t="inlineStr">
-[...10 lines deleted...]
-      <c r="H198" s="20"/>
     </row>
     <row r="199" spans="1:9" customHeight="1" ht="33.75">
       <c r="A199" s="18" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B199" s="19" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="C199" s="18" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="D199" s="18" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="E199" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Jayant Agro-Organics</t>
+          </r>
+        </is>
+      </c>
+      <c r="F199" s="19" t="s">
+        <v>584</v>
+      </c>
+      <c r="G199" s="18"/>
+      <c r="H199" s="20"/>
+    </row>
+    <row r="200" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A200" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B200" s="19" t="s">
+        <v>580</v>
+      </c>
+      <c r="C200" s="18" t="s">
+        <v>581</v>
+      </c>
+      <c r="D200" s="18" t="s">
+        <v>582</v>
+      </c>
+      <c r="E200" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Cathay Biotech Inc.
 上海凯赛生物技术股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F199" s="19" t="s">
+      <c r="F200" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G199" s="18"/>
-[...15 lines deleted...]
-      <c r="E200" s="22" t="inlineStr">
+      <c r="G200" s="18"/>
+      <c r="H200" s="20"/>
+    </row>
+    <row r="201" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A201" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B201" s="22" t="s">
+        <v>580</v>
+      </c>
+      <c r="C201" s="21" t="s">
+        <v>581</v>
+      </c>
+      <c r="D201" s="21" t="s">
+        <v>582</v>
+      </c>
+      <c r="E201" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Siqiang Chemical
 山东四强集团化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F200" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D201" s="18" t="s">
+      <c r="F201" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="G201" s="21" t="s">
         <v>587</v>
       </c>
-      <c r="E201" s="19" t="inlineStr">
+      <c r="H201" s="23"/>
+    </row>
+    <row r="202" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A202" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B202" s="19" t="s">
+        <v>588</v>
+      </c>
+      <c r="C202" s="18" t="s">
+        <v>589</v>
+      </c>
+      <c r="D202" s="18" t="s">
+        <v>590</v>
+      </c>
+      <c r="E202" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
-          </r>
-[...22 lines deleted...]
-            <t xml:space="preserve">Jiatong Energy</t>
           </r>
         </is>
       </c>
       <c r="F202" s="19"/>
       <c r="G202" s="18"/>
       <c r="H202" s="20"/>
     </row>
     <row r="203" spans="1:9" customHeight="1" ht="33.75">
       <c r="A203" s="18" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B203" s="19" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C203" s="18" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="D203" s="18" t="s">
-        <v>590</v>
+        <v>593</v>
       </c>
       <c r="E203" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Zhejiang Yisheng Petrochemical</t>
-[...5 lines deleted...]
-      </c>
+            <t xml:space="preserve">Jiatong Energy</t>
+          </r>
+        </is>
+      </c>
+      <c r="F203" s="19"/>
       <c r="G203" s="18"/>
       <c r="H203" s="20"/>
     </row>
     <row r="204" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A204" s="21" t="s">
-[...2 lines deleted...]
-      <c r="B204" s="22" t="s">
+      <c r="A204" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B204" s="19" t="s">
+        <v>591</v>
+      </c>
+      <c r="C204" s="18" t="s">
+        <v>592</v>
+      </c>
+      <c r="D204" s="18" t="s">
         <v>593</v>
       </c>
-      <c r="C204" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E204" s="22" t="inlineStr">
+      <c r="E204" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Yisheng Petrochemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F204" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G204" s="18"/>
+      <c r="H204" s="20"/>
+    </row>
+    <row r="205" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A205" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B205" s="22" t="s">
+        <v>596</v>
+      </c>
+      <c r="C205" s="21" t="s">
+        <v>592</v>
+      </c>
+      <c r="D205" s="21" t="s">
+        <v>593</v>
+      </c>
+      <c r="E205" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tuntex
 東雲</t>
           </r>
         </is>
       </c>
-      <c r="F204" s="22" t="s">
+      <c r="F205" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G204" s="21"/>
-[...15 lines deleted...]
-      <c r="E205" s="22" t="inlineStr">
+      <c r="G205" s="21"/>
+      <c r="H205" s="23"/>
+    </row>
+    <row r="206" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A206" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B206" s="22" t="s">
+        <v>598</v>
+      </c>
+      <c r="C206" s="21" t="s">
+        <v>599</v>
+      </c>
+      <c r="D206" s="21" t="s">
+        <v>600</v>
+      </c>
+      <c r="E206" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F205" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H205" s="23" t="s">
+      <c r="F206" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="G206" s="21"/>
+      <c r="H206" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="206" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E206" s="19" t="inlineStr">
+    <row r="207" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A207" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B207" s="19" t="s">
+        <v>601</v>
+      </c>
+      <c r="C207" s="18" t="s">
+        <v>602</v>
+      </c>
+      <c r="D207" s="18" t="s">
+        <v>603</v>
+      </c>
+      <c r="E207" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">YANTAI HENGYUAN BIOENGINEERING CO., LTD.
 烟台恒源生物股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F206" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G206" s="18" t="s">
+      <c r="F207" s="19" t="s">
+        <v>344</v>
+      </c>
+      <c r="G207" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="H206" s="20" t="s">
-[...24 lines deleted...]
-      <c r="G207" s="18"/>
       <c r="H207" s="20" t="s">
-        <v>603</v>
+        <v>504</v>
       </c>
     </row>
     <row r="208" spans="1:9" customHeight="1" ht="33.75">
       <c r="A208" s="18" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B208" s="19" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="C208" s="18" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="D208" s="18" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="E208" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+            <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
           </r>
         </is>
       </c>
       <c r="F208" s="19"/>
       <c r="G208" s="18"/>
-      <c r="H208" s="20"/>
+      <c r="H208" s="20" t="s">
+        <v>606</v>
+      </c>
     </row>
     <row r="209" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A209" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B209" s="16" t="s">
+      <c r="A209" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B209" s="19" t="s">
+        <v>607</v>
+      </c>
+      <c r="C209" s="18" t="s">
         <v>608</v>
       </c>
-      <c r="C209" s="15" t="s">
+      <c r="D209" s="18" t="s">
         <v>609</v>
       </c>
-      <c r="D209" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E209" s="16" t="inlineStr">
+      <c r="E209" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F209" s="19"/>
+      <c r="G209" s="18"/>
+      <c r="H209" s="20"/>
+    </row>
+    <row r="210" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A210" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B210" s="16" t="s">
+        <v>611</v>
+      </c>
+      <c r="C210" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="D210" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="E210" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F209" s="16" t="s">
-[...13 lines deleted...]
-      <c r="B210" s="16" t="s">
+      <c r="F210" s="16" t="s">
         <v>615</v>
       </c>
-      <c r="C210" s="15" t="s">
+      <c r="G210" s="15" t="s">
         <v>616</v>
       </c>
-      <c r="D210" s="15" t="s">
+      <c r="H210" s="17" t="s">
         <v>617</v>
       </c>
-      <c r="E210" s="16" t="inlineStr">
+    </row>
+    <row r="211" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A211" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B211" s="16" t="s">
+        <v>618</v>
+      </c>
+      <c r="C211" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="D211" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="E211" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F210" s="16" t="s">
+      <c r="F211" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G210" s="15" t="s">
+      <c r="G211" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H210" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E211" s="22" t="inlineStr">
+      <c r="H211" s="17" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A212" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B212" s="22" t="s">
+        <v>618</v>
+      </c>
+      <c r="C212" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="D212" s="21" t="s">
+        <v>620</v>
+      </c>
+      <c r="E212" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F211" s="22" t="s">
+      <c r="F212" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="G211" s="21"/>
-[...17 lines deleted...]
-      <c r="E212" s="22" t="inlineStr">
+      <c r="G212" s="21"/>
+      <c r="H212" s="23" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A213" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B213" s="22" t="s">
+        <v>618</v>
+      </c>
+      <c r="C213" s="21" t="s">
+        <v>619</v>
+      </c>
+      <c r="D213" s="21" t="s">
+        <v>620</v>
+      </c>
+      <c r="E213" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F212" s="22" t="s">
+      <c r="F213" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G212" s="21"/>
-[...14 lines deleted...]
-      <c r="D213" s="15" t="s">
+      <c r="G213" s="21"/>
+      <c r="H213" s="23" t="s">
         <v>621</v>
       </c>
-      <c r="E213" s="16" t="inlineStr">
+    </row>
+    <row r="214" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A214" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B214" s="16" t="s">
+        <v>622</v>
+      </c>
+      <c r="C214" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="D214" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="E214" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU ZHENGDAN CHEMICAL INDUSTRY CO.,LTD
 江蘇正丹化学工业股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F213" s="16" t="s">
+      <c r="F214" s="16" t="s">
+        <v>626</v>
+      </c>
+      <c r="G214" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H214" s="17" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A215" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B215" s="19" t="s">
+        <v>622</v>
+      </c>
+      <c r="C215" s="18" t="s">
         <v>623</v>
       </c>
-      <c r="G213" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E214" s="19" t="inlineStr">
+      <c r="D215" s="18" t="s">
+        <v>624</v>
+      </c>
+      <c r="E215" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Taida New Materials Co., Ltd.
 安徽泰达新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F214" s="19"/>
-[...16 lines deleted...]
-      <c r="E215" s="19" t="inlineStr">
+      <c r="F215" s="19"/>
+      <c r="G215" s="18"/>
+      <c r="H215" s="20"/>
+    </row>
+    <row r="216" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A216" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B216" s="19" t="s">
+        <v>622</v>
+      </c>
+      <c r="C216" s="18" t="s">
+        <v>623</v>
+      </c>
+      <c r="D216" s="18" t="s">
+        <v>624</v>
+      </c>
+      <c r="E216" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Baichuan High-Tech New Materials Co., Ltd.
 江苏百川高科新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F215" s="19" t="s">
+      <c r="F216" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G215" s="18"/>
-[...15 lines deleted...]
-      <c r="E216" s="16" t="inlineStr">
+      <c r="G216" s="18"/>
+      <c r="H216" s="20"/>
+    </row>
+    <row r="217" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A217" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B217" s="16" t="s">
+        <v>629</v>
+      </c>
+      <c r="C217" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="D217" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="E217" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HUICHENG ELECTRONIC MATERIAL CO., LTD
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F216" s="16" t="s">
+      <c r="F217" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G216" s="15" t="s">
+      <c r="G217" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H216" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E217" s="19" t="inlineStr">
+      <c r="H217" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A218" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B218" s="19" t="s">
+        <v>633</v>
+      </c>
+      <c r="C218" s="18" t="s">
+        <v>634</v>
+      </c>
+      <c r="D218" s="18" t="s">
+        <v>635</v>
+      </c>
+      <c r="E218" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F217" s="19" t="s">
+      <c r="F218" s="19" t="s">
         <v>24</v>
-      </c>
-[...24 lines deleted...]
-        <v>454</v>
       </c>
       <c r="G218" s="18"/>
       <c r="H218" s="20"/>
     </row>
     <row r="219" spans="1:9" customHeight="1" ht="33.75">
       <c r="A219" s="18" t="s">
-        <v>525</v>
+        <v>528</v>
       </c>
       <c r="B219" s="19" t="s">
-        <v>630</v>
+        <v>633</v>
       </c>
       <c r="C219" s="18" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="D219" s="18" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="E219" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">UPC China/Zhenjiang Union Chemical Industry Co., Ltd.</t>
+            <t xml:space="preserve">Continental Petrochemicals</t>
           </r>
         </is>
       </c>
       <c r="F219" s="19" t="s">
-        <v>22</v>
+        <v>457</v>
       </c>
       <c r="G219" s="18"/>
       <c r="H219" s="20"/>
     </row>
     <row r="220" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A220" s="21" t="s">
-[...11 lines deleted...]
-      <c r="E220" s="22" t="inlineStr">
+      <c r="A220" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B220" s="19" t="s">
+        <v>633</v>
+      </c>
+      <c r="C220" s="18" t="s">
+        <v>634</v>
+      </c>
+      <c r="D220" s="18" t="s">
+        <v>635</v>
+      </c>
+      <c r="E220" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">UPC China/Zhenjiang Union Chemical Industry Co., Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F220" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G220" s="18"/>
+      <c r="H220" s="20"/>
+    </row>
+    <row r="221" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A221" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B221" s="22" t="s">
+        <v>633</v>
+      </c>
+      <c r="C221" s="21" t="s">
+        <v>634</v>
+      </c>
+      <c r="D221" s="21" t="s">
+        <v>635</v>
+      </c>
+      <c r="E221" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Thirumalai Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F220" s="22" t="s">
-[...18 lines deleted...]
-      <c r="E221" s="16" t="inlineStr">
+      <c r="F221" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="G221" s="21"/>
+      <c r="H221" s="23"/>
+    </row>
+    <row r="222" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A222" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B222" s="16" t="s">
+        <v>640</v>
+      </c>
+      <c r="C222" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="D222" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="E222" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F221" s="16" t="s">
+      <c r="F222" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G221" s="15" t="s">
+      <c r="G222" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="H221" s="17" t="s">
-[...23 lines deleted...]
-      <c r="F222" s="16" t="s">
+      <c r="H222" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="223" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A223" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="B223" s="16" t="s">
+        <v>640</v>
+      </c>
+      <c r="C223" s="15" t="s">
         <v>641</v>
       </c>
-      <c r="G222" s="15"/>
-      <c r="H222" s="17" t="s">
+      <c r="D223" s="15" t="s">
         <v>642</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E223" s="19" t="inlineStr">
+      <c r="E223" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Puyang Shengtong Juyuan New material Co.,Ltd</t>
+          </r>
+        </is>
+      </c>
+      <c r="F223" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G223" s="15"/>
+      <c r="H223" s="17" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="224" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A224" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="B224" s="19" t="s">
+        <v>640</v>
+      </c>
+      <c r="C224" s="18" t="s">
+        <v>641</v>
+      </c>
+      <c r="D224" s="18" t="s">
+        <v>642</v>
+      </c>
+      <c r="E224" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Qixiang Tengda
 淄博斉翔騰達化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F223" s="19"/>
-[...16 lines deleted...]
-      <c r="E224" s="22" t="inlineStr">
+      <c r="F224" s="19"/>
+      <c r="G224" s="18"/>
+      <c r="H224" s="20"/>
+    </row>
+    <row r="225" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A225" s="21" t="s">
+        <v>528</v>
+      </c>
+      <c r="B225" s="22" t="s">
+        <v>647</v>
+      </c>
+      <c r="C225" s="21" t="s">
+        <v>648</v>
+      </c>
+      <c r="D225" s="21" t="s">
+        <v>649</v>
+      </c>
+      <c r="E225" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CCP
 長春</t>
           </r>
         </is>
       </c>
-      <c r="F224" s="22" t="s">
+      <c r="F225" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G224" s="21"/>
-[...11 lines deleted...]
-      <c r="C225" s="21" t="s">
+      <c r="G225" s="21"/>
+      <c r="H225" s="23" t="s">
         <v>651</v>
       </c>
-      <c r="D225" s="21" t="s">
+    </row>
+    <row r="226" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A226" s="21" t="s">
         <v>652</v>
       </c>
-      <c r="E225" s="22" t="inlineStr">
+      <c r="B226" s="22" t="s">
+        <v>653</v>
+      </c>
+      <c r="C226" s="21" t="s">
+        <v>654</v>
+      </c>
+      <c r="D226" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="E226" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F225" s="22" t="s">
+      <c r="F226" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G225" s="21"/>
-      <c r="H225" s="23" t="s">
+      <c r="G226" s="21"/>
+      <c r="H226" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="226" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E226" s="16" t="inlineStr">
+    <row r="227" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A227" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B227" s="16" t="s">
+        <v>656</v>
+      </c>
+      <c r="C227" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="D227" s="15" t="s">
+        <v>657</v>
+      </c>
+      <c r="E227" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F226" s="16"/>
-[...27 lines deleted...]
-      </c>
+      <c r="F227" s="16"/>
       <c r="G227" s="15"/>
       <c r="H227" s="17" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="228" spans="1:9" customHeight="1" ht="33.75">
       <c r="A228" s="15" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B228" s="16" t="s">
+        <v>658</v>
+      </c>
+      <c r="C228" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="D228" s="15" t="s">
         <v>660</v>
       </c>
-      <c r="C228" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D228" s="15" t="s">
+      <c r="E228" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">三和合成化学株式会社</t>
+          </r>
+        </is>
+      </c>
+      <c r="F228" s="16" t="s">
         <v>662</v>
       </c>
-      <c r="E228" s="16" t="inlineStr">
+      <c r="G228" s="15"/>
+      <c r="H228" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="229" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A229" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B229" s="16" t="s">
+        <v>663</v>
+      </c>
+      <c r="C229" s="15" t="s">
+        <v>664</v>
+      </c>
+      <c r="D229" s="15" t="s">
+        <v>665</v>
+      </c>
+      <c r="E229" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F228" s="16"/>
-[...1 lines deleted...]
-      <c r="H228" s="17" t="s">
+      <c r="F229" s="16"/>
+      <c r="G229" s="15"/>
+      <c r="H229" s="17" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="229" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E229" s="22" t="inlineStr">
+    <row r="230" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A230" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="B230" s="22" t="s">
+        <v>663</v>
+      </c>
+      <c r="C230" s="21" t="s">
+        <v>664</v>
+      </c>
+      <c r="D230" s="21" t="s">
+        <v>665</v>
+      </c>
+      <c r="E230" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F229" s="22" t="s">
+      <c r="F230" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G229" s="21"/>
-      <c r="H229" s="23" t="s">
+      <c r="G230" s="21"/>
+      <c r="H230" s="23" t="s">
         <v>118</v>
       </c>
-    </row>
-[...24 lines deleted...]
-      <c r="H230" s="17"/>
     </row>
     <row r="231" spans="1:9" customHeight="1" ht="33.75">
       <c r="A231" s="15" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B231" s="16" t="s">
         <v>666</v>
       </c>
       <c r="C231" s="15" t="s">
         <v>667</v>
       </c>
       <c r="D231" s="15" t="s">
         <v>668</v>
       </c>
       <c r="E231" s="16" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">三和合成化学株式会社</t>
+          </r>
+        </is>
+      </c>
+      <c r="F231" s="16" t="s">
+        <v>662</v>
+      </c>
+      <c r="G231" s="15"/>
+      <c r="H231" s="17"/>
+    </row>
+    <row r="232" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A232" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B232" s="16" t="s">
+        <v>669</v>
+      </c>
+      <c r="C232" s="15" t="s">
+        <v>670</v>
+      </c>
+      <c r="D232" s="15" t="s">
+        <v>671</v>
+      </c>
+      <c r="E232" s="16" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F231" s="16" t="s">
+      <c r="F232" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G231" s="15" t="s">
+      <c r="G232" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H231" s="17" t="s">
+      <c r="H232" s="17" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="232" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E232" s="16" t="inlineStr">
+    <row r="233" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A233" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B233" s="16" t="s">
+        <v>672</v>
+      </c>
+      <c r="C233" s="15" t="s">
+        <v>673</v>
+      </c>
+      <c r="D233" s="15" t="s">
+        <v>674</v>
+      </c>
+      <c r="E233" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F232" s="16" t="s">
+      <c r="F233" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G232" s="15" t="s">
+      <c r="G233" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H232" s="17" t="s">
+      <c r="H233" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="233" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E233" s="16" t="inlineStr">
+    <row r="234" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A234" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B234" s="16" t="s">
+        <v>672</v>
+      </c>
+      <c r="C234" s="15" t="s">
+        <v>673</v>
+      </c>
+      <c r="D234" s="15" t="s">
+        <v>674</v>
+      </c>
+      <c r="E234" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Malaysia
 聯成化學 (馬來西亞) 有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F233" s="16" t="s">
+      <c r="F234" s="16" t="s">
+        <v>676</v>
+      </c>
+      <c r="G234" s="15"/>
+      <c r="H234" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="235" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A235" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="B235" s="22" t="s">
+        <v>672</v>
+      </c>
+      <c r="C235" s="21" t="s">
         <v>673</v>
       </c>
-      <c r="G233" s="15"/>
-      <c r="H233" s="17" t="s">
+      <c r="D235" s="21" t="s">
+        <v>674</v>
+      </c>
+      <c r="E235" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">HANWHA Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F235" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G235" s="21"/>
+      <c r="H235" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="234" spans="1:9" customHeight="1" ht="33.75">
-[...40 lines deleted...]
-      <c r="E235" s="19" t="inlineStr">
+    <row r="236" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A236" s="18" t="s">
+        <v>652</v>
+      </c>
+      <c r="B236" s="19" t="s">
+        <v>678</v>
+      </c>
+      <c r="C236" s="18" t="s">
+        <v>679</v>
+      </c>
+      <c r="D236" s="18" t="s">
+        <v>680</v>
+      </c>
+      <c r="E236" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F235" s="19" t="s">
+      <c r="F236" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G235" s="18" t="s">
+      <c r="G236" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="H235" s="20" t="s">
+      <c r="H236" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="236" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E236" s="22" t="inlineStr">
+    <row r="237" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A237" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="B237" s="22" t="s">
+        <v>678</v>
+      </c>
+      <c r="C237" s="21" t="s">
+        <v>679</v>
+      </c>
+      <c r="D237" s="21" t="s">
+        <v>680</v>
+      </c>
+      <c r="E237" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F236" s="22" t="s">
+      <c r="F237" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G236" s="21"/>
-      <c r="H236" s="23" t="s">
+      <c r="G237" s="21"/>
+      <c r="H237" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="237" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E237" s="19" t="inlineStr">
+    <row r="238" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A238" s="18" t="s">
+        <v>652</v>
+      </c>
+      <c r="B238" s="19" t="s">
+        <v>681</v>
+      </c>
+      <c r="C238" s="18" t="s">
+        <v>681</v>
+      </c>
+      <c r="D238" s="18" t="s">
+        <v>682</v>
+      </c>
+      <c r="E238" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
-      <c r="F237" s="19" t="s">
+      <c r="F238" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G237" s="18"/>
-      <c r="H237" s="20" t="s">
+      <c r="G238" s="18"/>
+      <c r="H238" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="238" spans="1:9" customHeight="1" ht="33.75">
-[...9 lines deleted...]
-      <c r="D238" s="21" t="s">
+    <row r="239" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A239" s="21" t="s">
         <v>652</v>
       </c>
-      <c r="E238" s="22" t="inlineStr">
+      <c r="B239" s="22" t="s">
+        <v>684</v>
+      </c>
+      <c r="C239" s="21" t="s">
+        <v>684</v>
+      </c>
+      <c r="D239" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="E239" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai
 润泰新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F238" s="22" t="s">
+      <c r="F239" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G238" s="21"/>
-      <c r="H238" s="23" t="s">
+      <c r="G239" s="21"/>
+      <c r="H239" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="239" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E239" s="16" t="inlineStr">
+    <row r="240" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A240" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B240" s="16" t="s">
+        <v>686</v>
+      </c>
+      <c r="C240" s="15" t="s">
+        <v>687</v>
+      </c>
+      <c r="D240" s="15" t="s">
+        <v>688</v>
+      </c>
+      <c r="E240" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU LICHENG CHEMICAL
 江苏立成化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F239" s="16" t="s">
+      <c r="F240" s="16" t="s">
+        <v>690</v>
+      </c>
+      <c r="G240" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H240" s="17" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="241" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A241" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="B241" s="22" t="s">
+        <v>691</v>
+      </c>
+      <c r="C241" s="21" t="s">
         <v>687</v>
       </c>
-      <c r="G239" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B240" s="22" t="s">
+      <c r="D241" s="21" t="s">
         <v>688</v>
       </c>
-      <c r="C240" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E240" s="22" t="inlineStr">
+      <c r="E241" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISES LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F240" s="22" t="s">
-[...15 lines deleted...]
-      <c r="D241" s="15" t="s">
+      <c r="F241" s="22" t="s">
         <v>693</v>
       </c>
-      <c r="E241" s="16" t="inlineStr">
+      <c r="G241" s="21"/>
+      <c r="H241" s="23"/>
+    </row>
+    <row r="242" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A242" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B242" s="16" t="s">
+        <v>694</v>
+      </c>
+      <c r="C242" s="15" t="s">
+        <v>695</v>
+      </c>
+      <c r="D242" s="15" t="s">
+        <v>696</v>
+      </c>
+      <c r="E242" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
-      <c r="F241" s="16" t="s">
+      <c r="F242" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G241" s="15"/>
-      <c r="H241" s="17" t="s">
+      <c r="G242" s="15"/>
+      <c r="H242" s="17" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="242" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E242" s="16" t="inlineStr">
+    <row r="243" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A243" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B243" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="C243" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="D243" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="E243" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F242" s="16"/>
-[...18 lines deleted...]
-      <c r="E243" s="22" t="inlineStr">
+      <c r="F243" s="16"/>
+      <c r="G243" s="15"/>
+      <c r="H243" s="17" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A244" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="B244" s="22" t="s">
+        <v>697</v>
+      </c>
+      <c r="C244" s="21" t="s">
+        <v>698</v>
+      </c>
+      <c r="D244" s="21" t="s">
+        <v>699</v>
+      </c>
+      <c r="E244" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F243" s="22" t="s">
+      <c r="F244" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G243" s="21"/>
-      <c r="H243" s="23" t="s">
+      <c r="G244" s="21"/>
+      <c r="H244" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="244" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E244" s="16" t="inlineStr">
+    <row r="245" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A245" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B245" s="16" t="s">
+        <v>700</v>
+      </c>
+      <c r="C245" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="D245" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="E245" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F244" s="16" t="s">
+      <c r="F245" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G244" s="15" t="s">
+      <c r="G245" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H244" s="17" t="s">
+      <c r="H245" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="245" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E245" s="22" t="inlineStr">
+    <row r="246" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A246" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="B246" s="22" t="s">
+        <v>700</v>
+      </c>
+      <c r="C246" s="21" t="s">
+        <v>701</v>
+      </c>
+      <c r="D246" s="21" t="s">
+        <v>703</v>
+      </c>
+      <c r="E246" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F245" s="22" t="s">
+      <c r="F246" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G245" s="21"/>
-      <c r="H245" s="23" t="s">
+      <c r="G246" s="21"/>
+      <c r="H246" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="246" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E246" s="16" t="inlineStr">
+    <row r="247" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A247" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="B247" s="16" t="s">
+        <v>704</v>
+      </c>
+      <c r="C247" s="15" t="s">
+        <v>705</v>
+      </c>
+      <c r="D247" s="15" t="s">
+        <v>706</v>
+      </c>
+      <c r="E247" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F246" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G246" s="15" t="s">
+      <c r="F247" s="16" t="s">
+        <v>707</v>
+      </c>
+      <c r="G247" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H246" s="17" t="s">
+      <c r="H247" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="247" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E247" s="22" t="inlineStr">
+    <row r="248" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A248" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="B248" s="22" t="s">
+        <v>704</v>
+      </c>
+      <c r="C248" s="21" t="s">
+        <v>705</v>
+      </c>
+      <c r="D248" s="21" t="s">
+        <v>706</v>
+      </c>
+      <c r="E248" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F247" s="22" t="s">
+      <c r="F248" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G247" s="21"/>
-[...26 lines deleted...]
-      </c>
       <c r="G248" s="21"/>
-      <c r="H248" s="23"/>
+      <c r="H248" s="23" t="s">
+        <v>708</v>
+      </c>
     </row>
     <row r="249" spans="1:9" customHeight="1" ht="33.75">
       <c r="A249" s="21" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="B249" s="22" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C249" s="21" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="D249" s="21" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="E249" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
           </r>
         </is>
       </c>
       <c r="F249" s="22" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="G249" s="21"/>
       <c r="H249" s="23"/>
     </row>
     <row r="250" spans="1:9" customHeight="1" ht="33.75">
       <c r="A250" s="21" t="s">
-        <v>710</v>
+        <v>652</v>
       </c>
       <c r="B250" s="22" t="s">
         <v>711</v>
       </c>
       <c r="C250" s="21" t="s">
         <v>712</v>
       </c>
       <c r="D250" s="21" t="s">
         <v>713</v>
       </c>
       <c r="E250" s="22" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
+          </r>
+        </is>
+      </c>
+      <c r="F250" s="22" t="s">
+        <v>710</v>
+      </c>
+      <c r="G250" s="21"/>
+      <c r="H250" s="23"/>
+    </row>
+    <row r="251" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A251" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B251" s="22" t="s">
+        <v>715</v>
+      </c>
+      <c r="C251" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="D251" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="E251" s="22" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F250" s="22" t="s">
+      <c r="F251" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G250" s="21"/>
-[...15 lines deleted...]
-      <c r="E251" s="22" t="inlineStr">
+      <c r="G251" s="21"/>
+      <c r="H251" s="23"/>
+    </row>
+    <row r="252" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A252" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B252" s="22" t="s">
+        <v>719</v>
+      </c>
+      <c r="C252" s="21" t="s">
+        <v>720</v>
+      </c>
+      <c r="D252" s="21" t="s">
+        <v>721</v>
+      </c>
+      <c r="E252" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F251" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D252" s="21" t="s">
+      <c r="F252" s="22" t="s">
         <v>723</v>
       </c>
-      <c r="E252" s="22" t="inlineStr">
+      <c r="G252" s="21"/>
+      <c r="H252" s="23" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="253" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A253" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B253" s="22" t="s">
+        <v>725</v>
+      </c>
+      <c r="C253" s="21" t="s">
+        <v>726</v>
+      </c>
+      <c r="D253" s="21" t="s">
+        <v>727</v>
+      </c>
+      <c r="E253" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F252" s="22" t="s">
-[...11 lines deleted...]
-      <c r="B253" s="22" t="s">
+      <c r="F253" s="22" t="s">
+        <v>723</v>
+      </c>
+      <c r="G253" s="21"/>
+      <c r="H253" s="23" t="s">
         <v>724</v>
       </c>
-      <c r="C253" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E253" s="22" t="inlineStr">
+    </row>
+    <row r="254" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A254" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B254" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="C254" s="21" t="s">
+        <v>729</v>
+      </c>
+      <c r="D254" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E254" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F253" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E254" s="16" t="inlineStr">
+      <c r="F254" s="22" t="s">
+        <v>723</v>
+      </c>
+      <c r="G254" s="21"/>
+      <c r="H254" s="23" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="255" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A255" s="15" t="s">
+        <v>714</v>
+      </c>
+      <c r="B255" s="16" t="s">
+        <v>731</v>
+      </c>
+      <c r="C255" s="15" t="s">
+        <v>731</v>
+      </c>
+      <c r="D255" s="15" t="s">
+        <v>732</v>
+      </c>
+      <c r="E255" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical
 抚顺东联安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F254" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G254" s="15" t="s">
+      <c r="F255" s="16" t="s">
+        <v>734</v>
+      </c>
+      <c r="G255" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H254" s="17" t="s">
+      <c r="H255" s="17" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="255" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E255" s="16" t="inlineStr">
+    <row r="256" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A256" s="15" t="s">
+        <v>714</v>
+      </c>
+      <c r="B256" s="16" t="s">
+        <v>735</v>
+      </c>
+      <c r="C256" s="15" t="s">
+        <v>736</v>
+      </c>
+      <c r="D256" s="15" t="s">
+        <v>737</v>
+      </c>
+      <c r="E256" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F255" s="16"/>
-[...16 lines deleted...]
-      <c r="E256" s="19" t="inlineStr">
+      <c r="F256" s="16"/>
+      <c r="G256" s="15"/>
+      <c r="H256" s="17"/>
+    </row>
+    <row r="257" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A257" s="18" t="s">
+        <v>714</v>
+      </c>
+      <c r="B257" s="19" t="s">
+        <v>739</v>
+      </c>
+      <c r="C257" s="18" t="s">
+        <v>740</v>
+      </c>
+      <c r="D257" s="18" t="s">
+        <v>741</v>
+      </c>
+      <c r="E257" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F256" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G256" s="18" t="s">
+      <c r="F257" s="19" t="s">
+        <v>743</v>
+      </c>
+      <c r="G257" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="H256" s="20" t="s">
+      <c r="H257" s="20" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="257" spans="1:9" customHeight="1" ht="33.75">
-[...3 lines deleted...]
-      <c r="B257" s="22" t="s">
+    <row r="258" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A258" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B258" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="C257" s="21" t="s">
+      <c r="C258" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="D257" s="21" t="s">
+      <c r="D258" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="E257" s="22" t="inlineStr">
+      <c r="E258" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F257" s="22" t="s">
+      <c r="F258" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G257" s="21"/>
-[...8 lines deleted...]
-      <c r="B258" s="22" t="s">
+      <c r="G258" s="21"/>
+      <c r="H258" s="23" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="259" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A259" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B259" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="C258" s="21" t="s">
+      <c r="C259" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="D258" s="21" t="s">
+      <c r="D259" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="E258" s="22" t="inlineStr">
+      <c r="E259" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F258" s="22"/>
-[...16 lines deleted...]
-      <c r="E259" s="22" t="inlineStr">
+      <c r="F259" s="22"/>
+      <c r="G259" s="21"/>
+      <c r="H259" s="23"/>
+    </row>
+    <row r="260" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A260" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B260" s="22" t="s">
+        <v>747</v>
+      </c>
+      <c r="C260" s="21" t="s">
+        <v>748</v>
+      </c>
+      <c r="D260" s="21" t="s">
+        <v>749</v>
+      </c>
+      <c r="E260" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F259" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H259" s="23" t="s">
+      <c r="F260" s="22" t="s">
+        <v>723</v>
+      </c>
+      <c r="G260" s="21"/>
+      <c r="H260" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="260" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E260" s="19" t="inlineStr">
+    <row r="261" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A261" s="18" t="s">
+        <v>714</v>
+      </c>
+      <c r="B261" s="19" t="s">
+        <v>750</v>
+      </c>
+      <c r="C261" s="18" t="s">
+        <v>747</v>
+      </c>
+      <c r="D261" s="18" t="s">
+        <v>749</v>
+      </c>
+      <c r="E261" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F260" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G260" s="18" t="s">
+      <c r="F261" s="19" t="s">
+        <v>743</v>
+      </c>
+      <c r="G261" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="H260" s="20" t="s">
+      <c r="H261" s="20" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="261" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E261" s="22" t="inlineStr">
+    <row r="262" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A262" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B262" s="22" t="s">
+        <v>751</v>
+      </c>
+      <c r="C262" s="21" t="s">
+        <v>752</v>
+      </c>
+      <c r="D262" s="21" t="s">
+        <v>753</v>
+      </c>
+      <c r="E262" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F261" s="22" t="s">
+      <c r="F262" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G261" s="21"/>
-[...17 lines deleted...]
-      <c r="E262" s="22" t="inlineStr">
+      <c r="G262" s="21"/>
+      <c r="H262" s="23" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="263" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A263" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B263" s="22" t="s">
+        <v>755</v>
+      </c>
+      <c r="C263" s="21" t="s">
+        <v>756</v>
+      </c>
+      <c r="D263" s="21" t="s">
+        <v>757</v>
+      </c>
+      <c r="E263" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F262" s="22"/>
-[...28 lines deleted...]
-      </c>
+      <c r="F263" s="22"/>
       <c r="G263" s="21"/>
       <c r="H263" s="23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="264" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A264" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B264" s="16" t="s">
+      <c r="A264" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B264" s="22" t="s">
         <v>758</v>
       </c>
-      <c r="C264" s="15" t="s">
+      <c r="C264" s="21" t="s">
         <v>759</v>
       </c>
-      <c r="D264" s="15" t="s">
+      <c r="D264" s="21" t="s">
         <v>760</v>
       </c>
-      <c r="E264" s="16" t="inlineStr">
+      <c r="E264" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
-      <c r="F264" s="16" t="s">
+      <c r="F264" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G264" s="15"/>
-      <c r="H264" s="17" t="s">
+      <c r="G264" s="21"/>
+      <c r="H264" s="23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="265" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A265" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C265" s="21" t="s">
+      <c r="A265" s="15" t="s">
+        <v>714</v>
+      </c>
+      <c r="B265" s="16" t="s">
         <v>762</v>
       </c>
-      <c r="D265" s="21" t="s">
+      <c r="C265" s="15" t="s">
         <v>763</v>
       </c>
-      <c r="E265" s="22" t="inlineStr">
+      <c r="D265" s="15" t="s">
+        <v>764</v>
+      </c>
+      <c r="E265" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Wuxi acryl chemical
+天錫阿科力化工</t>
+          </r>
+        </is>
+      </c>
+      <c r="F265" s="16" t="s">
+        <v>22</v>
+      </c>
+      <c r="G265" s="15"/>
+      <c r="H265" s="17" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="266" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A266" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B266" s="22" t="s">
+        <v>765</v>
+      </c>
+      <c r="C266" s="21" t="s">
+        <v>766</v>
+      </c>
+      <c r="D266" s="21" t="s">
+        <v>767</v>
+      </c>
+      <c r="E266" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F265" s="22" t="s">
+      <c r="F266" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G265" s="21"/>
-[...15 lines deleted...]
-      <c r="E266" s="22" t="inlineStr">
+      <c r="G266" s="21"/>
+      <c r="H266" s="23"/>
+    </row>
+    <row r="267" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A267" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B267" s="22" t="s">
+        <v>768</v>
+      </c>
+      <c r="C267" s="21" t="s">
+        <v>769</v>
+      </c>
+      <c r="D267" s="21" t="s">
+        <v>770</v>
+      </c>
+      <c r="E267" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F266" s="22" t="s">
+      <c r="F267" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G266" s="21"/>
-[...15 lines deleted...]
-      <c r="E267" s="22" t="inlineStr">
+      <c r="G267" s="21"/>
+      <c r="H267" s="23"/>
+    </row>
+    <row r="268" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A268" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B268" s="22" t="s">
+        <v>771</v>
+      </c>
+      <c r="C268" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="D268" s="21" t="s">
+        <v>773</v>
+      </c>
+      <c r="E268" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F267" s="22" t="s">
+      <c r="F268" s="22" t="s">
         <v>22</v>
-      </c>
-[...27 lines deleted...]
-        <v>24</v>
       </c>
       <c r="G268" s="21"/>
       <c r="H268" s="23" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="269" spans="1:9" customHeight="1" ht="33.75">
       <c r="A269" s="21" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="B269" s="22" t="s">
         <v>774</v>
       </c>
       <c r="C269" s="21" t="s">
         <v>775</v>
       </c>
       <c r="D269" s="21" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E269" s="22" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">JIANGSU SANMU GROUP
-江蘇三木集団</t>
+            <t xml:space="preserve">Eternal Materials Co., Ltd.
+長興化学工業</t>
           </r>
         </is>
       </c>
       <c r="F269" s="22" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G269" s="21"/>
       <c r="H269" s="23" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="270" spans="1:9" customHeight="1" ht="33.75">
       <c r="A270" s="21" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="B270" s="22" t="s">
+        <v>778</v>
+      </c>
+      <c r="C270" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="D270" s="21" t="s">
         <v>776</v>
       </c>
-      <c r="C270" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E270" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">JIANGSU SANMU GROUP
+江蘇三木集団</t>
+          </r>
+        </is>
+      </c>
+      <c r="F270" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G270" s="21"/>
+      <c r="H270" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="271" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A271" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B271" s="22" t="s">
+        <v>780</v>
+      </c>
+      <c r="C271" s="21" t="s">
+        <v>781</v>
+      </c>
+      <c r="D271" s="21" t="s">
+        <v>782</v>
+      </c>
+      <c r="E271" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F270" s="22" t="s">
+      <c r="F271" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G270" s="21"/>
-[...17 lines deleted...]
-      <c r="E271" s="22" t="inlineStr">
+      <c r="G271" s="21"/>
+      <c r="H271" s="23" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="272" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A272" s="21" t="s">
+        <v>714</v>
+      </c>
+      <c r="B272" s="22" t="s">
+        <v>780</v>
+      </c>
+      <c r="C272" s="21" t="s">
+        <v>781</v>
+      </c>
+      <c r="D272" s="21" t="s">
+        <v>782</v>
+      </c>
+      <c r="E272" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F271" s="22"/>
-[...16 lines deleted...]
-      <c r="E272" s="19" t="inlineStr">
+      <c r="F272" s="22"/>
+      <c r="G272" s="21"/>
+      <c r="H272" s="23"/>
+    </row>
+    <row r="273" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A273" s="18" t="s">
+        <v>714</v>
+      </c>
+      <c r="B273" s="19" t="s">
+        <v>784</v>
+      </c>
+      <c r="C273" s="18" t="s">
+        <v>785</v>
+      </c>
+      <c r="D273" s="18" t="s">
+        <v>786</v>
+      </c>
+      <c r="E273" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weicheng Advanced Material</t>
           </r>
         </is>
       </c>
-      <c r="F272" s="19"/>
-[...16 lines deleted...]
-      <c r="E273" s="16" t="inlineStr">
+      <c r="F273" s="19"/>
+      <c r="G273" s="18"/>
+      <c r="H273" s="20"/>
+    </row>
+    <row r="274" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A274" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B274" s="16" t="s">
+        <v>789</v>
+      </c>
+      <c r="C274" s="15" t="s">
+        <v>790</v>
+      </c>
+      <c r="D274" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="E274" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIAXING JINYAN CHEMICAL CO., LTD.
 嘉兴金燕化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F273" s="16"/>
-[...29 lines deleted...]
-      </c>
+      <c r="F274" s="16"/>
       <c r="G274" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H274" s="17" t="s">
-        <v>501</v>
+        <v>118</v>
       </c>
     </row>
     <row r="275" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A275" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C275" s="21" t="s">
+      <c r="A275" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B275" s="16" t="s">
         <v>793</v>
       </c>
-      <c r="D275" s="21" t="s">
+      <c r="C275" s="15" t="s">
+        <v>793</v>
+      </c>
+      <c r="D275" s="15" t="s">
         <v>794</v>
       </c>
-      <c r="E275" s="22" t="inlineStr">
+      <c r="E275" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">VINATI ORGANICS</t>
+          </r>
+        </is>
+      </c>
+      <c r="F275" s="16" t="s">
+        <v>584</v>
+      </c>
+      <c r="G275" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H275" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="276" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A276" s="21" t="s">
+        <v>788</v>
+      </c>
+      <c r="B276" s="22" t="s">
+        <v>796</v>
+      </c>
+      <c r="C276" s="21" t="s">
+        <v>797</v>
+      </c>
+      <c r="D276" s="21" t="s">
+        <v>798</v>
+      </c>
+      <c r="E276" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F275" s="22" t="s">
+      <c r="F276" s="22" t="s">
         <v>151</v>
       </c>
-      <c r="G275" s="21"/>
-[...30 lines deleted...]
-      </c>
+      <c r="G276" s="21"/>
+      <c r="H276" s="23"/>
     </row>
     <row r="277" spans="1:9" customHeight="1" ht="33.75">
       <c r="A277" s="15" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B277" s="16" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C277" s="15" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="D277" s="15" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
       <c r="E277" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F277" s="16" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="G277" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H277" s="17" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="278" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A278" s="18" t="s">
-[...11 lines deleted...]
-      <c r="E278" s="19" t="inlineStr">
+      <c r="A278" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B278" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="C278" s="15" t="s">
+        <v>804</v>
+      </c>
+      <c r="D278" s="15" t="s">
+        <v>802</v>
+      </c>
+      <c r="E278" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PTT GC</t>
+          </r>
+        </is>
+      </c>
+      <c r="F278" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="G278" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H278" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="279" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A279" s="18" t="s">
+        <v>788</v>
+      </c>
+      <c r="B279" s="19" t="s">
+        <v>803</v>
+      </c>
+      <c r="C279" s="18" t="s">
+        <v>804</v>
+      </c>
+      <c r="D279" s="18" t="s">
+        <v>802</v>
+      </c>
+      <c r="E279" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Satellite Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F278" s="19"/>
-[...18 lines deleted...]
-      <c r="E279" s="16" t="inlineStr">
+      <c r="F279" s="19"/>
+      <c r="G279" s="18"/>
+      <c r="H279" s="20" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="280" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A280" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B280" s="16" t="s">
+        <v>806</v>
+      </c>
+      <c r="C280" s="15" t="s">
+        <v>807</v>
+      </c>
+      <c r="D280" s="15" t="s">
+        <v>808</v>
+      </c>
+      <c r="E280" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F279" s="16" t="s">
+      <c r="F280" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G279" s="15" t="s">
+      <c r="G280" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H279" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E280" s="16" t="inlineStr">
+      <c r="H280" s="17" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A281" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B281" s="16" t="s">
+        <v>811</v>
+      </c>
+      <c r="C281" s="15" t="s">
+        <v>812</v>
+      </c>
+      <c r="D281" s="15" t="s">
+        <v>813</v>
+      </c>
+      <c r="E281" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F280" s="16" t="s">
+      <c r="F281" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G280" s="15" t="s">
+      <c r="G281" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H280" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E281" s="22" t="inlineStr">
+      <c r="H281" s="17" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A282" s="21" t="s">
+        <v>788</v>
+      </c>
+      <c r="B282" s="22" t="s">
+        <v>811</v>
+      </c>
+      <c r="C282" s="21" t="s">
+        <v>812</v>
+      </c>
+      <c r="D282" s="21" t="s">
+        <v>813</v>
+      </c>
+      <c r="E282" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sanfu Chemical Co., Ltd.
 三福化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F281" s="22" t="s">
+      <c r="F282" s="22" t="s">
         <v>24</v>
-      </c>
-[...27 lines deleted...]
-        <v>341</v>
       </c>
       <c r="G282" s="21"/>
       <c r="H282" s="23" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="283" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A283" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B283" s="19" t="s">
+      <c r="A283" s="21" t="s">
+        <v>788</v>
+      </c>
+      <c r="B283" s="22" t="s">
+        <v>811</v>
+      </c>
+      <c r="C283" s="21" t="s">
         <v>812</v>
       </c>
-      <c r="C283" s="18" t="s">
+      <c r="D283" s="21" t="s">
         <v>813</v>
       </c>
-      <c r="D283" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E283" s="19" t="inlineStr">
+      <c r="E283" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BYN Chemical Co., Ltd.
+滨州裕能化工有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F283" s="22" t="s">
+        <v>344</v>
+      </c>
+      <c r="G283" s="21"/>
+      <c r="H283" s="23" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="284" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A284" s="18" t="s">
+        <v>788</v>
+      </c>
+      <c r="B284" s="19" t="s">
+        <v>816</v>
+      </c>
+      <c r="C284" s="18" t="s">
+        <v>817</v>
+      </c>
+      <c r="D284" s="18" t="s">
+        <v>818</v>
+      </c>
+      <c r="E284" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建业化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F283" s="19"/>
-[...1 lines deleted...]
-      <c r="H283" s="20" t="s">
+      <c r="F284" s="19"/>
+      <c r="G284" s="18"/>
+      <c r="H284" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="284" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E284" s="16" t="inlineStr">
+    <row r="285" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A285" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B285" s="16" t="s">
+        <v>820</v>
+      </c>
+      <c r="C285" s="15" t="s">
+        <v>821</v>
+      </c>
+      <c r="D285" s="15" t="s">
+        <v>822</v>
+      </c>
+      <c r="E285" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yuexing Chemical
 越兴化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F284" s="16" t="s">
+      <c r="F285" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G284" s="15" t="s">
+      <c r="G285" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H284" s="17" t="s">
+      <c r="H285" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="285" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E285" s="16" t="inlineStr">
+    <row r="286" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A286" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B286" s="16" t="s">
+        <v>824</v>
+      </c>
+      <c r="C286" s="15" t="s">
+        <v>825</v>
+      </c>
+      <c r="D286" s="15" t="s">
+        <v>826</v>
+      </c>
+      <c r="E286" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG GUANGTONG NEW MATERIALS Co.,LTD
 山东广通新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F285" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G285" s="15" t="s">
+      <c r="F286" s="16" t="s">
+        <v>828</v>
+      </c>
+      <c r="G286" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H285" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E286" s="16" t="inlineStr">
+      <c r="H286" s="17" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="287" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A287" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B287" s="16" t="s">
+        <v>830</v>
+      </c>
+      <c r="C287" s="15" t="s">
+        <v>831</v>
+      </c>
+      <c r="D287" s="15" t="s">
+        <v>832</v>
+      </c>
+      <c r="E287" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F286" s="16" t="s">
+      <c r="F287" s="16" t="s">
         <v>145</v>
-      </c>
-[...28 lines deleted...]
-        <v>454</v>
       </c>
       <c r="G287" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H287" s="17" t="s">
-        <v>833</v>
+        <v>469</v>
       </c>
     </row>
     <row r="288" spans="1:9" customHeight="1" ht="33.75">
       <c r="A288" s="15" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B288" s="16" t="s">
         <v>834</v>
       </c>
       <c r="C288" s="15" t="s">
         <v>835</v>
       </c>
       <c r="D288" s="15" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E288" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
       <c r="F288" s="16" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="G288" s="15" t="s">
         <v>34</v>
       </c>
       <c r="H288" s="17" t="s">
-        <v>137</v>
+        <v>837</v>
       </c>
     </row>
     <row r="289" spans="1:9" customHeight="1" ht="33.75">
       <c r="A289" s="15" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="B289" s="16" t="s">
+        <v>838</v>
+      </c>
+      <c r="C289" s="15" t="s">
+        <v>839</v>
+      </c>
+      <c r="D289" s="15" t="s">
         <v>836</v>
       </c>
-      <c r="C289" s="15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E289" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PTT GC</t>
+          </r>
+        </is>
+      </c>
+      <c r="F289" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="G289" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H289" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="290" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A290" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B290" s="16" t="s">
+        <v>840</v>
+      </c>
+      <c r="C290" s="15" t="s">
+        <v>841</v>
+      </c>
+      <c r="D290" s="15" t="s">
+        <v>842</v>
+      </c>
+      <c r="E290" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F289" s="16" t="s">
+      <c r="F290" s="16" t="s">
         <v>220</v>
       </c>
-      <c r="G289" s="15" t="s">
+      <c r="G290" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H289" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E290" s="16" t="inlineStr">
+      <c r="H290" s="17" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="291" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A291" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B291" s="16" t="s">
+        <v>844</v>
+      </c>
+      <c r="C291" s="15" t="s">
+        <v>845</v>
+      </c>
+      <c r="D291" s="15" t="s">
+        <v>846</v>
+      </c>
+      <c r="E291" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Shield Excellence Technology Co.,Ltd.
 天津市四友精细化学品有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F290" s="16" t="s">
+      <c r="F291" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G290" s="15" t="s">
+      <c r="G291" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H290" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E291" s="16" t="inlineStr">
+      <c r="H291" s="17" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A292" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B292" s="16" t="s">
+        <v>849</v>
+      </c>
+      <c r="C292" s="15" t="s">
+        <v>850</v>
+      </c>
+      <c r="D292" s="15" t="s">
+        <v>851</v>
+      </c>
+      <c r="E292" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F291" s="16" t="s">
+      <c r="F292" s="16" t="s">
         <v>220</v>
       </c>
-      <c r="G291" s="15" t="s">
+      <c r="G292" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H291" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E292" s="16" t="inlineStr">
+      <c r="H292" s="17" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="293" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A293" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B293" s="16" t="s">
+        <v>853</v>
+      </c>
+      <c r="C293" s="15" t="s">
+        <v>854</v>
+      </c>
+      <c r="D293" s="15" t="s">
+        <v>855</v>
+      </c>
+      <c r="E293" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F292" s="16" t="s">
+      <c r="F293" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G292" s="15" t="s">
+      <c r="G293" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H292" s="17" t="s">
+      <c r="H293" s="17" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="293" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E293" s="16" t="inlineStr">
+    <row r="294" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A294" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B294" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="C294" s="15" t="s">
+        <v>857</v>
+      </c>
+      <c r="D294" s="15" t="s">
+        <v>858</v>
+      </c>
+      <c r="E294" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F293" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G293" s="15" t="s">
+      <c r="F294" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="G294" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H293" s="17" t="s">
+      <c r="H294" s="17" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="294" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E294" s="19" t="inlineStr">
+    <row r="295" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A295" s="18" t="s">
+        <v>788</v>
+      </c>
+      <c r="B295" s="19" t="s">
+        <v>856</v>
+      </c>
+      <c r="C295" s="18" t="s">
+        <v>857</v>
+      </c>
+      <c r="D295" s="18" t="s">
+        <v>858</v>
+      </c>
+      <c r="E295" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Satellite Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F294" s="19" t="s">
+      <c r="F295" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G294" s="18"/>
-      <c r="H294" s="20" t="s">
+      <c r="G295" s="18"/>
+      <c r="H295" s="20" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="295" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E295" s="16" t="inlineStr">
+    <row r="296" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A296" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B296" s="16" t="s">
+        <v>859</v>
+      </c>
+      <c r="C296" s="15" t="s">
+        <v>860</v>
+      </c>
+      <c r="D296" s="15" t="s">
+        <v>861</v>
+      </c>
+      <c r="E296" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUEXING CHEMICAL CO.,LTD
 山東越興化工</t>
           </r>
         </is>
       </c>
-      <c r="F295" s="16"/>
-      <c r="G295" s="15" t="s">
+      <c r="F296" s="16"/>
+      <c r="G296" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H295" s="17" t="s">
+      <c r="H296" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="296" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E296" s="16" t="inlineStr">
+    <row r="297" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A297" s="15" t="s">
+        <v>788</v>
+      </c>
+      <c r="B297" s="16" t="s">
+        <v>863</v>
+      </c>
+      <c r="C297" s="15" t="s">
+        <v>864</v>
+      </c>
+      <c r="D297" s="15" t="s">
+        <v>865</v>
+      </c>
+      <c r="E297" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F296" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G296" s="15" t="s">
+      <c r="F297" s="16" t="s">
+        <v>615</v>
+      </c>
+      <c r="G297" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H296" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E297" s="16" t="inlineStr">
+      <c r="H297" s="17" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="298" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A298" s="15" t="s">
+        <v>866</v>
+      </c>
+      <c r="B298" s="16" t="s">
+        <v>867</v>
+      </c>
+      <c r="C298" s="15" t="s">
+        <v>868</v>
+      </c>
+      <c r="D298" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="E298" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F297" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G297" s="15" t="s">
+      <c r="F298" s="16" t="s">
+        <v>871</v>
+      </c>
+      <c r="G298" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H297" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E298" s="22" t="inlineStr">
+      <c r="H298" s="17" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="299" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A299" s="21" t="s">
+        <v>866</v>
+      </c>
+      <c r="B299" s="22" t="s">
+        <v>873</v>
+      </c>
+      <c r="C299" s="21" t="s">
+        <v>874</v>
+      </c>
+      <c r="D299" s="21" t="s">
+        <v>875</v>
+      </c>
+      <c r="E299" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F298" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E299" s="16" t="inlineStr">
+      <c r="F299" s="22" t="s">
+        <v>871</v>
+      </c>
+      <c r="G299" s="21"/>
+      <c r="H299" s="23" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="300" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A300" s="15" t="s">
+        <v>866</v>
+      </c>
+      <c r="B300" s="16" t="s">
+        <v>877</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>877</v>
+      </c>
+      <c r="D300" s="15" t="s">
+        <v>878</v>
+      </c>
+      <c r="E300" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F299" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G299" s="15" t="s">
+      <c r="F300" s="16" t="s">
+        <v>879</v>
+      </c>
+      <c r="G300" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H299" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E300" s="16" t="inlineStr">
+      <c r="H300" s="17" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A301" s="15" t="s">
+        <v>866</v>
+      </c>
+      <c r="B301" s="16" t="s">
+        <v>881</v>
+      </c>
+      <c r="C301" s="15" t="s">
+        <v>882</v>
+      </c>
+      <c r="D301" s="15" t="s">
+        <v>883</v>
+      </c>
+      <c r="E301" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F300" s="16" t="s">
+      <c r="F301" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="G301" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H301" s="17" t="s">
         <v>880</v>
       </c>
-      <c r="G300" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E301" s="19" t="inlineStr">
+    </row>
+    <row r="302" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A302" s="18" t="s">
+        <v>866</v>
+      </c>
+      <c r="B302" s="19" t="s">
+        <v>885</v>
+      </c>
+      <c r="C302" s="18" t="s">
+        <v>886</v>
+      </c>
+      <c r="D302" s="18" t="s">
+        <v>887</v>
+      </c>
+      <c r="E302" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F301" s="19" t="s">
+      <c r="F302" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G301" s="18"/>
-[...15 lines deleted...]
-      <c r="E302" s="22" t="inlineStr">
+      <c r="G302" s="18"/>
+      <c r="H302" s="20"/>
+    </row>
+    <row r="303" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A303" s="21" t="s">
+        <v>866</v>
+      </c>
+      <c r="B303" s="22" t="s">
+        <v>888</v>
+      </c>
+      <c r="C303" s="21" t="s">
+        <v>889</v>
+      </c>
+      <c r="D303" s="21" t="s">
+        <v>890</v>
+      </c>
+      <c r="E303" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F302" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E303" s="16" t="inlineStr">
+      <c r="F303" s="22" t="s">
+        <v>871</v>
+      </c>
+      <c r="G303" s="21"/>
+      <c r="H303" s="23" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="304" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A304" s="15" t="s">
+        <v>866</v>
+      </c>
+      <c r="B304" s="16" t="s">
+        <v>891</v>
+      </c>
+      <c r="C304" s="15" t="s">
+        <v>892</v>
+      </c>
+      <c r="D304" s="15" t="s">
+        <v>893</v>
+      </c>
+      <c r="E304" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F303" s="16" t="s">
+      <c r="F304" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G303" s="15" t="s">
+      <c r="G304" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H303" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E304" s="22" t="inlineStr">
+      <c r="H304" s="17" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A305" s="21" t="s">
+        <v>894</v>
+      </c>
+      <c r="B305" s="22" t="s">
+        <v>895</v>
+      </c>
+      <c r="C305" s="21" t="s">
+        <v>895</v>
+      </c>
+      <c r="D305" s="21" t="s">
+        <v>896</v>
+      </c>
+      <c r="E305" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HANGZHOU SHINYANG SAMWOO FINE CHEMICAL
 杭州欣阳三友精细化工</t>
           </r>
         </is>
       </c>
-      <c r="F304" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C305" s="21" t="s">
+      <c r="F305" s="22" t="s">
         <v>898</v>
       </c>
-      <c r="D305" s="21" t="s">
+      <c r="G305" s="21"/>
+      <c r="H305" s="23" t="s">
         <v>899</v>
       </c>
-      <c r="E305" s="22" t="inlineStr">
+    </row>
+    <row r="306" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A306" s="21" t="s">
+        <v>900</v>
+      </c>
+      <c r="B306" s="22" t="s">
+        <v>901</v>
+      </c>
+      <c r="C306" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D306" s="21" t="s">
+        <v>903</v>
+      </c>
+      <c r="E306" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dafeng Yuelong Chemical Co., Ltd
 大丰跃龙化学有限公司</t>
-          </r>
-[...25 lines deleted...]
-寿光新泰精细化工有限公司</t>
           </r>
         </is>
       </c>
       <c r="F306" s="22"/>
       <c r="G306" s="21"/>
       <c r="H306" s="23" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A307" s="21" t="s">
+        <v>900</v>
+      </c>
+      <c r="B307" s="22" t="s">
         <v>901</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B307" s="16" t="s">
+      <c r="C307" s="21" t="s">
+        <v>902</v>
+      </c>
+      <c r="D307" s="21" t="s">
         <v>903</v>
       </c>
-      <c r="C307" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E307" s="16" t="inlineStr">
+      <c r="E307" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Shouguang Syntech Fine Chemical Co., Ltd.
+寿光新泰精细化工有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F307" s="22"/>
+      <c r="G307" s="21"/>
+      <c r="H307" s="23" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A308" s="15" t="s">
+        <v>900</v>
+      </c>
+      <c r="B308" s="16" t="s">
+        <v>907</v>
+      </c>
+      <c r="C308" s="15" t="s">
+        <v>907</v>
+      </c>
+      <c r="D308" s="15" t="s">
+        <v>908</v>
+      </c>
+      <c r="E308" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F307" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G307" s="15" t="s">
+      <c r="F308" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="G308" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H307" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E308" s="16" t="inlineStr">
+      <c r="H308" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="309" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A309" s="15" t="s">
+        <v>900</v>
+      </c>
+      <c r="B309" s="16" t="s">
+        <v>911</v>
+      </c>
+      <c r="C309" s="15" t="s">
+        <v>911</v>
+      </c>
+      <c r="D309" s="15" t="s">
+        <v>912</v>
+      </c>
+      <c r="E309" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F308" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G308" s="15" t="s">
+      <c r="F309" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="G309" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H308" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E309" s="16" t="inlineStr">
+      <c r="H309" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A310" s="15" t="s">
+        <v>900</v>
+      </c>
+      <c r="B310" s="16" t="s">
+        <v>913</v>
+      </c>
+      <c r="C310" s="15" t="s">
+        <v>913</v>
+      </c>
+      <c r="D310" s="15" t="s">
+        <v>914</v>
+      </c>
+      <c r="E310" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F309" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G309" s="15" t="s">
+      <c r="F310" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="G310" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H309" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E310" s="22" t="inlineStr">
+      <c r="H310" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="311" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A311" s="21" t="s">
+        <v>900</v>
+      </c>
+      <c r="B311" s="22" t="s">
+        <v>915</v>
+      </c>
+      <c r="C311" s="21" t="s">
+        <v>916</v>
+      </c>
+      <c r="D311" s="21" t="s">
+        <v>917</v>
+      </c>
+      <c r="E311" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHE JIANG IDEAL BIOTECH CO.,LTD
 浙江逸都生物科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F310" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D311" s="15" t="s">
+      <c r="F311" s="22" t="s">
         <v>919</v>
       </c>
-      <c r="E311" s="16" t="inlineStr">
+      <c r="G311" s="21"/>
+      <c r="H311" s="23" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A312" s="15" t="s">
+        <v>900</v>
+      </c>
+      <c r="B312" s="16" t="s">
+        <v>921</v>
+      </c>
+      <c r="C312" s="15" t="s">
+        <v>922</v>
+      </c>
+      <c r="D312" s="15" t="s">
+        <v>923</v>
+      </c>
+      <c r="E312" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BEIJING SIHE SCIENCE AND TECHNOLOGY LIMITED COMPANY
 北京四合科技</t>
           </r>
         </is>
       </c>
-      <c r="F311" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G311" s="15" t="s">
+      <c r="F312" s="16" t="s">
+        <v>925</v>
+      </c>
+      <c r="G312" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H311" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E312" s="16" t="inlineStr">
+      <c r="H312" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A313" s="15" t="s">
+        <v>900</v>
+      </c>
+      <c r="B313" s="16" t="s">
+        <v>926</v>
+      </c>
+      <c r="C313" s="15" t="s">
+        <v>927</v>
+      </c>
+      <c r="D313" s="15" t="s">
+        <v>928</v>
+      </c>
+      <c r="E313" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison BioChemical</t>
           </r>
         </is>
       </c>
-      <c r="F312" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G312" s="15" t="s">
+      <c r="F313" s="16" t="s">
+        <v>930</v>
+      </c>
+      <c r="G313" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H312" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E313" s="19" t="inlineStr">
+      <c r="H313" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A314" s="18" t="s">
+        <v>900</v>
+      </c>
+      <c r="B314" s="19" t="s">
+        <v>931</v>
+      </c>
+      <c r="C314" s="18" t="s">
+        <v>932</v>
+      </c>
+      <c r="D314" s="18" t="s">
+        <v>933</v>
+      </c>
+      <c r="E314" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xinjing New Material
 湖北新景新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F313" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E314" s="16" t="inlineStr">
+      <c r="F314" s="19" t="s">
+        <v>935</v>
+      </c>
+      <c r="G314" s="18"/>
+      <c r="H314" s="20"/>
+    </row>
+    <row r="315" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A315" s="15" t="s">
+        <v>900</v>
+      </c>
+      <c r="B315" s="16" t="s">
+        <v>936</v>
+      </c>
+      <c r="C315" s="15" t="s">
+        <v>937</v>
+      </c>
+      <c r="D315" s="15" t="s">
+        <v>938</v>
+      </c>
+      <c r="E315" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Mingda Chemical
 山東明大化学</t>
           </r>
         </is>
       </c>
-      <c r="F314" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G314" s="15" t="s">
+      <c r="F315" s="16" t="s">
+        <v>828</v>
+      </c>
+      <c r="G315" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H314" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E315" s="16" t="inlineStr">
+      <c r="H315" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A316" s="15" t="s">
+        <v>900</v>
+      </c>
+      <c r="B316" s="16" t="s">
+        <v>940</v>
+      </c>
+      <c r="C316" s="15" t="s">
+        <v>941</v>
+      </c>
+      <c r="D316" s="15" t="s">
+        <v>942</v>
+      </c>
+      <c r="E316" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Waking Lion Chemicals
 武漢醒狮化学品有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F315" s="16" t="s">
-[...22 lines deleted...]
-      <c r="E316" s="19" t="inlineStr">
+      <c r="F316" s="16" t="s">
+        <v>944</v>
+      </c>
+      <c r="G316" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="H316" s="17" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A317" s="18" t="s">
+        <v>900</v>
+      </c>
+      <c r="B317" s="19" t="s">
+        <v>945</v>
+      </c>
+      <c r="C317" s="18" t="s">
+        <v>946</v>
+      </c>
+      <c r="D317" s="18" t="s">
+        <v>947</v>
+      </c>
+      <c r="E317" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yibin Tianyuan Group
 宜宾天原集团</t>
           </r>
         </is>
       </c>
-      <c r="F316" s="19" t="s">
-[...17 lines deleted...]
-      <c r="D317" s="15" t="s">
+      <c r="F317" s="19" t="s">
         <v>949</v>
       </c>
-      <c r="E317" s="16" t="inlineStr">
-[...9 lines deleted...]
-        <v>603</v>
+      <c r="G317" s="18"/>
+      <c r="H317" s="20" t="s">
+        <v>950</v>
       </c>
     </row>
     <row r="318" spans="1:9" customHeight="1" ht="33.75">
       <c r="A318" s="15" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="B318" s="16" t="s">
         <v>951</v>
       </c>
       <c r="C318" s="15" t="s">
         <v>952</v>
       </c>
       <c r="D318" s="15" t="s">
         <v>953</v>
       </c>
       <c r="E318" s="16" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Xingfa</t>
+          </r>
+        </is>
+      </c>
+      <c r="F318" s="16"/>
+      <c r="G318" s="15"/>
+      <c r="H318" s="17" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A319" s="15" t="s">
+        <v>900</v>
+      </c>
+      <c r="B319" s="16" t="s">
+        <v>955</v>
+      </c>
+      <c r="C319" s="15" t="s">
+        <v>956</v>
+      </c>
+      <c r="D319" s="15" t="s">
+        <v>957</v>
+      </c>
+      <c r="E319" s="16" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">DSW Chemical Co.,Ltd
 山东德盛达化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F318" s="16" t="s">
+      <c r="F319" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G318" s="15" t="s">
+      <c r="G319" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H318" s="17" t="s">
+      <c r="H319" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="319" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E319" s="19" t="inlineStr">
+    <row r="320" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A320" s="18" t="s">
+        <v>959</v>
+      </c>
+      <c r="B320" s="19" t="s">
+        <v>960</v>
+      </c>
+      <c r="C320" s="18" t="s">
+        <v>960</v>
+      </c>
+      <c r="D320" s="18" t="s">
+        <v>961</v>
+      </c>
+      <c r="E320" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zanyu Technology
 賛宇科技集団</t>
           </r>
         </is>
       </c>
-      <c r="F319" s="19" t="s">
-[...27 lines deleted...]
-      <c r="F320" s="19"/>
+      <c r="F320" s="19" t="s">
+        <v>919</v>
+      </c>
       <c r="G320" s="18"/>
       <c r="H320" s="20" t="s">
-        <v>603</v>
+        <v>177</v>
       </c>
     </row>
     <row r="321" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A321" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C321" s="21" t="s">
+      <c r="A321" s="18" t="s">
+        <v>959</v>
+      </c>
+      <c r="B321" s="19" t="s">
         <v>963</v>
       </c>
-      <c r="D321" s="21" t="s">
+      <c r="C321" s="18" t="s">
+        <v>963</v>
+      </c>
+      <c r="D321" s="18" t="s">
         <v>964</v>
       </c>
-      <c r="E321" s="22" t="inlineStr">
-[...10 lines deleted...]
-        <v>123</v>
+      <c r="E321" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Dua Kuda</t>
+          </r>
+        </is>
+      </c>
+      <c r="F321" s="19"/>
+      <c r="G321" s="18"/>
+      <c r="H321" s="20" t="s">
+        <v>606</v>
       </c>
     </row>
     <row r="322" spans="1:9" customHeight="1" ht="33.75">
       <c r="A322" s="21" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B322" s="22" t="s">
         <v>966</v>
       </c>
       <c r="C322" s="21" t="s">
         <v>967</v>
       </c>
       <c r="D322" s="21" t="s">
         <v>968</v>
       </c>
       <c r="E322" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F322" s="22"/>
       <c r="G322" s="21"/>
       <c r="H322" s="23" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
     </row>
     <row r="323" spans="1:9" customHeight="1" ht="33.75">
       <c r="A323" s="21" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B323" s="22" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="C323" s="21" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="D323" s="21" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="E323" s="22" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Nantong Cata Chemical Technology Co., Ltd.
-南通凯塔化工科技有限公司</t>
+            <t xml:space="preserve">PAN ASIA CHEMICAL CORP
+磐亞股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F323" s="22"/>
       <c r="G323" s="21"/>
       <c r="H323" s="23" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="324" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A324" s="21" t="s">
+        <v>959</v>
+      </c>
+      <c r="B324" s="22" t="s">
+        <v>973</v>
+      </c>
+      <c r="C324" s="21" t="s">
+        <v>974</v>
+      </c>
+      <c r="D324" s="21" t="s">
+        <v>975</v>
+      </c>
+      <c r="E324" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Nantong Cata Chemical Technology Co., Ltd.
+南通凯塔化工科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F324" s="22"/>
+      <c r="G324" s="21"/>
+      <c r="H324" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="324" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E324" s="16" t="inlineStr">
+    <row r="325" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A325" s="15" t="s">
+        <v>959</v>
+      </c>
+      <c r="B325" s="16" t="s">
+        <v>977</v>
+      </c>
+      <c r="C325" s="15" t="s">
+        <v>978</v>
+      </c>
+      <c r="D325" s="15" t="s">
+        <v>979</v>
+      </c>
+      <c r="E325" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
-      <c r="F324" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G324" s="15" t="s">
+      <c r="F325" s="16" t="s">
+        <v>710</v>
+      </c>
+      <c r="G325" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H324" s="17" t="s">
+      <c r="H325" s="17" t="s">
         <v>123</v>
-      </c>
-[...28 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="326" spans="1:9" customHeight="1" ht="33.75">
       <c r="A326" s="18" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B326" s="19" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C326" s="18" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="D326" s="18" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E326" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Pacific Oleo</t>
+            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
           </r>
         </is>
       </c>
       <c r="F326" s="19" t="s">
-        <v>706</v>
-[...1 lines deleted...]
-      <c r="G326" s="18"/>
+        <v>498</v>
+      </c>
+      <c r="G326" s="18" t="s">
+        <v>985</v>
+      </c>
       <c r="H326" s="20" t="s">
-        <v>128</v>
+        <v>986</v>
       </c>
     </row>
     <row r="327" spans="1:9" customHeight="1" ht="33.75">
       <c r="A327" s="18" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B327" s="19" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="C327" s="18" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="D327" s="18" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E327" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Sinarmas</t>
+            <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
       <c r="F327" s="19" t="s">
-        <v>495</v>
+        <v>710</v>
       </c>
       <c r="G327" s="18"/>
       <c r="H327" s="20" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="328" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A328" s="21" t="s">
-[...11 lines deleted...]
-      <c r="E328" s="22" t="inlineStr">
+      <c r="A328" s="18" t="s">
+        <v>959</v>
+      </c>
+      <c r="B328" s="19" t="s">
+        <v>981</v>
+      </c>
+      <c r="C328" s="18" t="s">
+        <v>982</v>
+      </c>
+      <c r="D328" s="18" t="s">
+        <v>983</v>
+      </c>
+      <c r="E328" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sinarmas</t>
+          </r>
+        </is>
+      </c>
+      <c r="F328" s="19" t="s">
+        <v>498</v>
+      </c>
+      <c r="G328" s="18"/>
+      <c r="H328" s="20" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="329" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A329" s="21" t="s">
+        <v>959</v>
+      </c>
+      <c r="B329" s="22" t="s">
+        <v>981</v>
+      </c>
+      <c r="C329" s="21" t="s">
+        <v>982</v>
+      </c>
+      <c r="D329" s="21" t="s">
+        <v>983</v>
+      </c>
+      <c r="E329" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. Cisadane Raya Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F328" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H328" s="23" t="s">
+      <c r="F329" s="22" t="s">
+        <v>498</v>
+      </c>
+      <c r="G329" s="21"/>
+      <c r="H329" s="23" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="329" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E329" s="19" t="inlineStr">
+    <row r="330" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A330" s="18" t="s">
+        <v>959</v>
+      </c>
+      <c r="B330" s="19" t="s">
+        <v>989</v>
+      </c>
+      <c r="C330" s="18" t="s">
+        <v>990</v>
+      </c>
+      <c r="D330" s="18" t="s">
+        <v>991</v>
+      </c>
+      <c r="E330" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
           </r>
         </is>
       </c>
-      <c r="F329" s="19" t="s">
-[...20 lines deleted...]
-      <c r="E330" s="16" t="inlineStr">
+      <c r="F330" s="19" t="s">
+        <v>498</v>
+      </c>
+      <c r="G330" s="18"/>
+      <c r="H330" s="20" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="331" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A331" s="15" t="s">
+        <v>959</v>
+      </c>
+      <c r="B331" s="16" t="s">
+        <v>993</v>
+      </c>
+      <c r="C331" s="15" t="s">
+        <v>994</v>
+      </c>
+      <c r="D331" s="15" t="s">
+        <v>995</v>
+      </c>
+      <c r="E331" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GUANGDONG RUNHUA CHEMISTRY CO., LTD.,
 广东润华化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F330" s="16"/>
-      <c r="G330" s="15" t="s">
+      <c r="F331" s="16"/>
+      <c r="G331" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H330" s="17" t="s">
+      <c r="H331" s="17" t="s">
         <v>177</v>
-      </c>
-[...26 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="332" spans="1:9" customHeight="1" ht="33.75">
       <c r="A332" s="21" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="B332" s="22" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C332" s="21" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="D332" s="21" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="E332" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
       <c r="F332" s="22" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="G332" s="21"/>
       <c r="H332" s="23" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="333" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A333" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B333" s="19" t="s">
+      <c r="A333" s="21" t="s">
+        <v>959</v>
+      </c>
+      <c r="B333" s="22" t="s">
         <v>1000</v>
       </c>
-      <c r="C333" s="18" t="s">
+      <c r="C333" s="21" t="s">
         <v>1001</v>
       </c>
-      <c r="D333" s="18" t="s">
+      <c r="D333" s="21" t="s">
         <v>1002</v>
       </c>
-      <c r="E333" s="19" t="inlineStr">
+      <c r="E333" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pacific Oleo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F333" s="22" t="s">
+        <v>710</v>
+      </c>
+      <c r="G333" s="21"/>
+      <c r="H333" s="23" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="334" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A334" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B334" s="19" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C334" s="18" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D334" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E334" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
-      <c r="F333" s="19"/>
-[...30 lines deleted...]
-      </c>
+      <c r="F334" s="19"/>
+      <c r="G334" s="18"/>
+      <c r="H334" s="20"/>
     </row>
     <row r="335" spans="1:9" customHeight="1" ht="33.75">
       <c r="A335" s="21" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B335" s="22" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
       <c r="C335" s="21" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D335" s="21" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="E335" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
       <c r="F335" s="22" t="s">
         <v>85</v>
       </c>
       <c r="G335" s="21"/>
       <c r="H335" s="23" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="336" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A336" s="18" t="s">
-[...8 lines deleted...]
-      <c r="D336" s="18" t="s">
+      <c r="A336" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B336" s="22" t="s">
         <v>1010</v>
       </c>
-      <c r="E336" s="19" t="inlineStr">
+      <c r="C336" s="21" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D336" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E336" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">EXCEL CHEMICAL CORP.
+合興石化工業股份有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F336" s="22" t="s">
+        <v>85</v>
+      </c>
+      <c r="G336" s="21"/>
+      <c r="H336" s="23" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A337" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B337" s="19" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C337" s="18" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D337" s="18" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E337" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F336" s="19"/>
-[...1 lines deleted...]
-      <c r="H336" s="20" t="s">
+      <c r="F337" s="19"/>
+      <c r="G337" s="18"/>
+      <c r="H337" s="20" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="337" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E337" s="22" t="inlineStr">
+    <row r="338" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A338" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B338" s="22" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C338" s="21" t="s">
+        <v>1013</v>
+      </c>
+      <c r="D338" s="21" t="s">
+        <v>1014</v>
+      </c>
+      <c r="E338" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shaoxing Xingxin New Materials</t>
           </r>
         </is>
       </c>
-      <c r="F337" s="22"/>
-[...16 lines deleted...]
-      <c r="E338" s="16" t="inlineStr">
+      <c r="F338" s="22"/>
+      <c r="G338" s="21"/>
+      <c r="H338" s="23"/>
+    </row>
+    <row r="339" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A339" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B339" s="16" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C339" s="15" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D339" s="15" t="s">
+        <v>1018</v>
+      </c>
+      <c r="E339" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Ningkang Chemical CO., LTD.
 江苏宁康化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F338" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G338" s="15" t="s">
+      <c r="F339" s="16" t="s">
+        <v>419</v>
+      </c>
+      <c r="G339" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H338" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E339" s="22" t="inlineStr">
+      <c r="H339" s="17" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="340" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A340" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B340" s="22" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C340" s="21" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D340" s="21" t="s">
+        <v>1022</v>
+      </c>
+      <c r="E340" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Henghe Petrochemical Co,,Ltd.
 浙江恒河石油化工</t>
           </r>
         </is>
       </c>
-      <c r="F339" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D340" s="21" t="s">
+      <c r="F340" s="22" t="s">
         <v>1024</v>
       </c>
-      <c r="E340" s="22" t="inlineStr">
+      <c r="G340" s="21"/>
+      <c r="H340" s="23" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="341" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A341" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B341" s="22" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C341" s="21" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D341" s="21" t="s">
+        <v>1028</v>
+      </c>
+      <c r="E341" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shianghai Oilong Chemical
 上海斉隆化工</t>
           </r>
         </is>
       </c>
-      <c r="F340" s="22" t="s">
+      <c r="F341" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G340" s="21"/>
-[...29 lines deleted...]
-        <v>603</v>
+      <c r="G341" s="21"/>
+      <c r="H341" s="23" t="s">
+        <v>1030</v>
       </c>
     </row>
     <row r="342" spans="1:9" customHeight="1" ht="33.75">
       <c r="A342" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B342" s="19" t="s">
         <v>1031</v>
       </c>
       <c r="C342" s="18" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="D342" s="18" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="E342" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">CHEMPLASA</t>
+          </r>
+        </is>
+      </c>
+      <c r="F342" s="19" t="s">
+        <v>710</v>
+      </c>
+      <c r="G342" s="18"/>
+      <c r="H342" s="20" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A343" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B343" s="19" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C343" s="18" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D343" s="18" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E343" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F342" s="19" t="s">
+      <c r="F343" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G342" s="18"/>
-      <c r="H342" s="20" t="s">
+      <c r="G343" s="18"/>
+      <c r="H343" s="20" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="343" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E343" s="22" t="inlineStr">
+    <row r="344" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A344" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B344" s="22" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C344" s="21" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D344" s="21" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E344" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng Electronic Material Co.,Ltd.
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F343" s="22"/>
-[...18 lines deleted...]
-      <c r="E344" s="16" t="inlineStr">
+      <c r="F344" s="22"/>
+      <c r="G344" s="21"/>
+      <c r="H344" s="23" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="345" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A345" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B345" s="16" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C345" s="15" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D345" s="15" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E345" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CAC Shanghai (Group) Co., Ltd.
 上海泰禾化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F344" s="16" t="s">
+      <c r="F345" s="16" t="s">
         <v>231</v>
       </c>
-      <c r="G344" s="15" t="s">
+      <c r="G345" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H344" s="17" t="s">
+      <c r="H345" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="345" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E345" s="16" t="inlineStr">
+    <row r="346" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A346" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B346" s="16" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C346" s="15" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D346" s="15" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E346" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUBEI XIANLIN CHEMICAL CO.,LTD
 湖北仙粼化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F345" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G345" s="15" t="s">
+      <c r="F346" s="16" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G346" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H345" s="17" t="s">
+      <c r="H346" s="17" t="s">
         <v>118</v>
-      </c>
-[...26 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="347" spans="1:9" customHeight="1" ht="33.75">
       <c r="A347" s="21" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B347" s="22" t="s">
         <v>1050</v>
       </c>
       <c r="C347" s="21" t="s">
         <v>1051</v>
       </c>
       <c r="D347" s="21" t="s">
         <v>1052</v>
       </c>
       <c r="E347" s="22" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Industrial Solvents &amp; Chemicals</t>
+          </r>
+        </is>
+      </c>
+      <c r="F347" s="22" t="s">
+        <v>584</v>
+      </c>
+      <c r="G347" s="21"/>
+      <c r="H347" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="348" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A348" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B348" s="22" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C348" s="21" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D348" s="21" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E348" s="22" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F347" s="22"/>
-[...1 lines deleted...]
-      <c r="H347" s="23" t="s">
+      <c r="F348" s="22"/>
+      <c r="G348" s="21"/>
+      <c r="H348" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="348" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E348" s="16" t="inlineStr">
+    <row r="349" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A349" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B349" s="16" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C349" s="15" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D349" s="15" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E349" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO CHEMICAL CORP.
 台灣石化合成股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F348" s="16" t="s">
+      <c r="F349" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="G348" s="15" t="s">
+      <c r="G349" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H348" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E349" s="16" t="inlineStr">
+      <c r="H349" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="350" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A350" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B350" s="16" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C350" s="15" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D350" s="15" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E350" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F349" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E350" s="22" t="inlineStr">
+      <c r="F350" s="16" t="s">
+        <v>584</v>
+      </c>
+      <c r="G350" s="15"/>
+      <c r="H350" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="351" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A351" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B351" s="22" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C351" s="21" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D351" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E351" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F350" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E351" s="16" t="inlineStr">
+      <c r="F351" s="22" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G351" s="21"/>
+      <c r="H351" s="23" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="352" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A352" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B352" s="16" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C352" s="15" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D352" s="15" t="s">
+        <v>1066</v>
+      </c>
+      <c r="E352" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Longke water treatment</t>
           </r>
         </is>
       </c>
-      <c r="F351" s="16"/>
-[...18 lines deleted...]
-      <c r="E352" s="22" t="inlineStr">
+      <c r="F352" s="16"/>
+      <c r="G352" s="15"/>
+      <c r="H352" s="17" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A353" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B353" s="22" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C353" s="21" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D353" s="21" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E353" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO Petrochemical</t>
           </r>
         </is>
       </c>
-      <c r="F352" s="22" t="s">
+      <c r="F353" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G352" s="21"/>
-[...17 lines deleted...]
-      <c r="E353" s="16" t="inlineStr">
+      <c r="G353" s="21"/>
+      <c r="H353" s="23" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A354" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B354" s="16" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C354" s="15" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D354" s="15" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E354" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PINGYUAN XINDA CHEMICAL CO.,LTD.
 平原信达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F353" s="16" t="s">
+      <c r="F354" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G353" s="15"/>
-[...26 lines deleted...]
-      </c>
+      <c r="G354" s="15"/>
+      <c r="H354" s="17"/>
     </row>
     <row r="355" spans="1:9" customHeight="1" ht="33.75">
       <c r="A355" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B355" s="19" t="s">
-        <v>1069</v>
+        <v>1073</v>
       </c>
       <c r="C355" s="18" t="s">
-        <v>1070</v>
+        <v>1074</v>
       </c>
       <c r="D355" s="18" t="s">
-        <v>1071</v>
+        <v>1075</v>
       </c>
       <c r="E355" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">PUYANG HONGDA SHENGDAO New MATERIALS Co., Ltd.</t>
+            <t xml:space="preserve">Pingyuan best Chemical Co.,Ltd</t>
           </r>
         </is>
       </c>
       <c r="F355" s="19"/>
       <c r="G355" s="18"/>
       <c r="H355" s="20" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="356" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A356" s="21" t="s">
-[...11 lines deleted...]
-      <c r="E356" s="22" t="inlineStr">
+      <c r="A356" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B356" s="19" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C356" s="18" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D356" s="18" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E356" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PUYANG HONGDA SHENGDAO New MATERIALS Co., Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F356" s="19"/>
+      <c r="G356" s="18"/>
+      <c r="H356" s="20" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="357" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A357" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B357" s="22" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C357" s="21" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D357" s="21" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E357" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jiahua Energy Chemical Industry Co., Ltd.
 浙江嘉化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F356" s="22"/>
-[...18 lines deleted...]
-      <c r="E357" s="16" t="inlineStr">
+      <c r="F357" s="22"/>
+      <c r="G357" s="21"/>
+      <c r="H357" s="23" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="358" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A358" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B358" s="16" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C358" s="15" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D358" s="15" t="s">
+        <v>1083</v>
+      </c>
+      <c r="E358" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHONGQING ACME TECH</t>
           </r>
         </is>
       </c>
-      <c r="F357" s="16" t="s">
+      <c r="F358" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G357" s="15" t="s">
+      <c r="G358" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H357" s="17" t="s">
+      <c r="H358" s="17" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="358" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E358" s="22" t="inlineStr">
+    <row r="359" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A359" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B359" s="22" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C359" s="21" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D359" s="21" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E359" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F358" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D359" s="21" t="s">
+      <c r="F359" s="22" t="s">
         <v>1089</v>
-      </c>
-[...9 lines deleted...]
-        <v>1085</v>
       </c>
       <c r="G359" s="21"/>
       <c r="H359" s="23" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="360" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A360" s="15" t="s">
-[...2 lines deleted...]
-      <c r="B360" s="16" t="s">
+      <c r="A360" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B360" s="22" t="s">
         <v>1091</v>
       </c>
-      <c r="C360" s="15" t="s">
+      <c r="C360" s="21" t="s">
         <v>1092</v>
       </c>
-      <c r="D360" s="15" t="s">
+      <c r="D360" s="21" t="s">
         <v>1093</v>
       </c>
-      <c r="E360" s="16" t="inlineStr">
+      <c r="E360" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
+张家港丰通化工有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F360" s="22" t="s">
+        <v>1089</v>
+      </c>
+      <c r="G360" s="21"/>
+      <c r="H360" s="23" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A361" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B361" s="16" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C361" s="15" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D361" s="15" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E361" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F360" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G360" s="15" t="s">
+      <c r="F361" s="16" t="s">
+        <v>1098</v>
+      </c>
+      <c r="G361" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H360" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E361" s="22" t="inlineStr">
+      <c r="H361" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="362" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A362" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B362" s="22" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C362" s="21" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D362" s="21" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E362" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Petrochemical Development Corporation.
 中國石油化學工業開發股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F361" s="22" t="s">
+      <c r="F362" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G361" s="21"/>
-[...15 lines deleted...]
-      <c r="E362" s="22" t="inlineStr">
+      <c r="G362" s="21"/>
+      <c r="H362" s="23"/>
+    </row>
+    <row r="363" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A363" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B363" s="22" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C363" s="21" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D363" s="21" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E363" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F362" s="22" t="s">
+      <c r="F363" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G362" s="21"/>
-[...17 lines deleted...]
-      <c r="E363" s="22" t="inlineStr">
+      <c r="G363" s="21"/>
+      <c r="H363" s="23" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="364" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A364" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B364" s="22" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C364" s="21" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D364" s="21" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E364" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Bincheng Chemical Co.,Ltd.
 潍坊滨城化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F363" s="22" t="s">
+      <c r="F364" s="22" t="s">
         <v>135</v>
       </c>
-      <c r="G363" s="21"/>
-[...17 lines deleted...]
-      <c r="E364" s="22" t="inlineStr">
+      <c r="G364" s="21"/>
+      <c r="H364" s="23" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A365" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B365" s="22" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C365" s="21" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D365" s="21" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E365" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical Co,,Ltd.
 麗水市南明化工</t>
           </r>
         </is>
       </c>
-      <c r="F364" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D365" s="21" t="s">
+      <c r="F365" s="22" t="s">
         <v>1109</v>
-      </c>
-[...9 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G365" s="21"/>
       <c r="H365" s="23" t="s">
-        <v>1111</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="366" spans="1:9" customHeight="1" ht="33.75">
       <c r="A366" s="21" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B366" s="22" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C366" s="21" t="s">
         <v>1112</v>
       </c>
-      <c r="C366" s="21" t="s">
+      <c r="D366" s="21" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="E366" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
       <c r="F366" s="22" t="s">
         <v>22</v>
       </c>
       <c r="G366" s="21"/>
       <c r="H366" s="23" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="367" spans="1:9" customHeight="1" ht="33.75">
       <c r="A367" s="21" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B367" s="22" t="s">
         <v>1116</v>
       </c>
       <c r="C367" s="21" t="s">
         <v>1117</v>
       </c>
       <c r="D367" s="21" t="s">
         <v>1118</v>
       </c>
       <c r="E367" s="22" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
+南通酢酸化工</t>
+          </r>
+        </is>
+      </c>
+      <c r="F367" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G367" s="21"/>
+      <c r="H367" s="23" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A368" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B368" s="22" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C368" s="21" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D368" s="21" t="s">
+        <v>1122</v>
+      </c>
+      <c r="E368" s="22" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Zibo Donghai Industries Co.,Ltd.
 淄博東海産業</t>
           </r>
         </is>
       </c>
-      <c r="F367" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E368" s="22" t="inlineStr">
+      <c r="F368" s="22" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G368" s="21"/>
+      <c r="H368" s="23" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="369" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A369" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B369" s="22" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C369" s="21" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D369" s="21" t="s">
+        <v>1127</v>
+      </c>
+      <c r="E369" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建徳建業有机化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F368" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D369" s="18" t="s">
+      <c r="F369" s="22" t="s">
         <v>1129</v>
       </c>
-      <c r="E369" s="19" t="inlineStr">
-[...8 lines deleted...]
-      <c r="H369" s="20"/>
+      <c r="G369" s="21"/>
+      <c r="H369" s="23" t="s">
+        <v>1130</v>
+      </c>
     </row>
     <row r="370" spans="1:9" customHeight="1" ht="33.75">
       <c r="A370" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B370" s="19" t="s">
-        <v>1130</v>
+        <v>1131</v>
       </c>
       <c r="C370" s="18" t="s">
-        <v>1131</v>
+        <v>1132</v>
       </c>
       <c r="D370" s="18" t="s">
-        <v>1132</v>
+        <v>1133</v>
       </c>
       <c r="E370" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Runtai</t>
-[...5 lines deleted...]
-      </c>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F370" s="19"/>
       <c r="G370" s="18"/>
-      <c r="H370" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H370" s="20"/>
     </row>
     <row r="371" spans="1:9" customHeight="1" ht="33.75">
       <c r="A371" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B371" s="19" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C371" s="18" t="s">
         <v>1135</v>
       </c>
-      <c r="C371" s="18" t="s">
+      <c r="D371" s="18" t="s">
         <v>1136</v>
       </c>
-      <c r="D371" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E371" s="19" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Runtai</t>
+          </r>
+        </is>
+      </c>
+      <c r="F371" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G371" s="18"/>
+      <c r="H371" s="20" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="372" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A372" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B372" s="19" t="s">
+        <v>1139</v>
+      </c>
+      <c r="C372" s="18" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D372" s="18" t="s">
+        <v>1141</v>
+      </c>
+      <c r="E372" s="19" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
-      <c r="F371" s="19"/>
-[...27 lines deleted...]
-      <c r="H372" s="23"/>
+      <c r="F372" s="19"/>
+      <c r="G372" s="18"/>
+      <c r="H372" s="20"/>
     </row>
     <row r="373" spans="1:9" customHeight="1" ht="33.75">
       <c r="A373" s="21" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B373" s="22" t="s">
         <v>1142</v>
       </c>
       <c r="C373" s="21" t="s">
         <v>1143</v>
       </c>
       <c r="D373" s="21" t="s">
         <v>1144</v>
       </c>
       <c r="E373" s="22" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Guangdong Sky Bright Group</t>
+            <t xml:space="preserve">TRIPLEX</t>
           </r>
         </is>
       </c>
       <c r="F373" s="22" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="G373" s="21"/>
-      <c r="H373" s="23" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H373" s="23"/>
     </row>
     <row r="374" spans="1:9" customHeight="1" ht="33.75">
       <c r="A374" s="21" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B374" s="22" t="s">
         <v>1146</v>
       </c>
       <c r="C374" s="21" t="s">
         <v>1147</v>
       </c>
       <c r="D374" s="21" t="s">
         <v>1148</v>
       </c>
       <c r="E374" s="22" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Guangdong Sky Bright Group</t>
+          </r>
+        </is>
+      </c>
+      <c r="F374" s="22" t="s">
+        <v>22</v>
+      </c>
+      <c r="G374" s="21"/>
+      <c r="H374" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="375" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A375" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B375" s="22" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C375" s="21" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D375" s="21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="E375" s="22" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Jiangsu Sanmu Group
 三木集團</t>
           </r>
         </is>
       </c>
-      <c r="F374" s="22" t="s">
+      <c r="F375" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G374" s="21"/>
-[...13 lines deleted...]
-      <c r="E375" s="22" t="inlineStr">
+      <c r="G375" s="21"/>
+      <c r="H375" s="23"/>
+    </row>
+    <row r="376" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A376" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B376" s="22" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C376" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D376" s="21"/>
+      <c r="E376" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F375" s="22" t="s">
-[...34 lines deleted...]
-        <v>916</v>
+      <c r="F376" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="G376" s="21"/>
+      <c r="H376" s="23" t="s">
+        <v>1156</v>
       </c>
     </row>
     <row r="377" spans="1:9" customHeight="1" ht="33.75">
       <c r="A377" s="15" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B377" s="16" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C377" s="15" t="s">
         <v>1158</v>
       </c>
-      <c r="C377" s="15" t="s">
+      <c r="D377" s="15" t="s">
         <v>1159</v>
       </c>
-      <c r="D377" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E377" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">TNJ</t>
+          </r>
+        </is>
+      </c>
+      <c r="F377" s="16" t="s">
+        <v>1161</v>
+      </c>
+      <c r="G377" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H377" s="17" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="378" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A378" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B378" s="16" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C378" s="15" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D378" s="15" t="s">
+        <v>1164</v>
+      </c>
+      <c r="E378" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F377" s="16" t="s">
+      <c r="F378" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G377" s="15" t="s">
+      <c r="G378" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H377" s="17" t="s">
+      <c r="H378" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="378" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E378" s="19" t="inlineStr">
+    <row r="379" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A379" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B379" s="19" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C379" s="18" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D379" s="18" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E379" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F378" s="19"/>
-[...18 lines deleted...]
-      <c r="E379" s="16" t="inlineStr">
+      <c r="F379" s="19"/>
+      <c r="G379" s="18"/>
+      <c r="H379" s="20" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="380" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A380" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B380" s="16" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C380" s="15" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D380" s="15" t="s">
+        <v>1171</v>
+      </c>
+      <c r="E380" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F379" s="16"/>
-[...18 lines deleted...]
-      <c r="E380" s="19" t="inlineStr">
+      <c r="F380" s="16"/>
+      <c r="G380" s="15"/>
+      <c r="H380" s="17" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A381" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B381" s="19" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C381" s="18" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D381" s="18" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E381" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F380" s="19"/>
-[...18 lines deleted...]
-      <c r="E381" s="16" t="inlineStr">
+      <c r="F381" s="19"/>
+      <c r="G381" s="18"/>
+      <c r="H381" s="20" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="382" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A382" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B382" s="16" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C382" s="15" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D382" s="15" t="s">
+        <v>1178</v>
+      </c>
+      <c r="E382" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F381" s="16"/>
-[...29 lines deleted...]
-        <v>916</v>
+      <c r="F382" s="16"/>
+      <c r="G382" s="15"/>
+      <c r="H382" s="17" t="s">
+        <v>920</v>
       </c>
     </row>
     <row r="383" spans="1:9" customHeight="1" ht="33.75">
       <c r="A383" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B383" s="19" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="C383" s="18" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="D383" s="18" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="E383" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F383" s="19"/>
       <c r="G383" s="18"/>
       <c r="H383" s="20" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="384" spans="1:9" customHeight="1" ht="33.75">
       <c r="A384" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B384" s="19" t="s">
-        <v>1181</v>
+        <v>1182</v>
       </c>
       <c r="C384" s="18" t="s">
-        <v>1182</v>
+        <v>1183</v>
       </c>
       <c r="D384" s="18" t="s">
-        <v>1183</v>
+        <v>1184</v>
       </c>
       <c r="E384" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F384" s="19"/>
       <c r="G384" s="18"/>
       <c r="H384" s="20" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="385" spans="1:9" customHeight="1" ht="33.75">
       <c r="A385" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B385" s="19" t="s">
-        <v>1184</v>
+        <v>1185</v>
       </c>
       <c r="C385" s="18" t="s">
-        <v>1185</v>
+        <v>1186</v>
       </c>
       <c r="D385" s="18" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="E385" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F385" s="19"/>
       <c r="G385" s="18"/>
       <c r="H385" s="20" t="s">
-        <v>1171</v>
+        <v>920</v>
       </c>
     </row>
     <row r="386" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A386" s="21" t="s">
-[...5 lines deleted...]
-      <c r="C386" s="21" t="s">
+      <c r="A386" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B386" s="19" t="s">
         <v>1188</v>
       </c>
-      <c r="D386" s="21" t="s">
+      <c r="C386" s="18" t="s">
         <v>1189</v>
       </c>
-      <c r="E386" s="22" t="inlineStr">
-[...11 lines deleted...]
-        <v>177</v>
+      <c r="D386" s="18" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E386" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F386" s="19"/>
+      <c r="G386" s="18"/>
+      <c r="H386" s="20" t="s">
+        <v>1175</v>
       </c>
     </row>
     <row r="387" spans="1:9" customHeight="1" ht="33.75">
       <c r="A387" s="21" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B387" s="22" t="s">
-        <v>1190</v>
+        <v>1191</v>
       </c>
       <c r="C387" s="21" t="s">
-        <v>1191</v>
+        <v>1192</v>
       </c>
       <c r="D387" s="21" t="s">
-        <v>1192</v>
+        <v>1193</v>
       </c>
       <c r="E387" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">KUMHO Petrochemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F387" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G387" s="21"/>
+      <c r="H387" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="388" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A388" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B388" s="22" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C388" s="21" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D388" s="21" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E388" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BOYU CHEMICAL CO., LTD
 博宇化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F387" s="22"/>
-[...28 lines deleted...]
-        <v>128</v>
+      <c r="F388" s="22"/>
+      <c r="G388" s="21"/>
+      <c r="H388" s="23" t="s">
+        <v>606</v>
       </c>
     </row>
     <row r="389" spans="1:9" customHeight="1" ht="33.75">
       <c r="A389" s="18" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B389" s="19" t="s">
         <v>1198</v>
       </c>
       <c r="C389" s="18" t="s">
         <v>1199</v>
       </c>
       <c r="D389" s="18" t="s">
         <v>1200</v>
       </c>
       <c r="E389" s="19" t="inlineStr">
         <is>
           <r>
+            <t xml:space="preserve">Yi Hua Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F389" s="19"/>
+      <c r="G389" s="18"/>
+      <c r="H389" s="20" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A390" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B390" s="19" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C390" s="18" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D390" s="18" t="s">
+        <v>1204</v>
+      </c>
+      <c r="E390" s="19" t="inlineStr">
+        <is>
+          <r>
             <t xml:space="preserve">Hunan Minhe New Material Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F389" s="19" t="s">
+      <c r="F390" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G389" s="18"/>
-[...15 lines deleted...]
-      <c r="E390" s="16" t="inlineStr">
+      <c r="G390" s="18"/>
+      <c r="H390" s="20"/>
+    </row>
+    <row r="391" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A391" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B391" s="16" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C391" s="15" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D391" s="15" t="s">
+        <v>1208</v>
+      </c>
+      <c r="E391" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Foutune Chemical
 張家港豊通化工</t>
           </r>
         </is>
       </c>
-      <c r="F390" s="16" t="s">
-[...3 lines deleted...]
-      <c r="H390" s="17" t="s">
+      <c r="F391" s="16" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G391" s="15"/>
+      <c r="H391" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="391" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E391" s="19" t="inlineStr">
+    <row r="392" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A392" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B392" s="19" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C392" s="18" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D392" s="18" t="s">
+        <v>1213</v>
+      </c>
+      <c r="E392" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG BEFAR GROUP
 山东滨化集团</t>
           </r>
         </is>
       </c>
-      <c r="F391" s="19" t="s">
+      <c r="F392" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G391" s="18"/>
-[...28 lines deleted...]
-      </c>
+      <c r="G392" s="18"/>
+      <c r="H392" s="20"/>
     </row>
     <row r="393" spans="1:9" customHeight="1" ht="33.75">
       <c r="A393" s="21" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="B393" s="22" t="s">
         <v>1215</v>
       </c>
       <c r="C393" s="21" t="s">
         <v>1216</v>
       </c>
-      <c r="D393" s="21"/>
+      <c r="D393" s="21" t="s">
+        <v>1217</v>
+      </c>
       <c r="E393" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Fortune Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F393" s="22" t="s">
+        <v>1210</v>
+      </c>
+      <c r="G393" s="21"/>
+      <c r="H393" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="394" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A394" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B394" s="22" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C394" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D394" s="21"/>
+      <c r="E394" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F393" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H393" s="23" t="s">
+      <c r="F394" s="22" t="s">
+        <v>550</v>
+      </c>
+      <c r="G394" s="21"/>
+      <c r="H394" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="394" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E394" s="16" t="inlineStr">
+    <row r="395" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A395" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B395" s="16" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C395" s="15" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D395" s="15" t="s">
+        <v>1223</v>
+      </c>
+      <c r="E395" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F394" s="16" t="s">
+      <c r="F395" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G394" s="15" t="s">
+      <c r="G395" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H394" s="17" t="s">
+      <c r="H395" s="17" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="395" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E395" s="22" t="inlineStr">
+    <row r="396" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A396" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B396" s="22" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C396" s="21" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D396" s="21" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E396" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F395" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E396" s="16" t="inlineStr">
+      <c r="F396" s="22" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G396" s="21"/>
+      <c r="H396" s="23" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="397" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A397" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B397" s="16" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C397" s="15" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D397" s="15" t="s">
+        <v>1230</v>
+      </c>
+      <c r="E397" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TAIWAN WAX CO., LTD.
 台湾蝋品股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F396" s="16" t="s">
+      <c r="F397" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G396" s="15" t="s">
+      <c r="G397" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H396" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E397" s="22" t="inlineStr">
+      <c r="H397" s="17" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="398" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A398" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B398" s="22" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C398" s="21" t="s">
+        <v>1234</v>
+      </c>
+      <c r="D398" s="21" t="s">
+        <v>1235</v>
+      </c>
+      <c r="E398" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanghai Honest Chem CO., LTD.
 上海赫力思特化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F397" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D398" s="15" t="s">
+      <c r="F398" s="22" t="s">
         <v>1237</v>
       </c>
-      <c r="E398" s="16" t="inlineStr">
+      <c r="G398" s="21"/>
+      <c r="H398" s="23" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="399" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A399" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B399" s="16" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C399" s="15" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D399" s="15" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E399" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Evergreen New Material Technology</t>
           </r>
         </is>
       </c>
-      <c r="F398" s="16" t="s">
-[...3 lines deleted...]
-      <c r="H398" s="17" t="s">
+      <c r="F399" s="16" t="s">
+        <v>419</v>
+      </c>
+      <c r="G399" s="15"/>
+      <c r="H399" s="17" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="399" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E399" s="19" t="inlineStr">
+    <row r="400" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A400" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B400" s="19" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C400" s="18" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D400" s="18" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E400" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F399" s="19" t="s">
+      <c r="F400" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G399" s="18"/>
-[...15 lines deleted...]
-      <c r="E400" s="19" t="inlineStr">
+      <c r="G400" s="18"/>
+      <c r="H400" s="20"/>
+    </row>
+    <row r="401" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A401" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B401" s="19" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C401" s="18" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D401" s="18" t="s">
+        <v>1245</v>
+      </c>
+      <c r="E401" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F400" s="19" t="s">
+      <c r="F401" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G400" s="18"/>
-[...15 lines deleted...]
-      <c r="E401" s="19" t="inlineStr">
+      <c r="G401" s="18"/>
+      <c r="H401" s="20"/>
+    </row>
+    <row r="402" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A402" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B402" s="19" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C402" s="18" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D402" s="18" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E402" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Madras Fluorine</t>
           </r>
         </is>
       </c>
-      <c r="F401" s="19"/>
-[...18 lines deleted...]
-      <c r="E402" s="22" t="inlineStr">
+      <c r="F402" s="19"/>
+      <c r="G402" s="18"/>
+      <c r="H402" s="20" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="403" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A403" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B403" s="22" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C403" s="21" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D403" s="21" t="s">
+        <v>1253</v>
+      </c>
+      <c r="E403" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Greenhome Fine Chemical Co.,LTD.
 湖北绿色家园精细化工有限责任公司</t>
           </r>
         </is>
       </c>
-      <c r="F402" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D403" s="18" t="s">
+      <c r="F403" s="22" t="s">
         <v>1254</v>
       </c>
-      <c r="E403" s="19" t="inlineStr">
+      <c r="G403" s="21"/>
+      <c r="H403" s="23" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="404" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A404" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B404" s="19" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C404" s="18" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D404" s="18" t="s">
+        <v>1258</v>
+      </c>
+      <c r="E404" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Greenhome</t>
           </r>
         </is>
       </c>
-      <c r="F403" s="19" t="s">
-[...3 lines deleted...]
-      <c r="H403" s="20" t="s">
+      <c r="F404" s="19" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G404" s="18"/>
+      <c r="H404" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="404" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E404" s="22" t="inlineStr">
+    <row r="405" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A405" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B405" s="22" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C405" s="21" t="s">
+        <v>1261</v>
+      </c>
+      <c r="D405" s="21" t="s">
+        <v>1262</v>
+      </c>
+      <c r="E405" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANGZHOU WUJIN XUEYAN WANSHOU CHEMICAL CO.,LTD.
 常州市武进雪堰万寿化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F404" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E405" s="22" t="inlineStr">
+      <c r="F405" s="22" t="s">
+        <v>1264</v>
+      </c>
+      <c r="G405" s="21"/>
+      <c r="H405" s="23" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="406" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A406" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B406" s="22" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C406" s="21" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D406" s="21" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E406" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Phoenix Chemical Company Limited
 湖北九風翔化工有限責任公司</t>
           </r>
         </is>
       </c>
-      <c r="F405" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E406" s="16" t="inlineStr">
+      <c r="F406" s="22" t="s">
+        <v>1254</v>
+      </c>
+      <c r="G406" s="21"/>
+      <c r="H406" s="23" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="407" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A407" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B407" s="16" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C407" s="15" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D407" s="15" t="s">
+        <v>1272</v>
+      </c>
+      <c r="E407" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Plastics Corporation
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F406" s="16" t="s">
+      <c r="F407" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G406" s="15" t="s">
+      <c r="G407" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H406" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E407" s="22" t="inlineStr">
+      <c r="H407" s="17" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="408" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A408" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B408" s="22" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C408" s="21" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D408" s="21" t="s">
+        <v>1277</v>
+      </c>
+      <c r="E408" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN CHENGYI INTERNATIONAL TRADING CO.,LIMITED
 添锦诚易国际贸易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F407" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E408" s="16" t="inlineStr">
+      <c r="F408" s="22" t="s">
+        <v>1279</v>
+      </c>
+      <c r="G408" s="21"/>
+      <c r="H408" s="23" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A409" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B409" s="16" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C409" s="15" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D409" s="15" t="s">
+        <v>1282</v>
+      </c>
+      <c r="E409" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chang Chun Petrochemical
 長春化学</t>
           </r>
         </is>
       </c>
-      <c r="F408" s="16" t="s">
+      <c r="F409" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G408" s="15" t="s">
+      <c r="G409" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H408" s="17" t="s">
+      <c r="H409" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="409" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E409" s="16" t="inlineStr">
+    <row r="410" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A410" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B410" s="16" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C410" s="15" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D410" s="15" t="s">
+        <v>1286</v>
+      </c>
+      <c r="E410" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongming Jujin Chemical Industry Co., Ltd.
 东明俱进化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F409" s="16"/>
-      <c r="G409" s="15" t="s">
+      <c r="F410" s="16"/>
+      <c r="G410" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H409" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E410" s="16" t="inlineStr">
+      <c r="H410" s="17" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="411" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A411" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B411" s="16" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C411" s="15" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D411" s="15" t="s">
+        <v>1290</v>
+      </c>
+      <c r="E411" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F410" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G410" s="15" t="s">
+      <c r="F411" s="16" t="s">
+        <v>1292</v>
+      </c>
+      <c r="G411" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H410" s="17" t="s">
-[...7 lines deleted...]
-      <c r="B411" s="16" t="s">
+      <c r="H411" s="17" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A412" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B412" s="16" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C412" s="15" t="s">
         <v>1289</v>
       </c>
-      <c r="C411" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E411" s="16" t="inlineStr">
+      <c r="D412" s="15" t="s">
+        <v>1294</v>
+      </c>
+      <c r="E412" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F411" s="16" t="s">
-[...14 lines deleted...]
-      <c r="C412" s="21" t="s">
+      <c r="F412" s="16" t="s">
         <v>1292</v>
       </c>
-      <c r="D412" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E412" s="22" t="inlineStr">
+      <c r="G412" s="15"/>
+      <c r="H412" s="17" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="413" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A413" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B413" s="22" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C413" s="21" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D413" s="21" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E413" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pioneer New Material Technology
 洛阳佰尼尔新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F412" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E413" s="22" t="inlineStr">
+      <c r="F413" s="22" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G413" s="21"/>
+      <c r="H413" s="23" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="414" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A414" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B414" s="22" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C414" s="21" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D414" s="21" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E414" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ｆｅｎｇｈｕ　ｙｕｒｏｎ　ｃｈｅｍｉｃａｌ
 泰化市裕隆化工新材料</t>
           </r>
         </is>
       </c>
-      <c r="F413" s="22" t="s">
+      <c r="F414" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G413" s="21"/>
-[...17 lines deleted...]
-      <c r="E414" s="19" t="inlineStr">
+      <c r="G414" s="21"/>
+      <c r="H414" s="23" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A415" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B415" s="19" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C415" s="18" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D415" s="18" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E415" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henghe Materials
 恒河材料科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F414" s="19"/>
-[...16 lines deleted...]
-      <c r="E415" s="22" t="inlineStr">
+      <c r="F415" s="19"/>
+      <c r="G415" s="18"/>
+      <c r="H415" s="20"/>
+    </row>
+    <row r="416" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A416" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B416" s="22" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C416" s="21" t="s">
+        <v>1309</v>
+      </c>
+      <c r="D416" s="21" t="s">
+        <v>1310</v>
+      </c>
+      <c r="E416" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NEW EASTERN CHEMICAL INDUSTRY CO.,LTD
 衡水新东方化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F415" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D416" s="15" t="s">
+      <c r="F416" s="22" t="s">
         <v>1312</v>
       </c>
-      <c r="E416" s="16" t="inlineStr">
+      <c r="G416" s="21"/>
+      <c r="H416" s="23" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="417" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A417" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B417" s="16" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C417" s="15" t="s">
+        <v>1315</v>
+      </c>
+      <c r="D417" s="15" t="s">
+        <v>1316</v>
+      </c>
+      <c r="E417" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Yukai Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F416" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G416" s="15" t="s">
+      <c r="F417" s="16" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G417" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H416" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E417" s="19" t="inlineStr">
+      <c r="H417" s="17" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A418" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B418" s="19" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C418" s="18" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D418" s="18" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E418" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F417" s="19" t="s">
+      <c r="F418" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="G417" s="18"/>
-      <c r="H417" s="20" t="s">
+      <c r="G418" s="18"/>
+      <c r="H418" s="20" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="418" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E418" s="19" t="inlineStr">
+    <row r="419" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A419" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B419" s="19" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C419" s="18" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D419" s="18" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E419" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Boom
 巴蒙</t>
           </r>
         </is>
       </c>
-      <c r="F418" s="19" t="s">
+      <c r="F419" s="19" t="s">
+        <v>1327</v>
+      </c>
+      <c r="G419" s="18"/>
+      <c r="H419" s="20"/>
+    </row>
+    <row r="420" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A420" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B420" s="19" t="s">
         <v>1323</v>
       </c>
-      <c r="G418" s="18"/>
-[...12 lines deleted...]
-      <c r="D419" s="18" t="s">
+      <c r="C420" s="18" t="s">
         <v>1324</v>
       </c>
-      <c r="E419" s="19" t="inlineStr">
+      <c r="D420" s="18" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E420" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Foshan Zontai
 佛山市中钛正品</t>
           </r>
         </is>
       </c>
-      <c r="F419" s="19" t="s">
-[...15 lines deleted...]
-      <c r="D420" s="18" t="s">
+      <c r="F420" s="19" t="s">
+        <v>1330</v>
+      </c>
+      <c r="G420" s="18"/>
+      <c r="H420" s="20"/>
+    </row>
+    <row r="421" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A421" s="18" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B421" s="19" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C421" s="18" t="s">
         <v>1324</v>
       </c>
-      <c r="E420" s="19" t="inlineStr">
+      <c r="D421" s="18" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E421" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Guangdong Huiyun
 广东惠云</t>
           </r>
         </is>
       </c>
-      <c r="F420" s="19" t="s">
-[...15 lines deleted...]
-      <c r="D421" s="15" t="s">
+      <c r="F421" s="19" t="s">
         <v>1330</v>
       </c>
-      <c r="E421" s="16" t="inlineStr">
+      <c r="G421" s="18"/>
+      <c r="H421" s="20"/>
+    </row>
+    <row r="422" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A422" s="15" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B422" s="16" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C422" s="15" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D422" s="15" t="s">
+        <v>1334</v>
+      </c>
+      <c r="E422" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. Citra CakraLogam</t>
           </r>
         </is>
       </c>
-      <c r="F421" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G421" s="15" t="s">
+      <c r="F422" s="16" t="s">
+        <v>498</v>
+      </c>
+      <c r="G422" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H421" s="17" t="s">
-        <v>603</v>
+      <c r="H422" s="17" t="s">
+        <v>606</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:H5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.70866141732284" right="0.35433070866142" top="0.62992125984252" bottom="0.62992125984252" header="1.77" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="81" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver" r:id="rId2ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Meiryo,太字"&amp;14　　　　　　　　　　　PAGE &amp;P</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>