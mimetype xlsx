--- v5 (2026-09-06)
+++ v6 (2026-10-06)
@@ -16,59 +16,59 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Sheet1'!$1:$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1339">
   <si>
     <t>取扱い商品一覧</t>
   </si>
   <si>
     <t>https://ark-chem.co.jp/</t>
   </si>
   <si>
-    <t>2026/09/06</t>
+    <t>2026/10/06</t>
   </si>
   <si>
     <t>アーク株式会社</t>
   </si>
   <si>
     <t>　　すべてのアイテム</t>
   </si>
   <si>
     <t>＊白：在庫あり、緑：在庫検討中、橙：直送取り扱いのみ</t>
   </si>
   <si>
     <t>商品カテゴリー</t>
   </si>
   <si>
     <t>英語名</t>
   </si>
   <si>
     <t>日本語名</t>
   </si>
   <si>
     <t>CAS-NO</t>
   </si>
   <si>
     <t>メーカー</t>
   </si>
@@ -1748,88 +1748,101 @@
   <si>
     <t>25kg袋</t>
   </si>
   <si>
     <t>TMP</t>
   </si>
   <si>
     <t>トリメチロールプロパン(TMP)</t>
   </si>
   <si>
     <t>77-99-6</t>
   </si>
   <si>
     <t>500/25kg 袋</t>
   </si>
   <si>
     <t>NPG</t>
   </si>
   <si>
     <t>ネオペンチルグリコール</t>
   </si>
   <si>
     <t>126-30-7</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Jiangsu Huachang Chemical Co., Ltd.( Zhangjiagang Huachang New Material Technology Co., Ltd. )</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Wanhua Chemical Group Co., Ltd.</t>
+    </r>
+  </si>
+  <si>
     <t>PARAFORMALDEHYDE　92%</t>
   </si>
   <si>
     <t>パラフォルムアルデヒド</t>
   </si>
   <si>
     <t>30525-89-4</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Dover Chemical</t>
     </r>
   </si>
   <si>
     <t>インドネシア</t>
   </si>
   <si>
     <t>25kg 袋、500kgフレコン</t>
   </si>
   <si>
     <t>BIS-A／BPA</t>
   </si>
   <si>
     <t>ビスフェノールA</t>
   </si>
   <si>
     <t>80-05-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
     </r>
   </si>
   <si>
     <t>25kg 袋</t>
   </si>
   <si>
+    <t>500kg/フレコン</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">KUMHO P&amp;B CHEMICALS, INC
 錦湖 P&amp;B 化学</t>
     </r>
   </si>
   <si>
     <t>750kg/フレコン、25kg/紙袋</t>
   </si>
   <si>
     <t>Propylene glycol (PG)</t>
   </si>
   <si>
     <t>プロピレングリコール</t>
   </si>
   <si>
     <t>57-55-6</t>
   </si>
   <si>
     <t>PropyleneGlycol (PG)</t>
@@ -2305,51 +2318,51 @@
     <r>
       <t xml:space="preserve">Thirumalai Chemicals</t>
     </r>
   </si>
   <si>
     <t>Maleic Anhydride</t>
   </si>
   <si>
     <t>無水マレイン酸</t>
   </si>
   <si>
     <t>108-31-6</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Puyang Shengtong Juyuan New material Co.,Ltd</t>
     </r>
   </si>
   <si>
-    <t>215/25kg 袋</t>
+    <t>300kgフレコン/25kg 袋</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Qixiang Tengda
 淄博斉翔騰達化工股份有限公司</t>
     </r>
   </si>
   <si>
     <t>Acetic Acid</t>
   </si>
   <si>
     <t>酢酸</t>
   </si>
   <si>
     <t>64-19-7</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">CCP
 長春</t>
     </r>
   </si>
   <si>
     <t>30kg, 200kg &amp; iso-tank</t>
   </si>
@@ -5285,54 +5298,54 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ark-chem.co.jp/" TargetMode="External"/><Relationship Id="rId2ps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I422"/>
+  <dimension ref="A1:I425"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="130" zoomScaleNormal="130" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="H422" sqref="H422"/>
+      <selection activeCell="H425" sqref="H425"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" defaultColWidth="17" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.85546875" customWidth="true" style="1"/>
     <col min="2" max="2" width="17.42578125" customWidth="true" style="1"/>
     <col min="3" max="3" width="17.28515625" customWidth="true" style="1"/>
     <col min="4" max="4" width="10.42578125" customWidth="true" style="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="true" style="1"/>
     <col min="6" max="6" width="6.28515625" customWidth="true" style="1"/>
     <col min="7" max="7" width="6.7109375" customWidth="true" style="1"/>
     <col min="8" max="8" width="6.7109375" customWidth="true" style="1"/>
     <col min="9" max="9" width="17" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" customHeight="1" ht="9"/>
     <row r="2" spans="1:9" customHeight="1" ht="29">
       <c r="A2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
@@ -10018,7304 +10031,7383 @@
       <c r="C167" s="15" t="s">
         <v>492</v>
       </c>
       <c r="D167" s="15" t="s">
         <v>493</v>
       </c>
       <c r="E167" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LG CHEM,LTD.
 LG化学</t>
           </r>
         </is>
       </c>
       <c r="F167" s="16" t="s">
         <v>47</v>
       </c>
       <c r="G167" s="15" t="s">
         <v>136</v>
       </c>
       <c r="H167" s="17" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="168" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A168" s="15" t="s">
+      <c r="A168" s="18" t="s">
         <v>429</v>
       </c>
-      <c r="B168" s="16" t="s">
-[...5 lines deleted...]
-      <c r="D168" s="15" t="s">
+      <c r="B168" s="19" t="s">
+        <v>491</v>
+      </c>
+      <c r="C168" s="18" t="s">
+        <v>492</v>
+      </c>
+      <c r="D168" s="18" t="s">
+        <v>493</v>
+      </c>
+      <c r="E168" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Jiangsu Huachang Chemical Co., Ltd.( Zhangjiagang Huachang New Material Technology Co., Ltd. )</t>
+          </r>
+        </is>
+      </c>
+      <c r="F168" s="19"/>
+      <c r="G168" s="18"/>
+      <c r="H168" s="20" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A169" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B169" s="19" t="s">
+        <v>491</v>
+      </c>
+      <c r="C169" s="18" t="s">
+        <v>492</v>
+      </c>
+      <c r="D169" s="18" t="s">
+        <v>493</v>
+      </c>
+      <c r="E169" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Wanhua Chemical Group Co., Ltd.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F169" s="19"/>
+      <c r="G169" s="18"/>
+      <c r="H169" s="20" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A170" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="B170" s="16" t="s">
         <v>496</v>
       </c>
-      <c r="E168" s="16" t="inlineStr">
+      <c r="C170" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="D170" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="E170" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dover Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F168" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G168" s="15" t="s">
+      <c r="F170" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="G170" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H168" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A169" s="15" t="s">
+      <c r="H170" s="17" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A171" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="B169" s="16" t="s">
-[...5 lines deleted...]
-      <c r="D169" s="15" t="s">
+      <c r="B171" s="16" t="s">
         <v>502</v>
       </c>
-      <c r="E169" s="16" t="inlineStr">
+      <c r="C171" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="D171" s="15" t="s">
+        <v>504</v>
+      </c>
+      <c r="E171" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F169" s="16" t="s">
+      <c r="F171" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G169" s="15" t="s">
+      <c r="G171" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H169" s="17" t="s">
+      <c r="H171" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A172" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B172" s="19" t="s">
+        <v>502</v>
+      </c>
+      <c r="C172" s="18" t="s">
+        <v>503</v>
+      </c>
+      <c r="D172" s="18" t="s">
         <v>504</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A170" s="21" t="s">
+      <c r="E172" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">LG CHEM,LTD.
+LG化学</t>
+          </r>
+        </is>
+      </c>
+      <c r="F172" s="19"/>
+      <c r="G172" s="18"/>
+      <c r="H172" s="20" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A173" s="21" t="s">
         <v>429</v>
       </c>
-      <c r="B170" s="22" t="s">
-[...5 lines deleted...]
-      <c r="D170" s="21" t="s">
+      <c r="B173" s="22" t="s">
         <v>502</v>
       </c>
-      <c r="E170" s="22" t="inlineStr">
+      <c r="C173" s="21" t="s">
+        <v>503</v>
+      </c>
+      <c r="D173" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="E173" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F170" s="22" t="s">
+      <c r="F173" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G170" s="21"/>
-[...3 lines deleted...]
-      <c r="A171" s="21" t="s">
+      <c r="G173" s="21"/>
+      <c r="H173" s="23"/>
+    </row>
+    <row r="174" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A174" s="21" t="s">
         <v>429</v>
       </c>
-      <c r="B171" s="22" t="s">
-[...5 lines deleted...]
-      <c r="D171" s="21" t="s">
+      <c r="B174" s="22" t="s">
         <v>502</v>
       </c>
-      <c r="E171" s="22" t="inlineStr">
+      <c r="C174" s="21" t="s">
+        <v>503</v>
+      </c>
+      <c r="D174" s="21" t="s">
+        <v>504</v>
+      </c>
+      <c r="E174" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO P&amp;B CHEMICALS, INC
 錦湖 P&amp;B 化学</t>
           </r>
         </is>
       </c>
-      <c r="F171" s="22" t="s">
+      <c r="F174" s="22" t="s">
         <v>60</v>
       </c>
-      <c r="G171" s="21"/>
-[...5 lines deleted...]
-      <c r="A172" s="15" t="s">
+      <c r="G174" s="21"/>
+      <c r="H174" s="23" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A175" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="B172" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E172" s="16" t="inlineStr">
+      <c r="B175" s="16" t="s">
+        <v>511</v>
+      </c>
+      <c r="C175" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="D175" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="E175" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shinghwa Amperex Technology (Dongying) Co., Ltd
 胜华新能源科技（东营）有限公司
 (旧Shandong Shida Shenghua Chemical/山東石大勝華化工)</t>
           </r>
         </is>
       </c>
-      <c r="F172" s="16" t="s">
+      <c r="F175" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G172" s="15" t="s">
+      <c r="G175" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H172" s="17" t="s">
+      <c r="H175" s="17" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="173" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A173" s="15" t="s">
+    <row r="176" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A176" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="B173" s="16" t="s">
+      <c r="B176" s="16" t="s">
+        <v>514</v>
+      </c>
+      <c r="C176" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="D176" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="E176" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SK picglobal</t>
+          </r>
+        </is>
+      </c>
+      <c r="F176" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G176" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H176" s="17" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A177" s="18" t="s">
+        <v>429</v>
+      </c>
+      <c r="B177" s="19" t="s">
         <v>511</v>
       </c>
-      <c r="C173" s="15" t="s">
-[...35 lines deleted...]
-      <c r="E174" s="19" t="inlineStr">
+      <c r="C177" s="18" t="s">
+        <v>512</v>
+      </c>
+      <c r="D177" s="18" t="s">
+        <v>513</v>
+      </c>
+      <c r="E177" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Changde New Material Technology
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F174" s="19" t="s">
+      <c r="F177" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G174" s="18"/>
-      <c r="H174" s="20" t="s">
+      <c r="G177" s="18"/>
+      <c r="H177" s="20" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="175" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A175" s="21" t="s">
+    <row r="178" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A178" s="21" t="s">
         <v>429</v>
       </c>
-      <c r="B175" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E175" s="22" t="inlineStr">
+      <c r="B178" s="22" t="s">
+        <v>511</v>
+      </c>
+      <c r="C178" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="D178" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="E178" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG WELLS CHEMICALS CO., LTD</t>
           </r>
         </is>
       </c>
-      <c r="F175" s="22"/>
-[...1 lines deleted...]
-      <c r="H175" s="23" t="s">
+      <c r="F178" s="22"/>
+      <c r="G178" s="21"/>
+      <c r="H178" s="23" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="176" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A176" s="21" t="s">
+    <row r="179" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A179" s="21" t="s">
         <v>429</v>
       </c>
-      <c r="B176" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E176" s="22" t="inlineStr">
+      <c r="B179" s="22" t="s">
+        <v>511</v>
+      </c>
+      <c r="C179" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="D179" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="E179" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CNOOC and Shell Petrochemicals Company Limited
 中海壳牌石油化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F176" s="22"/>
-[...4 lines deleted...]
-      <c r="A177" s="21" t="s">
+      <c r="F179" s="22"/>
+      <c r="G179" s="21"/>
+      <c r="H179" s="23"/>
+    </row>
+    <row r="180" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A180" s="21" t="s">
         <v>429</v>
       </c>
-      <c r="B177" s="22" t="s">
-[...8 lines deleted...]
-      <c r="E177" s="22" t="inlineStr">
+      <c r="B180" s="22" t="s">
+        <v>511</v>
+      </c>
+      <c r="C180" s="21" t="s">
+        <v>512</v>
+      </c>
+      <c r="D180" s="21" t="s">
+        <v>513</v>
+      </c>
+      <c r="E180" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Arrow Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F177" s="22"/>
-[...1 lines deleted...]
-      <c r="H177" s="23" t="s">
+      <c r="F180" s="22"/>
+      <c r="G180" s="21"/>
+      <c r="H180" s="23" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="178" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A178" s="15" t="s">
+    <row r="181" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A181" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="B178" s="16" t="s">
+      <c r="B181" s="16" t="s">
+        <v>516</v>
+      </c>
+      <c r="C181" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="D181" s="15" t="s">
         <v>513</v>
       </c>
-      <c r="C178" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E178" s="16" t="inlineStr">
+      <c r="E181" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yueyang Changde New Materials Co.,Ltd.
 昌德新材科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F178" s="16"/>
-[...1 lines deleted...]
-      <c r="H178" s="17" t="s">
+      <c r="F181" s="16"/>
+      <c r="G181" s="15"/>
+      <c r="H181" s="17" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="179" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A179" s="15" t="s">
+    <row r="182" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A182" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="B179" s="16" t="s">
-[...8 lines deleted...]
-      <c r="E179" s="16" t="inlineStr">
+      <c r="B182" s="16" t="s">
+        <v>519</v>
+      </c>
+      <c r="C182" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="D182" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="E182" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F179" s="16" t="s">
+      <c r="F182" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G179" s="15" t="s">
+      <c r="G182" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="H179" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A180" s="15" t="s">
+      <c r="H182" s="17" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A183" s="15" t="s">
         <v>429</v>
       </c>
-      <c r="B180" s="16" t="s">
+      <c r="B183" s="16" t="s">
+        <v>523</v>
+      </c>
+      <c r="C183" s="15" t="s">
         <v>520</v>
       </c>
-      <c r="C180" s="15" t="s">
-[...5 lines deleted...]
-      <c r="E180" s="16" t="inlineStr">
+      <c r="D183" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="E183" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LCY CHEMICAL CORP.
 李長榮化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F180" s="16" t="s">
+      <c r="F183" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G180" s="15" t="s">
+      <c r="G183" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H180" s="17" t="s">
-[...4 lines deleted...]
-      <c r="A181" s="18" t="s">
+      <c r="H183" s="17" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A184" s="18" t="s">
         <v>429</v>
       </c>
-      <c r="B181" s="19" t="s">
-[...8 lines deleted...]
-      <c r="E181" s="19" t="inlineStr">
+      <c r="B184" s="19" t="s">
+        <v>524</v>
+      </c>
+      <c r="C184" s="18" t="s">
+        <v>525</v>
+      </c>
+      <c r="D184" s="18" t="s">
+        <v>526</v>
+      </c>
+      <c r="E184" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Asahi Spandex
 台塑旭</t>
           </r>
         </is>
       </c>
-      <c r="F181" s="19" t="s">
+      <c r="F184" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G181" s="18"/>
-      <c r="H181" s="20" t="s">
+      <c r="G184" s="18"/>
+      <c r="H184" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="182" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A182" s="18" t="s">
+    <row r="185" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A185" s="18" t="s">
         <v>429</v>
       </c>
-      <c r="B182" s="19" t="s">
+      <c r="B185" s="19" t="s">
+        <v>528</v>
+      </c>
+      <c r="C185" s="18" t="s">
         <v>525</v>
       </c>
-      <c r="C182" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E182" s="19" t="inlineStr">
+      <c r="D185" s="18" t="s">
+        <v>526</v>
+      </c>
+      <c r="E185" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Asahi Spandex
 台塑旭</t>
           </r>
         </is>
       </c>
-      <c r="F182" s="19" t="s">
+      <c r="F185" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G182" s="18"/>
-      <c r="H182" s="20" t="s">
+      <c r="G185" s="18"/>
+      <c r="H185" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="183" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A183" s="21" t="s">
+    <row r="186" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A186" s="21" t="s">
         <v>429</v>
       </c>
-      <c r="B183" s="22" t="s">
+      <c r="B186" s="22" t="s">
+        <v>529</v>
+      </c>
+      <c r="C186" s="21" t="s">
+        <v>525</v>
+      </c>
+      <c r="D186" s="21" t="s">
         <v>526</v>
       </c>
-      <c r="C183" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E183" s="22" t="inlineStr">
+      <c r="E186" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sinochem Health Company</t>
           </r>
         </is>
       </c>
-      <c r="F183" s="22" t="s">
+      <c r="F186" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="G183" s="21"/>
-[...12 lines deleted...]
-      <c r="D184" s="18" t="s">
+      <c r="G186" s="21"/>
+      <c r="H186" s="23"/>
+    </row>
+    <row r="187" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A187" s="18" t="s">
         <v>531</v>
       </c>
-      <c r="E184" s="19" t="inlineStr">
+      <c r="B187" s="19" t="s">
+        <v>532</v>
+      </c>
+      <c r="C187" s="18" t="s">
+        <v>533</v>
+      </c>
+      <c r="D187" s="18" t="s">
+        <v>534</v>
+      </c>
+      <c r="E187" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F184" s="19"/>
-      <c r="G184" s="18" t="s">
+      <c r="F187" s="19"/>
+      <c r="G187" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="H184" s="20" t="s">
+      <c r="H187" s="20" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="185" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E185" s="16" t="inlineStr">
+    <row r="188" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A188" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B188" s="16" t="s">
+        <v>536</v>
+      </c>
+      <c r="C188" s="15" t="s">
+        <v>537</v>
+      </c>
+      <c r="D188" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="E188" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F185" s="16"/>
-      <c r="G185" s="15" t="s">
+      <c r="F188" s="16"/>
+      <c r="G188" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H185" s="17" t="s">
+      <c r="H188" s="17" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="186" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E186" s="16" t="inlineStr">
+    <row r="189" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A189" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B189" s="16" t="s">
+        <v>539</v>
+      </c>
+      <c r="C189" s="15" t="s">
+        <v>540</v>
+      </c>
+      <c r="D189" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="E189" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huafon group
 華峰集团</t>
           </r>
         </is>
       </c>
-      <c r="F186" s="16" t="s">
+      <c r="F189" s="16" t="s">
         <v>159</v>
       </c>
-      <c r="G186" s="15" t="s">
+      <c r="G189" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H186" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E187" s="22" t="inlineStr">
+      <c r="H189" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A190" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B190" s="22" t="s">
+        <v>539</v>
+      </c>
+      <c r="C190" s="21" t="s">
+        <v>540</v>
+      </c>
+      <c r="D190" s="21" t="s">
+        <v>541</v>
+      </c>
+      <c r="E190" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Hualu-Hengsheng Chemical
 山东华鲁恒升集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F187" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C188" s="15" t="s">
+      <c r="F190" s="22" t="s">
         <v>543</v>
       </c>
-      <c r="D188" s="15" t="s">
+      <c r="G190" s="21"/>
+      <c r="H190" s="23" t="s">
         <v>544</v>
       </c>
-      <c r="E188" s="16" t="inlineStr">
+    </row>
+    <row r="191" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A191" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B191" s="16" t="s">
+        <v>545</v>
+      </c>
+      <c r="C191" s="15" t="s">
+        <v>546</v>
+      </c>
+      <c r="D191" s="15" t="s">
+        <v>547</v>
+      </c>
+      <c r="E191" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">LOTTE CHEMICAL CORPORATION</t>
           </r>
         </is>
       </c>
-      <c r="F188" s="16" t="s">
+      <c r="F191" s="16" t="s">
         <v>47</v>
       </c>
-      <c r="G188" s="15" t="s">
+      <c r="G191" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H188" s="17" t="s">
+      <c r="H191" s="17" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="189" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E189" s="22" t="inlineStr">
+    <row r="192" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A192" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B192" s="22" t="s">
+        <v>549</v>
+      </c>
+      <c r="C192" s="21" t="s">
+        <v>550</v>
+      </c>
+      <c r="D192" s="21" t="s">
+        <v>551</v>
+      </c>
+      <c r="E192" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F189" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H189" s="23" t="s">
+      <c r="F192" s="22" t="s">
+        <v>553</v>
+      </c>
+      <c r="G192" s="21"/>
+      <c r="H192" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="190" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E190" s="16" t="inlineStr">
+    <row r="193" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A193" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B193" s="16" t="s">
+        <v>554</v>
+      </c>
+      <c r="C193" s="15" t="s">
+        <v>555</v>
+      </c>
+      <c r="D193" s="15" t="s">
+        <v>556</v>
+      </c>
+      <c r="E193" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F190" s="16" t="s">
+      <c r="F193" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G190" s="15"/>
-      <c r="H190" s="17" t="s">
+      <c r="G193" s="15"/>
+      <c r="H193" s="17" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A194" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B194" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="C194" s="21" t="s">
         <v>555</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E191" s="22" t="inlineStr">
+      <c r="D194" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="E194" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F191" s="22" t="s">
+      <c r="F194" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="G191" s="21" t="s">
+      <c r="G194" s="21" t="s">
         <v>172</v>
       </c>
-      <c r="H191" s="23" t="s">
-[...16 lines deleted...]
-      <c r="E192" s="22" t="inlineStr">
+      <c r="H194" s="23" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A195" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B195" s="22" t="s">
+        <v>554</v>
+      </c>
+      <c r="C195" s="21" t="s">
+        <v>555</v>
+      </c>
+      <c r="D195" s="21" t="s">
+        <v>556</v>
+      </c>
+      <c r="E195" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F192" s="22" t="s">
+      <c r="F195" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G192" s="21"/>
-[...8 lines deleted...]
-      <c r="B193" s="22" t="s">
+      <c r="G195" s="21"/>
+      <c r="H195" s="23" t="s">
         <v>558</v>
       </c>
-      <c r="C193" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E193" s="22" t="inlineStr">
+    </row>
+    <row r="196" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A196" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B196" s="22" t="s">
+        <v>561</v>
+      </c>
+      <c r="C196" s="21" t="s">
+        <v>562</v>
+      </c>
+      <c r="D196" s="21" t="s">
+        <v>563</v>
+      </c>
+      <c r="E196" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">WATER CHEMICAL CO.,LTD.
 泰兴市沃特尔化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F193" s="22" t="s">
+      <c r="F196" s="22" t="s">
+        <v>565</v>
+      </c>
+      <c r="G196" s="21"/>
+      <c r="H196" s="23" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A197" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B197" s="22" t="s">
+        <v>561</v>
+      </c>
+      <c r="C197" s="21" t="s">
         <v>562</v>
       </c>
-      <c r="G193" s="21"/>
-      <c r="H193" s="23" t="s">
+      <c r="D197" s="21" t="s">
+        <v>563</v>
+      </c>
+      <c r="E197" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Hebei Chengxin</t>
+          </r>
+        </is>
+      </c>
+      <c r="F197" s="22"/>
+      <c r="G197" s="21"/>
+      <c r="H197" s="23" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="194" spans="1:9" customHeight="1" ht="33.75">
-[...38 lines deleted...]
-      <c r="E195" s="19" t="inlineStr">
+    <row r="198" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A198" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B198" s="19" t="s">
+        <v>567</v>
+      </c>
+      <c r="C198" s="18" t="s">
+        <v>568</v>
+      </c>
+      <c r="D198" s="18" t="s">
+        <v>569</v>
+      </c>
+      <c r="E198" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison Biochemical
 中国</t>
           </r>
         </is>
       </c>
-      <c r="F195" s="19"/>
-[...10 lines deleted...]
-      <c r="C196" s="18" t="s">
+      <c r="F198" s="19"/>
+      <c r="G198" s="18"/>
+      <c r="H198" s="20"/>
+    </row>
+    <row r="199" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A199" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B199" s="19" t="s">
+        <v>571</v>
+      </c>
+      <c r="C199" s="18" t="s">
+        <v>572</v>
+      </c>
+      <c r="D199" s="18" t="s">
         <v>569</v>
       </c>
-      <c r="D196" s="18" t="s">
-[...2 lines deleted...]
-      <c r="E196" s="19" t="inlineStr">
+      <c r="E199" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison Biochemical
 中国</t>
           </r>
         </is>
       </c>
-      <c r="F196" s="19"/>
-[...83 lines deleted...]
-      </c>
+      <c r="F199" s="19"/>
       <c r="G199" s="18"/>
       <c r="H199" s="20"/>
     </row>
     <row r="200" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A200" s="18" t="s">
-[...2 lines deleted...]
-      <c r="B200" s="19" t="s">
+      <c r="A200" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B200" s="16" t="s">
+        <v>573</v>
+      </c>
+      <c r="C200" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="D200" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="E200" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Feiyang Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F200" s="16" t="s">
+        <v>577</v>
+      </c>
+      <c r="G200" s="15"/>
+      <c r="H200" s="17" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A201" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B201" s="16" t="s">
+        <v>578</v>
+      </c>
+      <c r="C201" s="15" t="s">
+        <v>579</v>
+      </c>
+      <c r="D201" s="15" t="s">
         <v>580</v>
       </c>
-      <c r="C200" s="18" t="s">
-[...2 lines deleted...]
-      <c r="D200" s="18" t="s">
+      <c r="E201" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">SK CHEMICALS CO., LTD.</t>
+          </r>
+        </is>
+      </c>
+      <c r="F201" s="16" t="s">
+        <v>47</v>
+      </c>
+      <c r="G201" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H201" s="17" t="s">
         <v>582</v>
       </c>
-      <c r="E200" s="19" t="inlineStr">
+    </row>
+    <row r="202" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A202" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B202" s="19" t="s">
+        <v>583</v>
+      </c>
+      <c r="C202" s="18" t="s">
+        <v>584</v>
+      </c>
+      <c r="D202" s="18" t="s">
+        <v>585</v>
+      </c>
+      <c r="E202" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Jayant Agro-Organics</t>
+          </r>
+        </is>
+      </c>
+      <c r="F202" s="19" t="s">
+        <v>587</v>
+      </c>
+      <c r="G202" s="18"/>
+      <c r="H202" s="20"/>
+    </row>
+    <row r="203" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A203" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B203" s="19" t="s">
+        <v>583</v>
+      </c>
+      <c r="C203" s="18" t="s">
+        <v>584</v>
+      </c>
+      <c r="D203" s="18" t="s">
+        <v>585</v>
+      </c>
+      <c r="E203" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Cathay Biotech Inc.
 上海凯赛生物技术股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F200" s="19" t="s">
+      <c r="F203" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G200" s="18"/>
-[...15 lines deleted...]
-      <c r="E201" s="22" t="inlineStr">
+      <c r="G203" s="18"/>
+      <c r="H203" s="20"/>
+    </row>
+    <row r="204" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A204" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B204" s="22" t="s">
+        <v>583</v>
+      </c>
+      <c r="C204" s="21" t="s">
+        <v>584</v>
+      </c>
+      <c r="D204" s="21" t="s">
+        <v>585</v>
+      </c>
+      <c r="E204" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Siqiang Chemical
 山东四强集团化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F201" s="22" t="s">
+      <c r="F204" s="22" t="s">
         <v>344</v>
       </c>
-      <c r="G201" s="21" t="s">
-[...14 lines deleted...]
-      <c r="D202" s="18" t="s">
+      <c r="G204" s="21" t="s">
         <v>590</v>
       </c>
-      <c r="E202" s="19" t="inlineStr">
+      <c r="H204" s="23"/>
+    </row>
+    <row r="205" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A205" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B205" s="19" t="s">
+        <v>591</v>
+      </c>
+      <c r="C205" s="18" t="s">
+        <v>592</v>
+      </c>
+      <c r="D205" s="18" t="s">
+        <v>593</v>
+      </c>
+      <c r="E205" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F202" s="19"/>
-[...16 lines deleted...]
-      <c r="E203" s="19" t="inlineStr">
+      <c r="F205" s="19"/>
+      <c r="G205" s="18"/>
+      <c r="H205" s="20"/>
+    </row>
+    <row r="206" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A206" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B206" s="19" t="s">
+        <v>594</v>
+      </c>
+      <c r="C206" s="18" t="s">
+        <v>595</v>
+      </c>
+      <c r="D206" s="18" t="s">
+        <v>596</v>
+      </c>
+      <c r="E206" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiatong Energy</t>
           </r>
         </is>
       </c>
-      <c r="F203" s="19"/>
-[...16 lines deleted...]
-      <c r="E204" s="19" t="inlineStr">
+      <c r="F206" s="19"/>
+      <c r="G206" s="18"/>
+      <c r="H206" s="20"/>
+    </row>
+    <row r="207" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A207" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B207" s="19" t="s">
+        <v>594</v>
+      </c>
+      <c r="C207" s="18" t="s">
+        <v>595</v>
+      </c>
+      <c r="D207" s="18" t="s">
+        <v>596</v>
+      </c>
+      <c r="E207" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Yisheng Petrochemical</t>
           </r>
         </is>
       </c>
-      <c r="F204" s="19" t="s">
+      <c r="F207" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G204" s="18"/>
-[...6 lines deleted...]
-      <c r="B205" s="22" t="s">
+      <c r="G207" s="18"/>
+      <c r="H207" s="20"/>
+    </row>
+    <row r="208" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A208" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B208" s="22" t="s">
+        <v>599</v>
+      </c>
+      <c r="C208" s="21" t="s">
+        <v>595</v>
+      </c>
+      <c r="D208" s="21" t="s">
         <v>596</v>
       </c>
-      <c r="C205" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E205" s="22" t="inlineStr">
+      <c r="E208" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Tuntex
 東雲</t>
           </r>
         </is>
       </c>
-      <c r="F205" s="22" t="s">
+      <c r="F208" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G205" s="21"/>
-[...15 lines deleted...]
-      <c r="E206" s="22" t="inlineStr">
+      <c r="G208" s="21"/>
+      <c r="H208" s="23"/>
+    </row>
+    <row r="209" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A209" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B209" s="22" t="s">
+        <v>601</v>
+      </c>
+      <c r="C209" s="21" t="s">
+        <v>602</v>
+      </c>
+      <c r="D209" s="21" t="s">
+        <v>603</v>
+      </c>
+      <c r="E209" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F206" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H206" s="23" t="s">
+      <c r="F209" s="22" t="s">
+        <v>553</v>
+      </c>
+      <c r="G209" s="21"/>
+      <c r="H209" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="207" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E207" s="19" t="inlineStr">
+    <row r="210" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A210" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B210" s="19" t="s">
+        <v>604</v>
+      </c>
+      <c r="C210" s="18" t="s">
+        <v>605</v>
+      </c>
+      <c r="D210" s="18" t="s">
+        <v>606</v>
+      </c>
+      <c r="E210" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">YANTAI HENGYUAN BIOENGINEERING CO., LTD.
 烟台恒源生物股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F207" s="19" t="s">
+      <c r="F210" s="19" t="s">
         <v>344</v>
       </c>
-      <c r="G207" s="18" t="s">
+      <c r="G210" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="H207" s="20" t="s">
-[...16 lines deleted...]
-      <c r="E208" s="19" t="inlineStr">
+      <c r="H210" s="20" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A211" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B211" s="19" t="s">
+        <v>604</v>
+      </c>
+      <c r="C211" s="18" t="s">
+        <v>605</v>
+      </c>
+      <c r="D211" s="18" t="s">
+        <v>606</v>
+      </c>
+      <c r="E211" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG SHENGYUAN ENERGY TECHNOLOGY CO., LTD.</t>
           </r>
         </is>
       </c>
-      <c r="F208" s="19"/>
-[...15 lines deleted...]
-      <c r="D209" s="18" t="s">
+      <c r="F211" s="19"/>
+      <c r="G211" s="18"/>
+      <c r="H211" s="20" t="s">
         <v>609</v>
       </c>
-      <c r="E209" s="19" t="inlineStr">
+    </row>
+    <row r="212" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A212" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B212" s="19" t="s">
+        <v>610</v>
+      </c>
+      <c r="C212" s="18" t="s">
+        <v>611</v>
+      </c>
+      <c r="D212" s="18" t="s">
+        <v>612</v>
+      </c>
+      <c r="E212" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
-      <c r="F209" s="19"/>
-[...16 lines deleted...]
-      <c r="E210" s="16" t="inlineStr">
+      <c r="F212" s="19"/>
+      <c r="G212" s="18"/>
+      <c r="H212" s="20"/>
+    </row>
+    <row r="213" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A213" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B213" s="16" t="s">
+        <v>614</v>
+      </c>
+      <c r="C213" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="D213" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="E213" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F210" s="16" t="s">
-[...13 lines deleted...]
-      <c r="B211" s="16" t="s">
+      <c r="F213" s="16" t="s">
         <v>618</v>
       </c>
-      <c r="C211" s="15" t="s">
+      <c r="G213" s="15" t="s">
         <v>619</v>
       </c>
-      <c r="D211" s="15" t="s">
+      <c r="H213" s="17" t="s">
         <v>620</v>
       </c>
-      <c r="E211" s="16" t="inlineStr">
+    </row>
+    <row r="214" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A214" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B214" s="16" t="s">
+        <v>621</v>
+      </c>
+      <c r="C214" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="D214" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="E214" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ensign
 坊英軒実業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F211" s="16" t="s">
+      <c r="F214" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G211" s="15" t="s">
+      <c r="G214" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H211" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E212" s="22" t="inlineStr">
+      <c r="H214" s="17" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A215" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B215" s="22" t="s">
+        <v>621</v>
+      </c>
+      <c r="C215" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="D215" s="21" t="s">
+        <v>623</v>
+      </c>
+      <c r="E215" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">RZBC
 日照金禾生化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F212" s="22" t="s">
+      <c r="F215" s="22" t="s">
         <v>139</v>
       </c>
-      <c r="G212" s="21"/>
-[...17 lines deleted...]
-      <c r="E213" s="22" t="inlineStr">
+      <c r="G215" s="21"/>
+      <c r="H215" s="23" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A216" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B216" s="22" t="s">
+        <v>621</v>
+      </c>
+      <c r="C216" s="21" t="s">
+        <v>622</v>
+      </c>
+      <c r="D216" s="21" t="s">
+        <v>623</v>
+      </c>
+      <c r="E216" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Kolod
 江蘇科倫多食品配料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F213" s="22" t="s">
+      <c r="F216" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G213" s="21"/>
-[...14 lines deleted...]
-      <c r="D214" s="15" t="s">
+      <c r="G216" s="21"/>
+      <c r="H216" s="23" t="s">
         <v>624</v>
       </c>
-      <c r="E214" s="16" t="inlineStr">
+    </row>
+    <row r="217" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A217" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B217" s="16" t="s">
+        <v>625</v>
+      </c>
+      <c r="C217" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="D217" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="E217" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU ZHENGDAN CHEMICAL INDUSTRY CO.,LTD
 江蘇正丹化学工业股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F214" s="16" t="s">
+      <c r="F217" s="16" t="s">
+        <v>629</v>
+      </c>
+      <c r="G217" s="15" t="s">
+        <v>34</v>
+      </c>
+      <c r="H217" s="17" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A218" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B218" s="19" t="s">
+        <v>625</v>
+      </c>
+      <c r="C218" s="18" t="s">
         <v>626</v>
       </c>
-      <c r="G214" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E215" s="19" t="inlineStr">
+      <c r="D218" s="18" t="s">
+        <v>627</v>
+      </c>
+      <c r="E218" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anhui Taida New Materials Co., Ltd.
 安徽泰达新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F215" s="19"/>
-[...16 lines deleted...]
-      <c r="E216" s="19" t="inlineStr">
+      <c r="F218" s="19"/>
+      <c r="G218" s="18"/>
+      <c r="H218" s="20"/>
+    </row>
+    <row r="219" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A219" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B219" s="19" t="s">
+        <v>625</v>
+      </c>
+      <c r="C219" s="18" t="s">
+        <v>626</v>
+      </c>
+      <c r="D219" s="18" t="s">
+        <v>627</v>
+      </c>
+      <c r="E219" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Baichuan High-Tech New Materials Co., Ltd.
 江苏百川高科新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F216" s="19" t="s">
+      <c r="F219" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G216" s="18"/>
-[...15 lines deleted...]
-      <c r="E217" s="16" t="inlineStr">
+      <c r="G219" s="18"/>
+      <c r="H219" s="20"/>
+    </row>
+    <row r="220" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A220" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B220" s="16" t="s">
+        <v>632</v>
+      </c>
+      <c r="C220" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="D220" s="15" t="s">
+        <v>634</v>
+      </c>
+      <c r="E220" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HUICHENG ELECTRONIC MATERIAL CO., LTD
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F217" s="16" t="s">
+      <c r="F220" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G217" s="15" t="s">
+      <c r="G220" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H217" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E218" s="19" t="inlineStr">
+      <c r="H220" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A221" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B221" s="19" t="s">
+        <v>636</v>
+      </c>
+      <c r="C221" s="18" t="s">
+        <v>637</v>
+      </c>
+      <c r="D221" s="18" t="s">
+        <v>638</v>
+      </c>
+      <c r="E221" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F218" s="19" t="s">
+      <c r="F221" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G218" s="18"/>
-[...15 lines deleted...]
-      <c r="E219" s="19" t="inlineStr">
+      <c r="G221" s="18"/>
+      <c r="H221" s="20"/>
+    </row>
+    <row r="222" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A222" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B222" s="19" t="s">
+        <v>636</v>
+      </c>
+      <c r="C222" s="18" t="s">
+        <v>637</v>
+      </c>
+      <c r="D222" s="18" t="s">
+        <v>638</v>
+      </c>
+      <c r="E222" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Continental Petrochemicals</t>
           </r>
         </is>
       </c>
-      <c r="F219" s="19" t="s">
+      <c r="F222" s="19" t="s">
         <v>457</v>
       </c>
-      <c r="G219" s="18"/>
-[...15 lines deleted...]
-      <c r="E220" s="19" t="inlineStr">
+      <c r="G222" s="18"/>
+      <c r="H222" s="20"/>
+    </row>
+    <row r="223" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A223" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B223" s="19" t="s">
+        <v>636</v>
+      </c>
+      <c r="C223" s="18" t="s">
+        <v>637</v>
+      </c>
+      <c r="D223" s="18" t="s">
+        <v>638</v>
+      </c>
+      <c r="E223" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC China/Zhenjiang Union Chemical Industry Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F220" s="19" t="s">
+      <c r="F223" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G220" s="18"/>
-[...15 lines deleted...]
-      <c r="E221" s="22" t="inlineStr">
+      <c r="G223" s="18"/>
+      <c r="H223" s="20"/>
+    </row>
+    <row r="224" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A224" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B224" s="22" t="s">
+        <v>636</v>
+      </c>
+      <c r="C224" s="21" t="s">
+        <v>637</v>
+      </c>
+      <c r="D224" s="21" t="s">
+        <v>638</v>
+      </c>
+      <c r="E224" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Thirumalai Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F221" s="22" t="s">
-[...18 lines deleted...]
-      <c r="E222" s="16" t="inlineStr">
+      <c r="F224" s="22" t="s">
+        <v>587</v>
+      </c>
+      <c r="G224" s="21"/>
+      <c r="H224" s="23"/>
+    </row>
+    <row r="225" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A225" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B225" s="16" t="s">
+        <v>643</v>
+      </c>
+      <c r="C225" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="D225" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="E225" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F222" s="16" t="s">
+      <c r="F225" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G222" s="15" t="s">
+      <c r="G225" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="H222" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E223" s="16" t="inlineStr">
+      <c r="H225" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="226" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A226" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B226" s="16" t="s">
+        <v>643</v>
+      </c>
+      <c r="C226" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="D226" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="E226" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Shengtong Juyuan New material Co.,Ltd</t>
           </r>
         </is>
       </c>
-      <c r="F223" s="16" t="s">
+      <c r="F226" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G223" s="15"/>
-      <c r="H223" s="17" t="s">
+      <c r="G226" s="15"/>
+      <c r="H226" s="17" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="227" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A227" s="18" t="s">
+        <v>531</v>
+      </c>
+      <c r="B227" s="19" t="s">
+        <v>643</v>
+      </c>
+      <c r="C227" s="18" t="s">
+        <v>644</v>
+      </c>
+      <c r="D227" s="18" t="s">
         <v>645</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E224" s="19" t="inlineStr">
+      <c r="E227" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Qixiang Tengda
 淄博斉翔騰達化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F224" s="19"/>
-[...16 lines deleted...]
-      <c r="E225" s="22" t="inlineStr">
+      <c r="F227" s="19"/>
+      <c r="G227" s="18"/>
+      <c r="H227" s="20"/>
+    </row>
+    <row r="228" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A228" s="21" t="s">
+        <v>531</v>
+      </c>
+      <c r="B228" s="22" t="s">
+        <v>650</v>
+      </c>
+      <c r="C228" s="21" t="s">
+        <v>651</v>
+      </c>
+      <c r="D228" s="21" t="s">
+        <v>652</v>
+      </c>
+      <c r="E228" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CCP
 長春</t>
           </r>
         </is>
       </c>
-      <c r="F225" s="22" t="s">
+      <c r="F228" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G225" s="21"/>
-[...11 lines deleted...]
-      <c r="C226" s="21" t="s">
+      <c r="G228" s="21"/>
+      <c r="H228" s="23" t="s">
         <v>654</v>
       </c>
-      <c r="D226" s="21" t="s">
+    </row>
+    <row r="229" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A229" s="21" t="s">
         <v>655</v>
       </c>
-      <c r="E226" s="22" t="inlineStr">
+      <c r="B229" s="22" t="s">
+        <v>656</v>
+      </c>
+      <c r="C229" s="21" t="s">
+        <v>657</v>
+      </c>
+      <c r="D229" s="21" t="s">
+        <v>658</v>
+      </c>
+      <c r="E229" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISED LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F226" s="22" t="s">
+      <c r="F229" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G226" s="21"/>
-      <c r="H226" s="23" t="s">
+      <c r="G229" s="21"/>
+      <c r="H229" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="227" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E227" s="16" t="inlineStr">
+    <row r="230" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A230" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B230" s="16" t="s">
+        <v>659</v>
+      </c>
+      <c r="C230" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="D230" s="15" t="s">
+        <v>660</v>
+      </c>
+      <c r="E230" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F227" s="16"/>
-[...1 lines deleted...]
-      <c r="H227" s="17" t="s">
+      <c r="F230" s="16"/>
+      <c r="G230" s="15"/>
+      <c r="H230" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="228" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E228" s="16" t="inlineStr">
+    <row r="231" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A231" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B231" s="16" t="s">
+        <v>661</v>
+      </c>
+      <c r="C231" s="15" t="s">
+        <v>662</v>
+      </c>
+      <c r="D231" s="15" t="s">
+        <v>663</v>
+      </c>
+      <c r="E231" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">三和合成化学株式会社</t>
           </r>
         </is>
       </c>
-      <c r="F228" s="16" t="s">
-[...3 lines deleted...]
-      <c r="H228" s="17" t="s">
+      <c r="F231" s="16" t="s">
+        <v>665</v>
+      </c>
+      <c r="G231" s="15"/>
+      <c r="H231" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="229" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E229" s="16" t="inlineStr">
+    <row r="232" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A232" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B232" s="16" t="s">
+        <v>666</v>
+      </c>
+      <c r="C232" s="15" t="s">
+        <v>667</v>
+      </c>
+      <c r="D232" s="15" t="s">
+        <v>668</v>
+      </c>
+      <c r="E232" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F229" s="16"/>
-[...1 lines deleted...]
-      <c r="H229" s="17" t="s">
+      <c r="F232" s="16"/>
+      <c r="G232" s="15"/>
+      <c r="H232" s="17" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="230" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E230" s="22" t="inlineStr">
+    <row r="233" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A233" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B233" s="22" t="s">
+        <v>666</v>
+      </c>
+      <c r="C233" s="21" t="s">
+        <v>667</v>
+      </c>
+      <c r="D233" s="21" t="s">
+        <v>668</v>
+      </c>
+      <c r="E233" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F230" s="22" t="s">
+      <c r="F233" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G230" s="21"/>
-      <c r="H230" s="23" t="s">
+      <c r="G233" s="21"/>
+      <c r="H233" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="231" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E231" s="16" t="inlineStr">
+    <row r="234" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A234" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B234" s="16" t="s">
+        <v>669</v>
+      </c>
+      <c r="C234" s="15" t="s">
+        <v>670</v>
+      </c>
+      <c r="D234" s="15" t="s">
+        <v>671</v>
+      </c>
+      <c r="E234" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">三和合成化学株式会社</t>
           </r>
         </is>
       </c>
-      <c r="F231" s="16" t="s">
-[...18 lines deleted...]
-      <c r="E232" s="16" t="inlineStr">
+      <c r="F234" s="16" t="s">
+        <v>665</v>
+      </c>
+      <c r="G234" s="15"/>
+      <c r="H234" s="17"/>
+    </row>
+    <row r="235" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A235" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B235" s="16" t="s">
+        <v>672</v>
+      </c>
+      <c r="C235" s="15" t="s">
+        <v>673</v>
+      </c>
+      <c r="D235" s="15" t="s">
+        <v>674</v>
+      </c>
+      <c r="E235" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F232" s="16" t="s">
+      <c r="F235" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G232" s="15" t="s">
+      <c r="G235" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H232" s="17" t="s">
+      <c r="H235" s="17" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="233" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E233" s="16" t="inlineStr">
+    <row r="236" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A236" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B236" s="16" t="s">
+        <v>675</v>
+      </c>
+      <c r="C236" s="15" t="s">
+        <v>676</v>
+      </c>
+      <c r="D236" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="E236" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F233" s="16" t="s">
+      <c r="F236" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G233" s="15" t="s">
+      <c r="G236" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H233" s="17" t="s">
+      <c r="H236" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="234" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E234" s="16" t="inlineStr">
+    <row r="237" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A237" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B237" s="16" t="s">
+        <v>675</v>
+      </c>
+      <c r="C237" s="15" t="s">
+        <v>676</v>
+      </c>
+      <c r="D237" s="15" t="s">
+        <v>677</v>
+      </c>
+      <c r="E237" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Malaysia
 聯成化學 (馬來西亞) 有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F234" s="16" t="s">
+      <c r="F237" s="16" t="s">
+        <v>679</v>
+      </c>
+      <c r="G237" s="15"/>
+      <c r="H237" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="238" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A238" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B238" s="22" t="s">
+        <v>675</v>
+      </c>
+      <c r="C238" s="21" t="s">
         <v>676</v>
       </c>
-      <c r="G234" s="15"/>
-      <c r="H234" s="17" t="s">
+      <c r="D238" s="21" t="s">
+        <v>677</v>
+      </c>
+      <c r="E238" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">HANWHA Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F238" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G238" s="21"/>
+      <c r="H238" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="235" spans="1:9" customHeight="1" ht="33.75">
-[...40 lines deleted...]
-      <c r="E236" s="19" t="inlineStr">
+    <row r="239" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A239" s="18" t="s">
+        <v>655</v>
+      </c>
+      <c r="B239" s="19" t="s">
+        <v>681</v>
+      </c>
+      <c r="C239" s="18" t="s">
+        <v>682</v>
+      </c>
+      <c r="D239" s="18" t="s">
+        <v>683</v>
+      </c>
+      <c r="E239" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F236" s="19" t="s">
+      <c r="F239" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G236" s="18" t="s">
+      <c r="G239" s="18" t="s">
         <v>172</v>
       </c>
-      <c r="H236" s="20" t="s">
+      <c r="H239" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="237" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E237" s="22" t="inlineStr">
+    <row r="240" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A240" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B240" s="22" t="s">
+        <v>681</v>
+      </c>
+      <c r="C240" s="21" t="s">
+        <v>682</v>
+      </c>
+      <c r="D240" s="21" t="s">
+        <v>683</v>
+      </c>
+      <c r="E240" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F237" s="22" t="s">
+      <c r="F240" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G237" s="21"/>
-      <c r="H237" s="23" t="s">
+      <c r="G240" s="21"/>
+      <c r="H240" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="238" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E238" s="19" t="inlineStr">
+    <row r="241" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A241" s="18" t="s">
+        <v>655</v>
+      </c>
+      <c r="B241" s="19" t="s">
+        <v>684</v>
+      </c>
+      <c r="C241" s="18" t="s">
+        <v>684</v>
+      </c>
+      <c r="D241" s="18" t="s">
+        <v>685</v>
+      </c>
+      <c r="E241" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
-      <c r="F238" s="19" t="s">
+      <c r="F241" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G238" s="18"/>
-      <c r="H238" s="20" t="s">
+      <c r="G241" s="18"/>
+      <c r="H241" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="239" spans="1:9" customHeight="1" ht="33.75">
-[...9 lines deleted...]
-      <c r="D239" s="21" t="s">
+    <row r="242" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A242" s="21" t="s">
         <v>655</v>
       </c>
-      <c r="E239" s="22" t="inlineStr">
+      <c r="B242" s="22" t="s">
+        <v>687</v>
+      </c>
+      <c r="C242" s="21" t="s">
+        <v>687</v>
+      </c>
+      <c r="D242" s="21" t="s">
+        <v>658</v>
+      </c>
+      <c r="E242" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai
 润泰新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F239" s="22" t="s">
+      <c r="F242" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G239" s="21"/>
-      <c r="H239" s="23" t="s">
+      <c r="G242" s="21"/>
+      <c r="H242" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="240" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E240" s="16" t="inlineStr">
+    <row r="243" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A243" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B243" s="16" t="s">
+        <v>689</v>
+      </c>
+      <c r="C243" s="15" t="s">
+        <v>690</v>
+      </c>
+      <c r="D243" s="15" t="s">
+        <v>691</v>
+      </c>
+      <c r="E243" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU LICHENG CHEMICAL
 江苏立成化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F240" s="16" t="s">
+      <c r="F243" s="16" t="s">
+        <v>693</v>
+      </c>
+      <c r="G243" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H243" s="17" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="244" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A244" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B244" s="22" t="s">
+        <v>694</v>
+      </c>
+      <c r="C244" s="21" t="s">
         <v>690</v>
       </c>
-      <c r="G240" s="15" t="s">
-[...10 lines deleted...]
-      <c r="B241" s="22" t="s">
+      <c r="D244" s="21" t="s">
         <v>691</v>
       </c>
-      <c r="C241" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E241" s="22" t="inlineStr">
+      <c r="E244" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DYNAMIC INTERNATIONAL ENTERPRISES LIMITED
 德纳国际企业有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F241" s="22" t="s">
-[...15 lines deleted...]
-      <c r="D242" s="15" t="s">
+      <c r="F244" s="22" t="s">
         <v>696</v>
       </c>
-      <c r="E242" s="16" t="inlineStr">
+      <c r="G244" s="21"/>
+      <c r="H244" s="23"/>
+    </row>
+    <row r="245" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A245" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B245" s="16" t="s">
+        <v>697</v>
+      </c>
+      <c r="C245" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="D245" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="E245" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai Chemical
 潤泰化学</t>
           </r>
         </is>
       </c>
-      <c r="F242" s="16" t="s">
+      <c r="F245" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G242" s="15"/>
-      <c r="H242" s="17" t="s">
+      <c r="G245" s="15"/>
+      <c r="H245" s="17" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="243" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E243" s="16" t="inlineStr">
+    <row r="246" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A246" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B246" s="16" t="s">
+        <v>700</v>
+      </c>
+      <c r="C246" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="D246" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="E246" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F243" s="16"/>
-[...1 lines deleted...]
-      <c r="H243" s="17" t="s">
+      <c r="F246" s="16"/>
+      <c r="G246" s="15"/>
+      <c r="H246" s="17" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="244" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E244" s="22" t="inlineStr">
+    <row r="247" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A247" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B247" s="22" t="s">
+        <v>700</v>
+      </c>
+      <c r="C247" s="21" t="s">
+        <v>701</v>
+      </c>
+      <c r="D247" s="21" t="s">
+        <v>702</v>
+      </c>
+      <c r="E247" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F244" s="22" t="s">
+      <c r="F247" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G244" s="21"/>
-      <c r="H244" s="23" t="s">
+      <c r="G247" s="21"/>
+      <c r="H247" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="245" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E245" s="16" t="inlineStr">
+    <row r="248" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A248" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B248" s="16" t="s">
+        <v>703</v>
+      </c>
+      <c r="C248" s="15" t="s">
+        <v>704</v>
+      </c>
+      <c r="D248" s="15" t="s">
+        <v>705</v>
+      </c>
+      <c r="E248" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F245" s="16" t="s">
+      <c r="F248" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G245" s="15" t="s">
+      <c r="G248" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H245" s="17" t="s">
+      <c r="H248" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="246" spans="1:9" customHeight="1" ht="33.75">
-[...9 lines deleted...]
-      <c r="D246" s="21" t="s">
+    <row r="249" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A249" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B249" s="22" t="s">
         <v>703</v>
       </c>
-      <c r="E246" s="22" t="inlineStr">
+      <c r="C249" s="21" t="s">
+        <v>704</v>
+      </c>
+      <c r="D249" s="21" t="s">
+        <v>706</v>
+      </c>
+      <c r="E249" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nan Ya Plastic Corporation
 南亞塑膠公司</t>
           </r>
         </is>
       </c>
-      <c r="F246" s="22" t="s">
+      <c r="F249" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G246" s="21"/>
-      <c r="H246" s="23" t="s">
+      <c r="G249" s="21"/>
+      <c r="H249" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="247" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E247" s="16" t="inlineStr">
+    <row r="250" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A250" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="B250" s="16" t="s">
+        <v>707</v>
+      </c>
+      <c r="C250" s="15" t="s">
+        <v>708</v>
+      </c>
+      <c r="D250" s="15" t="s">
+        <v>709</v>
+      </c>
+      <c r="E250" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUANLI SCIENCE AND TECHNOLOGY CO.,LTD.
 山东元利科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F247" s="16" t="s">
+      <c r="F250" s="16" t="s">
+        <v>710</v>
+      </c>
+      <c r="G250" s="15" t="s">
+        <v>172</v>
+      </c>
+      <c r="H250" s="17" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="251" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A251" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B251" s="22" t="s">
         <v>707</v>
       </c>
-      <c r="G247" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E248" s="22" t="inlineStr">
+      <c r="C251" s="21" t="s">
+        <v>708</v>
+      </c>
+      <c r="D251" s="21" t="s">
+        <v>709</v>
+      </c>
+      <c r="E251" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">UPC Technology Corporation
 聯成化學科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F248" s="22" t="s">
+      <c r="F251" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G248" s="21"/>
-      <c r="H248" s="23" t="s">
+      <c r="G251" s="21"/>
+      <c r="H251" s="23" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="252" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A252" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B252" s="22" t="s">
+        <v>707</v>
+      </c>
+      <c r="C252" s="21" t="s">
         <v>708</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E249" s="22" t="inlineStr">
+      <c r="D252" s="21" t="s">
+        <v>709</v>
+      </c>
+      <c r="E252" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
           </r>
         </is>
       </c>
-      <c r="F249" s="22" t="s">
-[...15 lines deleted...]
-      <c r="D250" s="21" t="s">
+      <c r="F252" s="22" t="s">
         <v>713</v>
       </c>
-      <c r="E250" s="22" t="inlineStr">
+      <c r="G252" s="21"/>
+      <c r="H252" s="23"/>
+    </row>
+    <row r="253" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A253" s="21" t="s">
+        <v>655</v>
+      </c>
+      <c r="B253" s="22" t="s">
+        <v>714</v>
+      </c>
+      <c r="C253" s="21" t="s">
+        <v>715</v>
+      </c>
+      <c r="D253" s="21" t="s">
+        <v>716</v>
+      </c>
+      <c r="E253" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OPTIMISTIC ORGANIC SDN BHD</t>
           </r>
         </is>
       </c>
-      <c r="F250" s="22" t="s">
-[...15 lines deleted...]
-      <c r="D251" s="21" t="s">
+      <c r="F253" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="G253" s="21"/>
+      <c r="H253" s="23"/>
+    </row>
+    <row r="254" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A254" s="21" t="s">
         <v>717</v>
       </c>
-      <c r="E251" s="22" t="inlineStr">
+      <c r="B254" s="22" t="s">
+        <v>718</v>
+      </c>
+      <c r="C254" s="21" t="s">
+        <v>719</v>
+      </c>
+      <c r="D254" s="21" t="s">
+        <v>720</v>
+      </c>
+      <c r="E254" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F251" s="22" t="s">
+      <c r="F254" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G251" s="21"/>
-[...15 lines deleted...]
-      <c r="E252" s="22" t="inlineStr">
+      <c r="G254" s="21"/>
+      <c r="H254" s="23"/>
+    </row>
+    <row r="255" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A255" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B255" s="22" t="s">
+        <v>722</v>
+      </c>
+      <c r="C255" s="21" t="s">
+        <v>723</v>
+      </c>
+      <c r="D255" s="21" t="s">
+        <v>724</v>
+      </c>
+      <c r="E255" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F252" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C253" s="21" t="s">
+      <c r="F255" s="22" t="s">
         <v>726</v>
       </c>
-      <c r="D253" s="21" t="s">
+      <c r="G255" s="21"/>
+      <c r="H255" s="23" t="s">
         <v>727</v>
       </c>
-      <c r="E253" s="22" t="inlineStr">
+    </row>
+    <row r="256" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A256" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B256" s="22" t="s">
+        <v>728</v>
+      </c>
+      <c r="C256" s="21" t="s">
+        <v>729</v>
+      </c>
+      <c r="D256" s="21" t="s">
+        <v>730</v>
+      </c>
+      <c r="E256" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F253" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E254" s="22" t="inlineStr">
+      <c r="F256" s="22" t="s">
+        <v>726</v>
+      </c>
+      <c r="G256" s="21"/>
+      <c r="H256" s="23" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="257" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A257" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B257" s="22" t="s">
+        <v>731</v>
+      </c>
+      <c r="C257" s="21" t="s">
+        <v>732</v>
+      </c>
+      <c r="D257" s="21" t="s">
+        <v>733</v>
+      </c>
+      <c r="E257" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F254" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E255" s="16" t="inlineStr">
+      <c r="F257" s="22" t="s">
+        <v>726</v>
+      </c>
+      <c r="G257" s="21"/>
+      <c r="H257" s="23" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="258" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A258" s="15" t="s">
+        <v>717</v>
+      </c>
+      <c r="B258" s="16" t="s">
+        <v>734</v>
+      </c>
+      <c r="C258" s="15" t="s">
+        <v>734</v>
+      </c>
+      <c r="D258" s="15" t="s">
+        <v>735</v>
+      </c>
+      <c r="E258" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical
 抚顺东联安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F255" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G255" s="15" t="s">
+      <c r="F258" s="16" t="s">
+        <v>737</v>
+      </c>
+      <c r="G258" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H255" s="17" t="s">
+      <c r="H258" s="17" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="256" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E256" s="16" t="inlineStr">
+    <row r="259" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A259" s="15" t="s">
+        <v>717</v>
+      </c>
+      <c r="B259" s="16" t="s">
+        <v>738</v>
+      </c>
+      <c r="C259" s="15" t="s">
+        <v>739</v>
+      </c>
+      <c r="D259" s="15" t="s">
+        <v>740</v>
+      </c>
+      <c r="E259" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Anxin Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F256" s="16"/>
-[...16 lines deleted...]
-      <c r="E257" s="19" t="inlineStr">
+      <c r="F259" s="16"/>
+      <c r="G259" s="15"/>
+      <c r="H259" s="17"/>
+    </row>
+    <row r="260" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A260" s="18" t="s">
+        <v>717</v>
+      </c>
+      <c r="B260" s="19" t="s">
+        <v>742</v>
+      </c>
+      <c r="C260" s="18" t="s">
+        <v>743</v>
+      </c>
+      <c r="D260" s="18" t="s">
+        <v>744</v>
+      </c>
+      <c r="E260" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F257" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G257" s="18" t="s">
+      <c r="F260" s="19" t="s">
+        <v>746</v>
+      </c>
+      <c r="G260" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="H257" s="20" t="s">
+      <c r="H260" s="20" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="258" spans="1:9" customHeight="1" ht="33.75">
-[...3 lines deleted...]
-      <c r="B258" s="22" t="s">
+    <row r="261" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A261" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B261" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="C258" s="21" t="s">
+      <c r="C261" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="D258" s="21" t="s">
+      <c r="D261" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="E258" s="22" t="inlineStr">
+      <c r="E261" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F258" s="22" t="s">
+      <c r="F261" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G258" s="21"/>
-[...8 lines deleted...]
-      <c r="B259" s="22" t="s">
+      <c r="G261" s="21"/>
+      <c r="H261" s="23" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="262" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A262" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B262" s="22" t="s">
         <v>114</v>
       </c>
-      <c r="C259" s="21" t="s">
+      <c r="C262" s="21" t="s">
         <v>115</v>
       </c>
-      <c r="D259" s="21" t="s">
+      <c r="D262" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="E259" s="22" t="inlineStr">
+      <c r="E262" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F259" s="22"/>
-[...16 lines deleted...]
-      <c r="E260" s="22" t="inlineStr">
+      <c r="F262" s="22"/>
+      <c r="G262" s="21"/>
+      <c r="H262" s="23"/>
+    </row>
+    <row r="263" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A263" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B263" s="22" t="s">
+        <v>750</v>
+      </c>
+      <c r="C263" s="21" t="s">
+        <v>751</v>
+      </c>
+      <c r="D263" s="21" t="s">
+        <v>752</v>
+      </c>
+      <c r="E263" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHEJIANG TAIZHOU TU-POLY CO.,LTD.
 浙江台州英宝貿易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F260" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H260" s="23" t="s">
+      <c r="F263" s="22" t="s">
+        <v>726</v>
+      </c>
+      <c r="G263" s="21"/>
+      <c r="H263" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="261" spans="1:9" customHeight="1" ht="33.75">
-[...3 lines deleted...]
-      <c r="B261" s="19" t="s">
+    <row r="264" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A264" s="18" t="s">
+        <v>717</v>
+      </c>
+      <c r="B264" s="19" t="s">
+        <v>753</v>
+      </c>
+      <c r="C264" s="18" t="s">
         <v>750</v>
       </c>
-      <c r="C261" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E261" s="19" t="inlineStr">
+      <c r="D264" s="18" t="s">
+        <v>752</v>
+      </c>
+      <c r="E264" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fu Shun AnXin Chemical CO. LTD
 抚顺安信化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F261" s="19" t="s">
-[...2 lines deleted...]
-      <c r="G261" s="18" t="s">
+      <c r="F264" s="19" t="s">
+        <v>746</v>
+      </c>
+      <c r="G264" s="18" t="s">
         <v>86</v>
       </c>
-      <c r="H261" s="20" t="s">
+      <c r="H264" s="20" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="262" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E262" s="22" t="inlineStr">
+    <row r="265" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A265" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B265" s="22" t="s">
+        <v>754</v>
+      </c>
+      <c r="C265" s="21" t="s">
+        <v>755</v>
+      </c>
+      <c r="D265" s="21" t="s">
+        <v>756</v>
+      </c>
+      <c r="E265" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F262" s="22" t="s">
+      <c r="F265" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G262" s="21"/>
-[...14 lines deleted...]
-      <c r="D263" s="21" t="s">
+      <c r="G265" s="21"/>
+      <c r="H265" s="23" t="s">
         <v>757</v>
       </c>
-      <c r="E263" s="22" t="inlineStr">
+    </row>
+    <row r="266" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A266" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B266" s="22" t="s">
+        <v>758</v>
+      </c>
+      <c r="C266" s="21" t="s">
+        <v>759</v>
+      </c>
+      <c r="D266" s="21" t="s">
+        <v>760</v>
+      </c>
+      <c r="E266" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taixing Jinjiang Chemical Industry Co., Ltd.
 泰興金江化学工業有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F263" s="22"/>
-[...1 lines deleted...]
-      <c r="H263" s="23" t="s">
+      <c r="F266" s="22"/>
+      <c r="G266" s="21"/>
+      <c r="H266" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="264" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E264" s="22" t="inlineStr">
+    <row r="267" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A267" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B267" s="22" t="s">
+        <v>761</v>
+      </c>
+      <c r="C267" s="21" t="s">
+        <v>762</v>
+      </c>
+      <c r="D267" s="21" t="s">
+        <v>763</v>
+      </c>
+      <c r="E267" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
-      <c r="F264" s="22" t="s">
+      <c r="F267" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G264" s="21"/>
-      <c r="H264" s="23" t="s">
+      <c r="G267" s="21"/>
+      <c r="H267" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="265" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E265" s="16" t="inlineStr">
+    <row r="268" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A268" s="15" t="s">
+        <v>717</v>
+      </c>
+      <c r="B268" s="16" t="s">
+        <v>765</v>
+      </c>
+      <c r="C268" s="15" t="s">
+        <v>766</v>
+      </c>
+      <c r="D268" s="15" t="s">
+        <v>767</v>
+      </c>
+      <c r="E268" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuxi acryl chemical
 天錫阿科力化工</t>
           </r>
         </is>
       </c>
-      <c r="F265" s="16" t="s">
+      <c r="F268" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G265" s="15"/>
-      <c r="H265" s="17" t="s">
+      <c r="G268" s="15"/>
+      <c r="H268" s="17" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="266" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E266" s="22" t="inlineStr">
+    <row r="269" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A269" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B269" s="22" t="s">
+        <v>768</v>
+      </c>
+      <c r="C269" s="21" t="s">
+        <v>769</v>
+      </c>
+      <c r="D269" s="21" t="s">
+        <v>770</v>
+      </c>
+      <c r="E269" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F266" s="22" t="s">
+      <c r="F269" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G266" s="21"/>
-[...15 lines deleted...]
-      <c r="E267" s="22" t="inlineStr">
+      <c r="G269" s="21"/>
+      <c r="H269" s="23"/>
+    </row>
+    <row r="270" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A270" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B270" s="22" t="s">
+        <v>771</v>
+      </c>
+      <c r="C270" s="21" t="s">
+        <v>772</v>
+      </c>
+      <c r="D270" s="21" t="s">
+        <v>773</v>
+      </c>
+      <c r="E270" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F267" s="22" t="s">
+      <c r="F270" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G267" s="21"/>
-[...15 lines deleted...]
-      <c r="E268" s="22" t="inlineStr">
+      <c r="G270" s="21"/>
+      <c r="H270" s="23"/>
+    </row>
+    <row r="271" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A271" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B271" s="22" t="s">
+        <v>774</v>
+      </c>
+      <c r="C271" s="21" t="s">
+        <v>775</v>
+      </c>
+      <c r="D271" s="21" t="s">
+        <v>776</v>
+      </c>
+      <c r="E271" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F268" s="22" t="s">
+      <c r="F271" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G268" s="21"/>
-      <c r="H268" s="23" t="s">
+      <c r="G271" s="21"/>
+      <c r="H271" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="269" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E269" s="22" t="inlineStr">
+    <row r="272" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A272" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B272" s="22" t="s">
+        <v>777</v>
+      </c>
+      <c r="C272" s="21" t="s">
+        <v>778</v>
+      </c>
+      <c r="D272" s="21" t="s">
+        <v>779</v>
+      </c>
+      <c r="E272" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Eternal Materials Co., Ltd.
 長興化学工業</t>
           </r>
         </is>
       </c>
-      <c r="F269" s="22" t="s">
+      <c r="F272" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G269" s="21"/>
-      <c r="H269" s="23" t="s">
+      <c r="G272" s="21"/>
+      <c r="H272" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="270" spans="1:9" customHeight="1" ht="33.75">
-[...6 lines deleted...]
-      <c r="C270" s="21" t="s">
+    <row r="273" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A273" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B273" s="22" t="s">
+        <v>781</v>
+      </c>
+      <c r="C273" s="21" t="s">
+        <v>782</v>
+      </c>
+      <c r="D273" s="21" t="s">
         <v>779</v>
       </c>
-      <c r="D270" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E270" s="22" t="inlineStr">
+      <c r="E273" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU SANMU GROUP
 江蘇三木集団</t>
           </r>
         </is>
       </c>
-      <c r="F270" s="22" t="s">
+      <c r="F273" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G270" s="21"/>
-      <c r="H270" s="23" t="s">
+      <c r="G273" s="21"/>
+      <c r="H273" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="271" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E271" s="22" t="inlineStr">
+    <row r="274" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A274" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B274" s="22" t="s">
+        <v>783</v>
+      </c>
+      <c r="C274" s="21" t="s">
+        <v>784</v>
+      </c>
+      <c r="D274" s="21" t="s">
+        <v>785</v>
+      </c>
+      <c r="E274" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F271" s="22" t="s">
+      <c r="F274" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G271" s="21"/>
-      <c r="H271" s="23" t="s">
+      <c r="G274" s="21"/>
+      <c r="H274" s="23" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="275" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A275" s="21" t="s">
+        <v>717</v>
+      </c>
+      <c r="B275" s="22" t="s">
         <v>783</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E272" s="22" t="inlineStr">
+      <c r="C275" s="21" t="s">
+        <v>784</v>
+      </c>
+      <c r="D275" s="21" t="s">
+        <v>785</v>
+      </c>
+      <c r="E275" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Qixiang Tengda Chemical
 淄博齐翔腾达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F272" s="22"/>
-[...16 lines deleted...]
-      <c r="E273" s="19" t="inlineStr">
+      <c r="F275" s="22"/>
+      <c r="G275" s="21"/>
+      <c r="H275" s="23"/>
+    </row>
+    <row r="276" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A276" s="18" t="s">
+        <v>717</v>
+      </c>
+      <c r="B276" s="19" t="s">
+        <v>787</v>
+      </c>
+      <c r="C276" s="18" t="s">
+        <v>788</v>
+      </c>
+      <c r="D276" s="18" t="s">
+        <v>789</v>
+      </c>
+      <c r="E276" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weicheng Advanced Material</t>
           </r>
         </is>
       </c>
-      <c r="F273" s="19"/>
-[...13 lines deleted...]
-      <c r="D274" s="15" t="s">
+      <c r="F276" s="19"/>
+      <c r="G276" s="18"/>
+      <c r="H276" s="20"/>
+    </row>
+    <row r="277" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A277" s="15" t="s">
         <v>791</v>
       </c>
-      <c r="E274" s="16" t="inlineStr">
+      <c r="B277" s="16" t="s">
+        <v>792</v>
+      </c>
+      <c r="C277" s="15" t="s">
+        <v>793</v>
+      </c>
+      <c r="D277" s="15" t="s">
+        <v>794</v>
+      </c>
+      <c r="E277" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIAXING JINYAN CHEMICAL CO., LTD.
 嘉兴金燕化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F274" s="16"/>
-[...85 lines deleted...]
-      </c>
+      <c r="F277" s="16"/>
       <c r="G277" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H277" s="17" t="s">
-        <v>137</v>
+        <v>118</v>
       </c>
     </row>
     <row r="278" spans="1:9" customHeight="1" ht="33.75">
       <c r="A278" s="15" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="B278" s="16" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="C278" s="15" t="s">
-        <v>804</v>
+        <v>796</v>
       </c>
       <c r="D278" s="15" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="16" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">PTT GC</t>
+            <t xml:space="preserve">VINATI ORGANICS</t>
           </r>
         </is>
       </c>
       <c r="F278" s="16" t="s">
-        <v>457</v>
+        <v>587</v>
       </c>
       <c r="G278" s="15" t="s">
         <v>91</v>
       </c>
       <c r="H278" s="17" t="s">
-        <v>137</v>
+        <v>506</v>
       </c>
     </row>
     <row r="279" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A279" s="18" t="s">
-[...22 lines deleted...]
-      </c>
+      <c r="A279" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="B279" s="22" t="s">
+        <v>799</v>
+      </c>
+      <c r="C279" s="21" t="s">
+        <v>800</v>
+      </c>
+      <c r="D279" s="21" t="s">
+        <v>801</v>
+      </c>
+      <c r="E279" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Zhejiang Jianye Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F279" s="22" t="s">
+        <v>151</v>
+      </c>
+      <c r="G279" s="21"/>
+      <c r="H279" s="23"/>
     </row>
     <row r="280" spans="1:9" customHeight="1" ht="33.75">
       <c r="A280" s="15" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="B280" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="C280" s="15" t="s">
+        <v>804</v>
+      </c>
+      <c r="D280" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="E280" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PTT GC</t>
+          </r>
+        </is>
+      </c>
+      <c r="F280" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="G280" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H280" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="281" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A281" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B281" s="16" t="s">
         <v>806</v>
       </c>
-      <c r="C280" s="15" t="s">
+      <c r="C281" s="15" t="s">
         <v>807</v>
       </c>
-      <c r="D280" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E280" s="16" t="inlineStr">
+      <c r="D281" s="15" t="s">
+        <v>805</v>
+      </c>
+      <c r="E281" s="16" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PTT GC</t>
+          </r>
+        </is>
+      </c>
+      <c r="F281" s="16" t="s">
+        <v>457</v>
+      </c>
+      <c r="G281" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H281" s="17" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="282" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A282" s="18" t="s">
+        <v>791</v>
+      </c>
+      <c r="B282" s="19" t="s">
+        <v>806</v>
+      </c>
+      <c r="C282" s="18" t="s">
+        <v>807</v>
+      </c>
+      <c r="D282" s="18" t="s">
+        <v>805</v>
+      </c>
+      <c r="E282" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Satellite Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F282" s="19"/>
+      <c r="G282" s="18"/>
+      <c r="H282" s="20" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="283" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A283" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B283" s="16" t="s">
+        <v>809</v>
+      </c>
+      <c r="C283" s="15" t="s">
+        <v>810</v>
+      </c>
+      <c r="D283" s="15" t="s">
+        <v>811</v>
+      </c>
+      <c r="E283" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F280" s="16" t="s">
+      <c r="F283" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G280" s="15" t="s">
+      <c r="G283" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H280" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D281" s="15" t="s">
+      <c r="H283" s="17" t="s">
         <v>813</v>
       </c>
-      <c r="E281" s="16" t="inlineStr">
+    </row>
+    <row r="284" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A284" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B284" s="16" t="s">
+        <v>814</v>
+      </c>
+      <c r="C284" s="15" t="s">
+        <v>815</v>
+      </c>
+      <c r="D284" s="15" t="s">
+        <v>816</v>
+      </c>
+      <c r="E284" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GOLDEN TIME CHEMICAL(JIANGSU)CO.,LTD.
 金城化学（江苏）有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F281" s="16" t="s">
+      <c r="F284" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G281" s="15" t="s">
+      <c r="G284" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H281" s="17" t="s">
+      <c r="H284" s="17" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="285" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A285" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="B285" s="22" t="s">
         <v>814</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E282" s="22" t="inlineStr">
+      <c r="C285" s="21" t="s">
+        <v>815</v>
+      </c>
+      <c r="D285" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="E285" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Sanfu Chemical Co., Ltd.
 三福化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F282" s="22" t="s">
+      <c r="F285" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G282" s="21"/>
-      <c r="H282" s="23" t="s">
+      <c r="G285" s="21"/>
+      <c r="H285" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="283" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E283" s="22" t="inlineStr">
+    <row r="286" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A286" s="21" t="s">
+        <v>791</v>
+      </c>
+      <c r="B286" s="22" t="s">
+        <v>814</v>
+      </c>
+      <c r="C286" s="21" t="s">
+        <v>815</v>
+      </c>
+      <c r="D286" s="21" t="s">
+        <v>816</v>
+      </c>
+      <c r="E286" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BYN Chemical Co., Ltd.
 滨州裕能化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F283" s="22" t="s">
+      <c r="F286" s="22" t="s">
         <v>344</v>
       </c>
-      <c r="G283" s="21"/>
-      <c r="H283" s="23" t="s">
+      <c r="G286" s="21"/>
+      <c r="H286" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="284" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E284" s="19" t="inlineStr">
+    <row r="287" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A287" s="18" t="s">
+        <v>791</v>
+      </c>
+      <c r="B287" s="19" t="s">
+        <v>819</v>
+      </c>
+      <c r="C287" s="18" t="s">
+        <v>820</v>
+      </c>
+      <c r="D287" s="18" t="s">
+        <v>821</v>
+      </c>
+      <c r="E287" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建业化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F284" s="19"/>
-[...1 lines deleted...]
-      <c r="H284" s="20" t="s">
+      <c r="F287" s="19"/>
+      <c r="G287" s="18"/>
+      <c r="H287" s="20" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="285" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E285" s="16" t="inlineStr">
+    <row r="288" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A288" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B288" s="16" t="s">
+        <v>823</v>
+      </c>
+      <c r="C288" s="15" t="s">
+        <v>824</v>
+      </c>
+      <c r="D288" s="15" t="s">
+        <v>825</v>
+      </c>
+      <c r="E288" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Yuexing Chemical
 越兴化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F285" s="16" t="s">
+      <c r="F288" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G285" s="15" t="s">
+      <c r="G288" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H285" s="17" t="s">
+      <c r="H288" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="286" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E286" s="16" t="inlineStr">
+    <row r="289" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A289" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B289" s="16" t="s">
+        <v>827</v>
+      </c>
+      <c r="C289" s="15" t="s">
+        <v>828</v>
+      </c>
+      <c r="D289" s="15" t="s">
+        <v>829</v>
+      </c>
+      <c r="E289" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG GUANGTONG NEW MATERIALS Co.,LTD
 山东广通新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F286" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G286" s="15" t="s">
+      <c r="F289" s="16" t="s">
+        <v>831</v>
+      </c>
+      <c r="G289" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H286" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D287" s="15" t="s">
+      <c r="H289" s="17" t="s">
         <v>832</v>
       </c>
-      <c r="E287" s="16" t="inlineStr">
+    </row>
+    <row r="290" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A290" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B290" s="16" t="s">
+        <v>833</v>
+      </c>
+      <c r="C290" s="15" t="s">
+        <v>834</v>
+      </c>
+      <c r="D290" s="15" t="s">
+        <v>835</v>
+      </c>
+      <c r="E290" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F287" s="16" t="s">
+      <c r="F290" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G287" s="15" t="s">
+      <c r="G290" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H287" s="17" t="s">
+      <c r="H290" s="17" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="288" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E288" s="16" t="inlineStr">
+    <row r="291" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A291" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B291" s="16" t="s">
+        <v>837</v>
+      </c>
+      <c r="C291" s="15" t="s">
+        <v>838</v>
+      </c>
+      <c r="D291" s="15" t="s">
+        <v>839</v>
+      </c>
+      <c r="E291" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F288" s="16" t="s">
+      <c r="F291" s="16" t="s">
         <v>457</v>
       </c>
-      <c r="G288" s="15" t="s">
+      <c r="G291" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H288" s="17" t="s">
-[...10 lines deleted...]
-      <c r="C289" s="15" t="s">
+      <c r="H291" s="17" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="292" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A292" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B292" s="16" t="s">
+        <v>841</v>
+      </c>
+      <c r="C292" s="15" t="s">
+        <v>842</v>
+      </c>
+      <c r="D292" s="15" t="s">
         <v>839</v>
       </c>
-      <c r="D289" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E289" s="16" t="inlineStr">
+      <c r="E292" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F289" s="16" t="s">
+      <c r="F292" s="16" t="s">
         <v>457</v>
       </c>
-      <c r="G289" s="15" t="s">
+      <c r="G292" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H289" s="17" t="s">
+      <c r="H292" s="17" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="290" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E290" s="16" t="inlineStr">
+    <row r="293" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A293" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B293" s="16" t="s">
+        <v>843</v>
+      </c>
+      <c r="C293" s="15" t="s">
+        <v>844</v>
+      </c>
+      <c r="D293" s="15" t="s">
+        <v>845</v>
+      </c>
+      <c r="E293" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F290" s="16" t="s">
+      <c r="F293" s="16" t="s">
         <v>220</v>
       </c>
-      <c r="G290" s="15" t="s">
+      <c r="G293" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H290" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E291" s="16" t="inlineStr">
+      <c r="H293" s="17" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="294" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A294" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B294" s="16" t="s">
+        <v>847</v>
+      </c>
+      <c r="C294" s="15" t="s">
+        <v>848</v>
+      </c>
+      <c r="D294" s="15" t="s">
+        <v>849</v>
+      </c>
+      <c r="E294" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Shield Excellence Technology Co.,Ltd.
 天津市四友精细化学品有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F291" s="16" t="s">
+      <c r="F294" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G291" s="15" t="s">
+      <c r="G294" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H291" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D292" s="15" t="s">
+      <c r="H294" s="17" t="s">
         <v>851</v>
       </c>
-      <c r="E292" s="16" t="inlineStr">
+    </row>
+    <row r="295" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A295" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B295" s="16" t="s">
+        <v>852</v>
+      </c>
+      <c r="C295" s="15" t="s">
+        <v>853</v>
+      </c>
+      <c r="D295" s="15" t="s">
+        <v>854</v>
+      </c>
+      <c r="E295" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG KANGHUA CHEMICAL Co., Ltd.
 南通康华电子材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F292" s="16" t="s">
+      <c r="F295" s="16" t="s">
         <v>220</v>
       </c>
-      <c r="G292" s="15" t="s">
+      <c r="G295" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H292" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D293" s="15" t="s">
+      <c r="H295" s="17" t="s">
         <v>855</v>
       </c>
-      <c r="E293" s="16" t="inlineStr">
+    </row>
+    <row r="296" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A296" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B296" s="16" t="s">
+        <v>856</v>
+      </c>
+      <c r="C296" s="15" t="s">
+        <v>857</v>
+      </c>
+      <c r="D296" s="15" t="s">
+        <v>858</v>
+      </c>
+      <c r="E296" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F293" s="16" t="s">
+      <c r="F296" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G293" s="15" t="s">
+      <c r="G296" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H293" s="17" t="s">
+      <c r="H296" s="17" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="294" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E294" s="16" t="inlineStr">
+    <row r="297" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A297" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B297" s="16" t="s">
+        <v>859</v>
+      </c>
+      <c r="C297" s="15" t="s">
+        <v>860</v>
+      </c>
+      <c r="D297" s="15" t="s">
+        <v>861</v>
+      </c>
+      <c r="E297" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PTT GC</t>
           </r>
         </is>
       </c>
-      <c r="F294" s="16" t="s">
+      <c r="F297" s="16" t="s">
         <v>457</v>
       </c>
-      <c r="G294" s="15" t="s">
+      <c r="G297" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H294" s="17" t="s">
+      <c r="H297" s="17" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="295" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E295" s="19" t="inlineStr">
+    <row r="298" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A298" s="18" t="s">
+        <v>791</v>
+      </c>
+      <c r="B298" s="19" t="s">
+        <v>859</v>
+      </c>
+      <c r="C298" s="18" t="s">
+        <v>860</v>
+      </c>
+      <c r="D298" s="18" t="s">
+        <v>861</v>
+      </c>
+      <c r="E298" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Satellite Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F295" s="19" t="s">
+      <c r="F298" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G295" s="18"/>
-      <c r="H295" s="20" t="s">
+      <c r="G298" s="18"/>
+      <c r="H298" s="20" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="296" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E296" s="16" t="inlineStr">
+    <row r="299" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A299" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B299" s="16" t="s">
+        <v>862</v>
+      </c>
+      <c r="C299" s="15" t="s">
+        <v>863</v>
+      </c>
+      <c r="D299" s="15" t="s">
+        <v>864</v>
+      </c>
+      <c r="E299" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG YUEXING CHEMICAL CO.,LTD
 山東越興化工</t>
           </r>
         </is>
       </c>
-      <c r="F296" s="16"/>
-      <c r="G296" s="15" t="s">
+      <c r="F299" s="16"/>
+      <c r="G299" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H296" s="17" t="s">
+      <c r="H299" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="297" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E297" s="16" t="inlineStr">
+    <row r="300" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A300" s="15" t="s">
+        <v>791</v>
+      </c>
+      <c r="B300" s="16" t="s">
+        <v>866</v>
+      </c>
+      <c r="C300" s="15" t="s">
+        <v>867</v>
+      </c>
+      <c r="D300" s="15" t="s">
+        <v>868</v>
+      </c>
+      <c r="E300" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN DONGDA CHEMICAL GROUP CO., LTD
 天津东大化工集团有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F297" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G297" s="15" t="s">
+      <c r="F300" s="16" t="s">
+        <v>618</v>
+      </c>
+      <c r="G300" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H297" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D298" s="15" t="s">
+      <c r="H300" s="17" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="301" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A301" s="15" t="s">
         <v>869</v>
       </c>
-      <c r="E298" s="16" t="inlineStr">
+      <c r="B301" s="16" t="s">
+        <v>870</v>
+      </c>
+      <c r="C301" s="15" t="s">
+        <v>871</v>
+      </c>
+      <c r="D301" s="15" t="s">
+        <v>872</v>
+      </c>
+      <c r="E301" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F298" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G298" s="15" t="s">
+      <c r="F301" s="16" t="s">
+        <v>874</v>
+      </c>
+      <c r="G301" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H298" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D299" s="21" t="s">
+      <c r="H301" s="17" t="s">
         <v>875</v>
       </c>
-      <c r="E299" s="22" t="inlineStr">
+    </row>
+    <row r="302" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A302" s="21" t="s">
+        <v>869</v>
+      </c>
+      <c r="B302" s="22" t="s">
+        <v>876</v>
+      </c>
+      <c r="C302" s="21" t="s">
+        <v>877</v>
+      </c>
+      <c r="D302" s="21" t="s">
+        <v>878</v>
+      </c>
+      <c r="E302" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F299" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E300" s="16" t="inlineStr">
+      <c r="F302" s="22" t="s">
+        <v>874</v>
+      </c>
+      <c r="G302" s="21"/>
+      <c r="H302" s="23" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="303" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A303" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="B303" s="16" t="s">
+        <v>880</v>
+      </c>
+      <c r="C303" s="15" t="s">
+        <v>880</v>
+      </c>
+      <c r="D303" s="15" t="s">
+        <v>881</v>
+      </c>
+      <c r="E303" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F300" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G300" s="15" t="s">
+      <c r="F303" s="16" t="s">
+        <v>882</v>
+      </c>
+      <c r="G303" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H300" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D301" s="15" t="s">
+      <c r="H303" s="17" t="s">
         <v>883</v>
       </c>
-      <c r="E301" s="16" t="inlineStr">
+    </row>
+    <row r="304" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A304" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="B304" s="16" t="s">
+        <v>884</v>
+      </c>
+      <c r="C304" s="15" t="s">
+        <v>885</v>
+      </c>
+      <c r="D304" s="15" t="s">
+        <v>886</v>
+      </c>
+      <c r="E304" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F301" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G301" s="15" t="s">
+      <c r="F304" s="16" t="s">
+        <v>887</v>
+      </c>
+      <c r="G304" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H301" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E302" s="19" t="inlineStr">
+      <c r="H304" s="17" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="305" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A305" s="18" t="s">
+        <v>869</v>
+      </c>
+      <c r="B305" s="19" t="s">
+        <v>888</v>
+      </c>
+      <c r="C305" s="18" t="s">
+        <v>889</v>
+      </c>
+      <c r="D305" s="18" t="s">
+        <v>890</v>
+      </c>
+      <c r="E305" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F302" s="19" t="s">
+      <c r="F305" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G302" s="18"/>
-[...15 lines deleted...]
-      <c r="E303" s="22" t="inlineStr">
+      <c r="G305" s="18"/>
+      <c r="H305" s="20"/>
+    </row>
+    <row r="306" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A306" s="21" t="s">
+        <v>869</v>
+      </c>
+      <c r="B306" s="22" t="s">
+        <v>891</v>
+      </c>
+      <c r="C306" s="21" t="s">
+        <v>892</v>
+      </c>
+      <c r="D306" s="21" t="s">
+        <v>893</v>
+      </c>
+      <c r="E306" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F303" s="22" t="s">
-[...20 lines deleted...]
-      <c r="E304" s="16" t="inlineStr">
+      <c r="F306" s="22" t="s">
+        <v>874</v>
+      </c>
+      <c r="G306" s="21"/>
+      <c r="H306" s="23" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="307" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A307" s="15" t="s">
+        <v>869</v>
+      </c>
+      <c r="B307" s="16" t="s">
+        <v>894</v>
+      </c>
+      <c r="C307" s="15" t="s">
+        <v>895</v>
+      </c>
+      <c r="D307" s="15" t="s">
+        <v>896</v>
+      </c>
+      <c r="E307" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN JIURI NEW MATERIALS CO.,LTD
 天津久日新材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F304" s="16" t="s">
+      <c r="F307" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G304" s="15" t="s">
+      <c r="G307" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H304" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E305" s="22" t="inlineStr">
+      <c r="H307" s="17" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="308" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A308" s="21" t="s">
+        <v>897</v>
+      </c>
+      <c r="B308" s="22" t="s">
+        <v>898</v>
+      </c>
+      <c r="C308" s="21" t="s">
+        <v>898</v>
+      </c>
+      <c r="D308" s="21" t="s">
+        <v>899</v>
+      </c>
+      <c r="E308" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HANGZHOU SHINYANG SAMWOO FINE CHEMICAL
 杭州欣阳三友精细化工</t>
           </r>
         </is>
       </c>
-      <c r="F305" s="22" t="s">
-[...11 lines deleted...]
-      <c r="B306" s="22" t="s">
+      <c r="F308" s="22" t="s">
         <v>901</v>
       </c>
-      <c r="C306" s="21" t="s">
+      <c r="G308" s="21"/>
+      <c r="H308" s="23" t="s">
         <v>902</v>
       </c>
-      <c r="D306" s="21" t="s">
+    </row>
+    <row r="309" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A309" s="21" t="s">
         <v>903</v>
       </c>
-      <c r="E306" s="22" t="inlineStr">
+      <c r="B309" s="22" t="s">
+        <v>904</v>
+      </c>
+      <c r="C309" s="21" t="s">
+        <v>905</v>
+      </c>
+      <c r="D309" s="21" t="s">
+        <v>906</v>
+      </c>
+      <c r="E309" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dafeng Yuelong Chemical Co., Ltd
 大丰跃龙化学有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F306" s="22"/>
-[...1 lines deleted...]
-      <c r="H306" s="23" t="s">
+      <c r="F309" s="22"/>
+      <c r="G309" s="21"/>
+      <c r="H309" s="23" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="310" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A310" s="21" t="s">
+        <v>903</v>
+      </c>
+      <c r="B310" s="22" t="s">
+        <v>904</v>
+      </c>
+      <c r="C310" s="21" t="s">
         <v>905</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E307" s="22" t="inlineStr">
+      <c r="D310" s="21" t="s">
+        <v>906</v>
+      </c>
+      <c r="E310" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shouguang Syntech Fine Chemical Co., Ltd.
 寿光新泰精细化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F307" s="22"/>
-[...15 lines deleted...]
-      <c r="D308" s="15" t="s">
+      <c r="F310" s="22"/>
+      <c r="G310" s="21"/>
+      <c r="H310" s="23" t="s">
         <v>908</v>
       </c>
-      <c r="E308" s="16" t="inlineStr">
+    </row>
+    <row r="311" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A311" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B311" s="16" t="s">
+        <v>910</v>
+      </c>
+      <c r="C311" s="15" t="s">
+        <v>910</v>
+      </c>
+      <c r="D311" s="15" t="s">
+        <v>911</v>
+      </c>
+      <c r="E311" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F308" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G308" s="15" t="s">
+      <c r="F311" s="16" t="s">
+        <v>913</v>
+      </c>
+      <c r="G311" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H308" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E309" s="16" t="inlineStr">
+      <c r="H311" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="312" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A312" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B312" s="16" t="s">
+        <v>914</v>
+      </c>
+      <c r="C312" s="15" t="s">
+        <v>914</v>
+      </c>
+      <c r="D312" s="15" t="s">
+        <v>915</v>
+      </c>
+      <c r="E312" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F309" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G309" s="15" t="s">
+      <c r="F312" s="16" t="s">
+        <v>913</v>
+      </c>
+      <c r="G312" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H309" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E310" s="16" t="inlineStr">
+      <c r="H312" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="313" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A313" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B313" s="16" t="s">
+        <v>916</v>
+      </c>
+      <c r="C313" s="15" t="s">
+        <v>916</v>
+      </c>
+      <c r="D313" s="15" t="s">
+        <v>917</v>
+      </c>
+      <c r="E313" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHIJIAZHUANG JACKCHEM CO.,LTD.
 石家庄杰克化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F310" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G310" s="15" t="s">
+      <c r="F313" s="16" t="s">
+        <v>913</v>
+      </c>
+      <c r="G313" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H310" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E311" s="22" t="inlineStr">
+      <c r="H313" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="314" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A314" s="21" t="s">
+        <v>903</v>
+      </c>
+      <c r="B314" s="22" t="s">
+        <v>918</v>
+      </c>
+      <c r="C314" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="D314" s="21" t="s">
+        <v>920</v>
+      </c>
+      <c r="E314" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">ZHE JIANG IDEAL BIOTECH CO.,LTD
 浙江逸都生物科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F311" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C312" s="15" t="s">
+      <c r="F314" s="22" t="s">
         <v>922</v>
       </c>
-      <c r="D312" s="15" t="s">
+      <c r="G314" s="21"/>
+      <c r="H314" s="23" t="s">
         <v>923</v>
       </c>
-      <c r="E312" s="16" t="inlineStr">
+    </row>
+    <row r="315" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A315" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B315" s="16" t="s">
+        <v>924</v>
+      </c>
+      <c r="C315" s="15" t="s">
+        <v>925</v>
+      </c>
+      <c r="D315" s="15" t="s">
+        <v>926</v>
+      </c>
+      <c r="E315" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">BEIJING SIHE SCIENCE AND TECHNOLOGY LIMITED COMPANY
 北京四合科技</t>
           </r>
         </is>
       </c>
-      <c r="F312" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G312" s="15" t="s">
+      <c r="F315" s="16" t="s">
+        <v>928</v>
+      </c>
+      <c r="G315" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H312" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E313" s="16" t="inlineStr">
+      <c r="H315" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="316" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A316" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B316" s="16" t="s">
+        <v>929</v>
+      </c>
+      <c r="C316" s="15" t="s">
+        <v>930</v>
+      </c>
+      <c r="D316" s="15" t="s">
+        <v>931</v>
+      </c>
+      <c r="E316" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Kaison BioChemical</t>
           </r>
         </is>
       </c>
-      <c r="F313" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G313" s="15" t="s">
+      <c r="F316" s="16" t="s">
+        <v>933</v>
+      </c>
+      <c r="G316" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H313" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E314" s="19" t="inlineStr">
+      <c r="H316" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="317" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A317" s="18" t="s">
+        <v>903</v>
+      </c>
+      <c r="B317" s="19" t="s">
+        <v>934</v>
+      </c>
+      <c r="C317" s="18" t="s">
+        <v>935</v>
+      </c>
+      <c r="D317" s="18" t="s">
+        <v>936</v>
+      </c>
+      <c r="E317" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xinjing New Material
 湖北新景新材料有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F314" s="19" t="s">
-[...15 lines deleted...]
-      <c r="D315" s="15" t="s">
+      <c r="F317" s="19" t="s">
         <v>938</v>
       </c>
-      <c r="E315" s="16" t="inlineStr">
+      <c r="G317" s="18"/>
+      <c r="H317" s="20"/>
+    </row>
+    <row r="318" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A318" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B318" s="16" t="s">
+        <v>939</v>
+      </c>
+      <c r="C318" s="15" t="s">
+        <v>940</v>
+      </c>
+      <c r="D318" s="15" t="s">
+        <v>941</v>
+      </c>
+      <c r="E318" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shandong Mingda Chemical
 山東明大化学</t>
           </r>
         </is>
       </c>
-      <c r="F315" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G315" s="15" t="s">
+      <c r="F318" s="16" t="s">
+        <v>831</v>
+      </c>
+      <c r="G318" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H315" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E316" s="16" t="inlineStr">
+      <c r="H318" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="319" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A319" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B319" s="16" t="s">
+        <v>943</v>
+      </c>
+      <c r="C319" s="15" t="s">
+        <v>944</v>
+      </c>
+      <c r="D319" s="15" t="s">
+        <v>945</v>
+      </c>
+      <c r="E319" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Waking Lion Chemicals
 武漢醒狮化学品有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F316" s="16" t="s">
-[...19 lines deleted...]
-      <c r="D317" s="18" t="s">
+      <c r="F319" s="16" t="s">
         <v>947</v>
       </c>
-      <c r="E317" s="19" t="inlineStr">
+      <c r="G319" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="H319" s="17" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="320" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A320" s="18" t="s">
+        <v>903</v>
+      </c>
+      <c r="B320" s="19" t="s">
+        <v>948</v>
+      </c>
+      <c r="C320" s="18" t="s">
+        <v>949</v>
+      </c>
+      <c r="D320" s="18" t="s">
+        <v>950</v>
+      </c>
+      <c r="E320" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Yibin Tianyuan Group
 宜宾天原集团</t>
           </r>
         </is>
       </c>
-      <c r="F317" s="19" t="s">
-[...14 lines deleted...]
-      <c r="C318" s="15" t="s">
+      <c r="F320" s="19" t="s">
         <v>952</v>
       </c>
-      <c r="D318" s="15" t="s">
+      <c r="G320" s="18"/>
+      <c r="H320" s="20" t="s">
         <v>953</v>
       </c>
-      <c r="E318" s="16" t="inlineStr">
+    </row>
+    <row r="321" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A321" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B321" s="16" t="s">
+        <v>954</v>
+      </c>
+      <c r="C321" s="15" t="s">
+        <v>955</v>
+      </c>
+      <c r="D321" s="15" t="s">
+        <v>956</v>
+      </c>
+      <c r="E321" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Xingfa</t>
           </r>
         </is>
       </c>
-      <c r="F318" s="16"/>
-[...18 lines deleted...]
-      <c r="E319" s="16" t="inlineStr">
+      <c r="F321" s="16"/>
+      <c r="G321" s="15"/>
+      <c r="H321" s="17" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="322" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A322" s="15" t="s">
+        <v>903</v>
+      </c>
+      <c r="B322" s="16" t="s">
+        <v>958</v>
+      </c>
+      <c r="C322" s="15" t="s">
+        <v>959</v>
+      </c>
+      <c r="D322" s="15" t="s">
+        <v>960</v>
+      </c>
+      <c r="E322" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DSW Chemical Co.,Ltd
 山东德盛达化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F319" s="16" t="s">
+      <c r="F322" s="16" t="s">
         <v>139</v>
       </c>
-      <c r="G319" s="15" t="s">
+      <c r="G322" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H319" s="17" t="s">
+      <c r="H322" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="320" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E320" s="19" t="inlineStr">
+    <row r="323" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A323" s="18" t="s">
+        <v>962</v>
+      </c>
+      <c r="B323" s="19" t="s">
+        <v>963</v>
+      </c>
+      <c r="C323" s="18" t="s">
+        <v>963</v>
+      </c>
+      <c r="D323" s="18" t="s">
+        <v>964</v>
+      </c>
+      <c r="E323" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zanyu Technology
 賛宇科技集団</t>
           </r>
         </is>
       </c>
-      <c r="F320" s="19" t="s">
-[...3 lines deleted...]
-      <c r="H320" s="20" t="s">
+      <c r="F323" s="19" t="s">
+        <v>922</v>
+      </c>
+      <c r="G323" s="18"/>
+      <c r="H323" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="321" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E321" s="19" t="inlineStr">
+    <row r="324" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A324" s="18" t="s">
+        <v>962</v>
+      </c>
+      <c r="B324" s="19" t="s">
+        <v>966</v>
+      </c>
+      <c r="C324" s="18" t="s">
+        <v>966</v>
+      </c>
+      <c r="D324" s="18" t="s">
+        <v>967</v>
+      </c>
+      <c r="E324" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dua Kuda</t>
           </r>
         </is>
       </c>
-      <c r="F321" s="19"/>
-[...18 lines deleted...]
-      <c r="E322" s="22" t="inlineStr">
+      <c r="F324" s="19"/>
+      <c r="G324" s="18"/>
+      <c r="H324" s="20" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="325" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A325" s="21" t="s">
+        <v>962</v>
+      </c>
+      <c r="B325" s="22" t="s">
+        <v>969</v>
+      </c>
+      <c r="C325" s="21" t="s">
+        <v>970</v>
+      </c>
+      <c r="D325" s="21" t="s">
+        <v>971</v>
+      </c>
+      <c r="E325" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F322" s="22"/>
-[...1 lines deleted...]
-      <c r="H322" s="23" t="s">
+      <c r="F325" s="22"/>
+      <c r="G325" s="21"/>
+      <c r="H325" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="323" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E323" s="22" t="inlineStr">
+    <row r="326" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A326" s="21" t="s">
+        <v>962</v>
+      </c>
+      <c r="B326" s="22" t="s">
+        <v>973</v>
+      </c>
+      <c r="C326" s="21" t="s">
+        <v>974</v>
+      </c>
+      <c r="D326" s="21" t="s">
+        <v>975</v>
+      </c>
+      <c r="E326" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PAN ASIA CHEMICAL CORP
 磐亞股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F323" s="22"/>
-[...1 lines deleted...]
-      <c r="H323" s="23" t="s">
+      <c r="F326" s="22"/>
+      <c r="G326" s="21"/>
+      <c r="H326" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="324" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E324" s="22" t="inlineStr">
+    <row r="327" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A327" s="21" t="s">
+        <v>962</v>
+      </c>
+      <c r="B327" s="22" t="s">
+        <v>976</v>
+      </c>
+      <c r="C327" s="21" t="s">
+        <v>977</v>
+      </c>
+      <c r="D327" s="21" t="s">
+        <v>978</v>
+      </c>
+      <c r="E327" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Nantong Cata Chemical Technology Co., Ltd.
 南通凯塔化工科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F324" s="22"/>
-[...1 lines deleted...]
-      <c r="H324" s="23" t="s">
+      <c r="F327" s="22"/>
+      <c r="G327" s="21"/>
+      <c r="H327" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="325" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E325" s="16" t="inlineStr">
+    <row r="328" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A328" s="15" t="s">
+        <v>962</v>
+      </c>
+      <c r="B328" s="16" t="s">
+        <v>980</v>
+      </c>
+      <c r="C328" s="15" t="s">
+        <v>981</v>
+      </c>
+      <c r="D328" s="15" t="s">
+        <v>982</v>
+      </c>
+      <c r="E328" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
-      <c r="F325" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G325" s="15" t="s">
+      <c r="F328" s="16" t="s">
+        <v>713</v>
+      </c>
+      <c r="G328" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H325" s="17" t="s">
+      <c r="H328" s="17" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="326" spans="1:9" customHeight="1" ht="33.75">
-[...22 lines deleted...]
-      <c r="G326" s="18" t="s">
+    <row r="329" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A329" s="15" t="s">
+        <v>962</v>
+      </c>
+      <c r="B329" s="16" t="s">
+        <v>984</v>
+      </c>
+      <c r="C329" s="15" t="s">
         <v>985</v>
       </c>
-      <c r="H326" s="20" t="s">
+      <c r="D329" s="15" t="s">
         <v>986</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E327" s="19" t="inlineStr">
+      <c r="E329" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pacific Oleo</t>
           </r>
         </is>
       </c>
-      <c r="F327" s="19" t="s">
-[...59 lines deleted...]
-      <c r="H329" s="23" t="s">
+      <c r="F329" s="16" t="s">
+        <v>713</v>
+      </c>
+      <c r="G329" s="15"/>
+      <c r="H329" s="17" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="330" spans="1:9" customHeight="1" ht="33.75">
       <c r="A330" s="18" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="B330" s="19" t="s">
+        <v>984</v>
+      </c>
+      <c r="C330" s="18" t="s">
+        <v>985</v>
+      </c>
+      <c r="D330" s="18" t="s">
+        <v>986</v>
+      </c>
+      <c r="E330" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
+          </r>
+        </is>
+      </c>
+      <c r="F330" s="19" t="s">
+        <v>500</v>
+      </c>
+      <c r="G330" s="18" t="s">
+        <v>988</v>
+      </c>
+      <c r="H330" s="20" t="s">
         <v>989</v>
       </c>
-      <c r="C330" s="18" t="s">
-[...5 lines deleted...]
-      <c r="E330" s="19" t="inlineStr">
+    </row>
+    <row r="331" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A331" s="18" t="s">
+        <v>962</v>
+      </c>
+      <c r="B331" s="19" t="s">
+        <v>984</v>
+      </c>
+      <c r="C331" s="18" t="s">
+        <v>985</v>
+      </c>
+      <c r="D331" s="18" t="s">
+        <v>986</v>
+      </c>
+      <c r="E331" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Sinarmas</t>
+          </r>
+        </is>
+      </c>
+      <c r="F331" s="19" t="s">
+        <v>500</v>
+      </c>
+      <c r="G331" s="18"/>
+      <c r="H331" s="20" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="332" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A332" s="21" t="s">
+        <v>962</v>
+      </c>
+      <c r="B332" s="22" t="s">
+        <v>984</v>
+      </c>
+      <c r="C332" s="21" t="s">
+        <v>985</v>
+      </c>
+      <c r="D332" s="21" t="s">
+        <v>986</v>
+      </c>
+      <c r="E332" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">PT. Cisadane Raya Chemicals</t>
+          </r>
+        </is>
+      </c>
+      <c r="F332" s="22" t="s">
+        <v>500</v>
+      </c>
+      <c r="G332" s="21"/>
+      <c r="H332" s="23" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="333" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A333" s="18" t="s">
+        <v>962</v>
+      </c>
+      <c r="B333" s="19" t="s">
+        <v>992</v>
+      </c>
+      <c r="C333" s="18" t="s">
+        <v>993</v>
+      </c>
+      <c r="D333" s="18" t="s">
+        <v>994</v>
+      </c>
+      <c r="E333" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. DUA KUDA INDONESIA</t>
           </r>
         </is>
       </c>
-      <c r="F330" s="19" t="s">
-[...17 lines deleted...]
-      <c r="D331" s="15" t="s">
+      <c r="F333" s="19" t="s">
+        <v>500</v>
+      </c>
+      <c r="G333" s="18"/>
+      <c r="H333" s="20" t="s">
         <v>995</v>
       </c>
-      <c r="E331" s="16" t="inlineStr">
+    </row>
+    <row r="334" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A334" s="15" t="s">
+        <v>962</v>
+      </c>
+      <c r="B334" s="16" t="s">
+        <v>996</v>
+      </c>
+      <c r="C334" s="15" t="s">
+        <v>997</v>
+      </c>
+      <c r="D334" s="15" t="s">
+        <v>998</v>
+      </c>
+      <c r="E334" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">GUANGDONG RUNHUA CHEMISTRY CO., LTD.,
 广东润华化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F331" s="16"/>
-      <c r="G331" s="15" t="s">
+      <c r="F334" s="16"/>
+      <c r="G334" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H331" s="17" t="s">
+      <c r="H334" s="17" t="s">
         <v>177</v>
       </c>
-    </row>
-[...78 lines deleted...]
-      <c r="H334" s="20"/>
     </row>
     <row r="335" spans="1:9" customHeight="1" ht="33.75">
       <c r="A335" s="21" t="s">
+        <v>962</v>
+      </c>
+      <c r="B335" s="22" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C335" s="21" t="s">
+        <v>1001</v>
+      </c>
+      <c r="D335" s="21" t="s">
+        <v>1002</v>
+      </c>
+      <c r="E335" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pacific Oleo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F335" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="G335" s="21"/>
+      <c r="H335" s="23" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="336" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A336" s="21" t="s">
+        <v>962</v>
+      </c>
+      <c r="B336" s="22" t="s">
         <v>1003</v>
       </c>
-      <c r="B335" s="22" t="s">
+      <c r="C336" s="21" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D336" s="21" t="s">
+        <v>1005</v>
+      </c>
+      <c r="E336" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Pacific Oleo</t>
+          </r>
+        </is>
+      </c>
+      <c r="F336" s="22" t="s">
+        <v>713</v>
+      </c>
+      <c r="G336" s="21"/>
+      <c r="H336" s="23" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="337" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A337" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B337" s="19" t="s">
         <v>1007</v>
       </c>
-      <c r="C335" s="21" t="s">
+      <c r="C337" s="18" t="s">
         <v>1008</v>
       </c>
-      <c r="D335" s="21" t="s">
+      <c r="D337" s="18" t="s">
         <v>1009</v>
       </c>
-      <c r="E335" s="22" t="inlineStr">
+      <c r="E337" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
+          </r>
+        </is>
+      </c>
+      <c r="F337" s="19"/>
+      <c r="G337" s="18"/>
+      <c r="H337" s="20"/>
+    </row>
+    <row r="338" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A338" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B338" s="22" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C338" s="21" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D338" s="21" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E338" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F335" s="22" t="s">
+      <c r="F338" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="G335" s="21"/>
-      <c r="H335" s="23" t="s">
+      <c r="G338" s="21"/>
+      <c r="H338" s="23" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="336" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E336" s="22" t="inlineStr">
+    <row r="339" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A339" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B339" s="22" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C339" s="21" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D339" s="21" t="s">
+        <v>1015</v>
+      </c>
+      <c r="E339" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">EXCEL CHEMICAL CORP.
 合興石化工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F336" s="22" t="s">
+      <c r="F339" s="22" t="s">
         <v>85</v>
       </c>
-      <c r="G336" s="21"/>
-      <c r="H336" s="23" t="s">
+      <c r="G339" s="21"/>
+      <c r="H339" s="23" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="337" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E337" s="19" t="inlineStr">
+    <row r="340" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A340" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B340" s="19" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C340" s="18" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D340" s="18" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E340" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F337" s="19"/>
-[...1 lines deleted...]
-      <c r="H337" s="20" t="s">
+      <c r="F340" s="19"/>
+      <c r="G340" s="18"/>
+      <c r="H340" s="20" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="338" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E338" s="22" t="inlineStr">
+    <row r="341" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A341" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B341" s="22" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C341" s="21" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D341" s="21" t="s">
+        <v>1017</v>
+      </c>
+      <c r="E341" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shaoxing Xingxin New Materials</t>
           </r>
         </is>
       </c>
-      <c r="F338" s="22"/>
-[...16 lines deleted...]
-      <c r="E339" s="16" t="inlineStr">
+      <c r="F341" s="22"/>
+      <c r="G341" s="21"/>
+      <c r="H341" s="23"/>
+    </row>
+    <row r="342" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A342" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B342" s="16" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C342" s="15" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D342" s="15" t="s">
+        <v>1021</v>
+      </c>
+      <c r="E342" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Ningkang Chemical CO., LTD.
 江苏宁康化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F339" s="16" t="s">
+      <c r="F342" s="16" t="s">
         <v>419</v>
       </c>
-      <c r="G339" s="15" t="s">
+      <c r="G342" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H339" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E340" s="22" t="inlineStr">
+      <c r="H342" s="17" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="343" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A343" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B343" s="22" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C343" s="21" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D343" s="21" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E343" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Henghe Petrochemical Co,,Ltd.
 浙江恒河石油化工</t>
           </r>
         </is>
       </c>
-      <c r="F340" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C341" s="21" t="s">
+      <c r="F343" s="22" t="s">
         <v>1027</v>
       </c>
-      <c r="D341" s="21" t="s">
+      <c r="G343" s="21"/>
+      <c r="H343" s="23" t="s">
         <v>1028</v>
       </c>
-      <c r="E341" s="22" t="inlineStr">
+    </row>
+    <row r="344" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A344" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B344" s="22" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C344" s="21" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D344" s="21" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E344" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shianghai Oilong Chemical
 上海斉隆化工</t>
           </r>
         </is>
       </c>
-      <c r="F341" s="22" t="s">
+      <c r="F344" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G341" s="21"/>
-[...14 lines deleted...]
-      <c r="D342" s="18" t="s">
+      <c r="G344" s="21"/>
+      <c r="H344" s="23" t="s">
         <v>1033</v>
       </c>
-      <c r="E342" s="19" t="inlineStr">
+    </row>
+    <row r="345" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A345" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B345" s="19" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C345" s="18" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D345" s="18" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E345" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHEMPLASA</t>
           </r>
         </is>
       </c>
-      <c r="F342" s="19" t="s">
-[...20 lines deleted...]
-      <c r="E343" s="19" t="inlineStr">
+      <c r="F345" s="19" t="s">
+        <v>713</v>
+      </c>
+      <c r="G345" s="18"/>
+      <c r="H345" s="20" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="346" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A346" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B346" s="19" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C346" s="18" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D346" s="18" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E346" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">OUCC
 東聯化学學股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F343" s="19" t="s">
+      <c r="F346" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G343" s="18"/>
-      <c r="H343" s="20" t="s">
+      <c r="G346" s="18"/>
+      <c r="H346" s="20" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="344" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E344" s="22" t="inlineStr">
+    <row r="347" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A347" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B347" s="22" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C347" s="21" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D347" s="21" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E347" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Puyang Huicheng Electronic Material Co.,Ltd.
 濮阳惠成电子材料股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F344" s="22"/>
-[...1 lines deleted...]
-      <c r="H344" s="23" t="s">
+      <c r="F347" s="22"/>
+      <c r="G347" s="21"/>
+      <c r="H347" s="23" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="345" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E345" s="16" t="inlineStr">
+    <row r="348" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A348" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B348" s="16" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C348" s="15" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D348" s="15" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E348" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CAC Shanghai (Group) Co., Ltd.
 上海泰禾化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F345" s="16" t="s">
+      <c r="F348" s="16" t="s">
         <v>231</v>
       </c>
-      <c r="G345" s="15" t="s">
+      <c r="G348" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H345" s="17" t="s">
+      <c r="H348" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="346" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E346" s="16" t="inlineStr">
+    <row r="349" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A349" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B349" s="16" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C349" s="15" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D349" s="15" t="s">
+        <v>1050</v>
+      </c>
+      <c r="E349" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">HUBEI XIANLIN CHEMICAL CO.,LTD
 湖北仙粼化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F346" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G346" s="15" t="s">
+      <c r="F349" s="16" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G349" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H346" s="17" t="s">
+      <c r="H349" s="17" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="347" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E347" s="22" t="inlineStr">
+    <row r="350" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A350" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B350" s="22" t="s">
+        <v>1053</v>
+      </c>
+      <c r="C350" s="21" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D350" s="21" t="s">
+        <v>1055</v>
+      </c>
+      <c r="E350" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Industrial Solvents &amp; Chemicals</t>
           </r>
         </is>
       </c>
-      <c r="F347" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H347" s="23" t="s">
+      <c r="F350" s="22" t="s">
+        <v>587</v>
+      </c>
+      <c r="G350" s="21"/>
+      <c r="H350" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="348" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E348" s="22" t="inlineStr">
+    <row r="351" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A351" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B351" s="22" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C351" s="21" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D351" s="21" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E351" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">JIANGSU YIDA CHEMICAL CO.,LTD
 江苏怡达化学股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F348" s="22"/>
-[...1 lines deleted...]
-      <c r="H348" s="23" t="s">
+      <c r="F351" s="22"/>
+      <c r="G351" s="21"/>
+      <c r="H351" s="23" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="349" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E349" s="16" t="inlineStr">
+    <row r="352" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A352" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B352" s="16" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C352" s="15" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D352" s="15" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E352" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TASCO CHEMICAL CORP.
 台灣石化合成股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F349" s="16" t="s">
+      <c r="F352" s="16" t="s">
         <v>85</v>
       </c>
-      <c r="G349" s="15" t="s">
+      <c r="G352" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H349" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E350" s="16" t="inlineStr">
+      <c r="H352" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="353" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A353" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B353" s="16" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C353" s="15" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D353" s="15" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E353" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F350" s="16" t="s">
-[...20 lines deleted...]
-      <c r="E351" s="22" t="inlineStr">
+      <c r="F353" s="16" t="s">
+        <v>587</v>
+      </c>
+      <c r="G353" s="15"/>
+      <c r="H353" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="354" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A354" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B354" s="22" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C354" s="21" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D354" s="21" t="s">
+        <v>1062</v>
+      </c>
+      <c r="E354" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F351" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D352" s="15" t="s">
+      <c r="F354" s="22" t="s">
         <v>1066</v>
       </c>
-      <c r="E352" s="16" t="inlineStr">
+      <c r="G354" s="21"/>
+      <c r="H354" s="23" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="355" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A355" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B355" s="16" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C355" s="15" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D355" s="15" t="s">
+        <v>1069</v>
+      </c>
+      <c r="E355" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hebei Longke water treatment</t>
           </r>
         </is>
       </c>
-      <c r="F352" s="16"/>
-[...18 lines deleted...]
-      <c r="E353" s="22" t="inlineStr">
+      <c r="F355" s="16"/>
+      <c r="G355" s="15"/>
+      <c r="H355" s="17" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="356" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A356" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B356" s="22" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C356" s="21" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D356" s="21" t="s">
+        <v>1073</v>
+      </c>
+      <c r="E356" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">KUMHO Petrochemical</t>
           </r>
         </is>
       </c>
-      <c r="F353" s="22" t="s">
+      <c r="F356" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="G353" s="21"/>
-[...14 lines deleted...]
-      <c r="D354" s="15" t="s">
+      <c r="G356" s="21"/>
+      <c r="H356" s="23" t="s">
         <v>1075</v>
       </c>
-      <c r="E354" s="16" t="inlineStr">
+    </row>
+    <row r="357" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A357" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B357" s="16" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C357" s="15" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D357" s="15" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E357" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PINGYUAN XINDA CHEMICAL CO.,LTD.
 平原信达化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F354" s="16" t="s">
+      <c r="F357" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G354" s="15"/>
-[...15 lines deleted...]
-      <c r="E355" s="19" t="inlineStr">
+      <c r="G357" s="15"/>
+      <c r="H357" s="17"/>
+    </row>
+    <row r="358" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A358" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B358" s="19" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C358" s="18" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D358" s="18" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E358" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pingyuan best Chemical Co.,Ltd</t>
           </r>
         </is>
       </c>
-      <c r="F355" s="19"/>
-[...1 lines deleted...]
-      <c r="H355" s="20" t="s">
+      <c r="F358" s="19"/>
+      <c r="G358" s="18"/>
+      <c r="H358" s="20" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="359" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A359" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B359" s="19" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C359" s="18" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D359" s="18" t="s">
         <v>1078</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E356" s="19" t="inlineStr">
+      <c r="E359" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PUYANG HONGDA SHENGDAO New MATERIALS Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F356" s="19"/>
-[...18 lines deleted...]
-      <c r="E357" s="22" t="inlineStr">
+      <c r="F359" s="19"/>
+      <c r="G359" s="18"/>
+      <c r="H359" s="20" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="360" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A360" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B360" s="22" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C360" s="21" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D360" s="21" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E360" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jiahua Energy Chemical Industry Co., Ltd.
 浙江嘉化集团股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F357" s="22"/>
-[...18 lines deleted...]
-      <c r="E358" s="16" t="inlineStr">
+      <c r="F360" s="22"/>
+      <c r="G360" s="21"/>
+      <c r="H360" s="23" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="361" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A361" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B361" s="16" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C361" s="15" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D361" s="15" t="s">
+        <v>1086</v>
+      </c>
+      <c r="E361" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHONGQING ACME TECH</t>
           </r>
         </is>
       </c>
-      <c r="F358" s="16" t="s">
+      <c r="F361" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="G358" s="15" t="s">
+      <c r="G361" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H358" s="17" t="s">
+      <c r="H361" s="17" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="359" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E359" s="22" t="inlineStr">
+    <row r="362" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A362" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B362" s="22" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C362" s="21" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D362" s="21" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E362" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F359" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C360" s="21" t="s">
+      <c r="F362" s="22" t="s">
         <v>1092</v>
       </c>
-      <c r="D360" s="21" t="s">
+      <c r="G362" s="21"/>
+      <c r="H362" s="23" t="s">
         <v>1093</v>
       </c>
-      <c r="E360" s="22" t="inlineStr">
+    </row>
+    <row r="363" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A363" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B363" s="22" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C363" s="21" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D363" s="21" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E363" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Fortune Chemical Co., Ltd
 张家港丰通化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F360" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D361" s="15" t="s">
+      <c r="F363" s="22" t="s">
+        <v>1092</v>
+      </c>
+      <c r="G363" s="21"/>
+      <c r="H363" s="23" t="s">
         <v>1097</v>
       </c>
-      <c r="E361" s="16" t="inlineStr">
+    </row>
+    <row r="364" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A364" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B364" s="16" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C364" s="15" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D364" s="15" t="s">
+        <v>1100</v>
+      </c>
+      <c r="E364" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">VINATI ORGANICS LIMILED</t>
           </r>
         </is>
       </c>
-      <c r="F361" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G361" s="15" t="s">
+      <c r="F364" s="16" t="s">
+        <v>1101</v>
+      </c>
+      <c r="G364" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H361" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E362" s="22" t="inlineStr">
+      <c r="H364" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="365" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A365" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B365" s="22" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C365" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D365" s="21" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E365" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Petrochemical Development Corporation.
 中國石油化學工業開發股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F362" s="22" t="s">
+      <c r="F365" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G362" s="21"/>
-[...15 lines deleted...]
-      <c r="E363" s="22" t="inlineStr">
+      <c r="G365" s="21"/>
+      <c r="H365" s="23"/>
+    </row>
+    <row r="366" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A366" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B366" s="22" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C366" s="21" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D366" s="21" t="s">
+        <v>1104</v>
+      </c>
+      <c r="E366" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">FPC
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F363" s="22" t="s">
+      <c r="F366" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G363" s="21"/>
-[...14 lines deleted...]
-      <c r="D364" s="21" t="s">
+      <c r="G366" s="21"/>
+      <c r="H366" s="23" t="s">
         <v>1106</v>
       </c>
-      <c r="E364" s="22" t="inlineStr">
+    </row>
+    <row r="367" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A367" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B367" s="22" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C367" s="21" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D367" s="21" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E367" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Bincheng Chemical Co.,Ltd.
 潍坊滨城化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F364" s="22" t="s">
+      <c r="F367" s="22" t="s">
         <v>135</v>
       </c>
-      <c r="G364" s="21"/>
-[...17 lines deleted...]
-      <c r="E365" s="22" t="inlineStr">
+      <c r="G367" s="21"/>
+      <c r="H367" s="23" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="368" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A368" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B368" s="22" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C368" s="21" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D368" s="21" t="s">
+        <v>1109</v>
+      </c>
+      <c r="E368" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Lishui Nanming Chemical Co,,Ltd.
 麗水市南明化工</t>
           </r>
         </is>
       </c>
-      <c r="F365" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C366" s="21" t="s">
+      <c r="F368" s="22" t="s">
         <v>1112</v>
       </c>
-      <c r="D366" s="21" t="s">
+      <c r="G368" s="21"/>
+      <c r="H368" s="23" t="s">
         <v>1113</v>
       </c>
-      <c r="E366" s="22" t="inlineStr">
+    </row>
+    <row r="369" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A369" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B369" s="22" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C369" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D369" s="21" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E369" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
-      <c r="F366" s="22" t="s">
+      <c r="F369" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G366" s="21"/>
-[...14 lines deleted...]
-      <c r="D367" s="21" t="s">
+      <c r="G369" s="21"/>
+      <c r="H369" s="23" t="s">
         <v>1118</v>
       </c>
-      <c r="E367" s="22" t="inlineStr">
+    </row>
+    <row r="370" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A370" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B370" s="22" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C370" s="21" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D370" s="21" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E370" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NANTONG ACETIC ACID CHEMICAL
 南通酢酸化工</t>
           </r>
         </is>
       </c>
-      <c r="F367" s="22" t="s">
+      <c r="F370" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G367" s="21"/>
-[...14 lines deleted...]
-      <c r="D368" s="21" t="s">
+      <c r="G370" s="21"/>
+      <c r="H370" s="23" t="s">
         <v>1122</v>
       </c>
-      <c r="E368" s="22" t="inlineStr">
+    </row>
+    <row r="371" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A371" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B371" s="22" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C371" s="21" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D371" s="21" t="s">
+        <v>1125</v>
+      </c>
+      <c r="E371" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Donghai Industries Co.,Ltd.
 淄博東海産業</t>
           </r>
         </is>
       </c>
-      <c r="F368" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D369" s="21" t="s">
+      <c r="F371" s="22" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G371" s="21"/>
+      <c r="H371" s="23" t="s">
         <v>1127</v>
       </c>
-      <c r="E369" s="22" t="inlineStr">
+    </row>
+    <row r="372" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A372" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B372" s="22" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C372" s="21" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D372" s="21" t="s">
+        <v>1130</v>
+      </c>
+      <c r="E372" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhejiang Jianye Chemical Co.,Ltd.
 浙江建徳建業有机化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F369" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C370" s="18" t="s">
+      <c r="F372" s="22" t="s">
         <v>1132</v>
       </c>
-      <c r="D370" s="18" t="s">
+      <c r="G372" s="21"/>
+      <c r="H372" s="23" t="s">
         <v>1133</v>
       </c>
-      <c r="E370" s="19" t="inlineStr">
+    </row>
+    <row r="373" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A373" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B373" s="19" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C373" s="18" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D373" s="18" t="s">
+        <v>1136</v>
+      </c>
+      <c r="E373" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
-      <c r="F370" s="19"/>
-[...16 lines deleted...]
-      <c r="E371" s="19" t="inlineStr">
+      <c r="F373" s="19"/>
+      <c r="G373" s="18"/>
+      <c r="H373" s="20"/>
+    </row>
+    <row r="374" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A374" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B374" s="19" t="s">
+        <v>1137</v>
+      </c>
+      <c r="C374" s="18" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D374" s="18" t="s">
+        <v>1139</v>
+      </c>
+      <c r="E374" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Runtai</t>
           </r>
         </is>
       </c>
-      <c r="F371" s="19" t="s">
+      <c r="F374" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G371" s="18"/>
-[...14 lines deleted...]
-      <c r="D372" s="18" t="s">
+      <c r="G374" s="18"/>
+      <c r="H374" s="20" t="s">
         <v>1141</v>
       </c>
-      <c r="E372" s="19" t="inlineStr">
+    </row>
+    <row r="375" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A375" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B375" s="19" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C375" s="18" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D375" s="18" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E375" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">※詳細は弊社営業担当か、HPのお問い合わせページからお問合せ下さい。</t>
           </r>
         </is>
       </c>
-      <c r="F372" s="19"/>
-[...16 lines deleted...]
-      <c r="E373" s="22" t="inlineStr">
+      <c r="F375" s="19"/>
+      <c r="G375" s="18"/>
+      <c r="H375" s="20"/>
+    </row>
+    <row r="376" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A376" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B376" s="22" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C376" s="21" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D376" s="21" t="s">
+        <v>1147</v>
+      </c>
+      <c r="E376" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TRIPLEX</t>
           </r>
         </is>
       </c>
-      <c r="F373" s="22" t="s">
+      <c r="F376" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="G373" s="21"/>
-[...15 lines deleted...]
-      <c r="E374" s="22" t="inlineStr">
+      <c r="G376" s="21"/>
+      <c r="H376" s="23"/>
+    </row>
+    <row r="377" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A377" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B377" s="22" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C377" s="21" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D377" s="21" t="s">
+        <v>1151</v>
+      </c>
+      <c r="E377" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Guangdong Sky Bright Group</t>
           </r>
         </is>
       </c>
-      <c r="F374" s="22" t="s">
+      <c r="F377" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G374" s="21"/>
-      <c r="H374" s="23" t="s">
+      <c r="G377" s="21"/>
+      <c r="H377" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="375" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E375" s="22" t="inlineStr">
+    <row r="378" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A378" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B378" s="22" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C378" s="21" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D378" s="21" t="s">
+        <v>1155</v>
+      </c>
+      <c r="E378" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Sanmu Group
 三木集團</t>
           </r>
         </is>
       </c>
-      <c r="F375" s="22" t="s">
+      <c r="F378" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G375" s="21"/>
-[...13 lines deleted...]
-      <c r="E376" s="22" t="inlineStr">
+      <c r="G378" s="21"/>
+      <c r="H378" s="23"/>
+    </row>
+    <row r="379" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A379" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B379" s="22" t="s">
+        <v>1157</v>
+      </c>
+      <c r="C379" s="21" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D379" s="21"/>
+      <c r="E379" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F376" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D377" s="15" t="s">
+      <c r="F379" s="22" t="s">
+        <v>553</v>
+      </c>
+      <c r="G379" s="21"/>
+      <c r="H379" s="23" t="s">
         <v>1159</v>
       </c>
-      <c r="E377" s="16" t="inlineStr">
+    </row>
+    <row r="380" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A380" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B380" s="16" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C380" s="15" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D380" s="15" t="s">
+        <v>1162</v>
+      </c>
+      <c r="E380" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TNJ</t>
           </r>
         </is>
       </c>
-      <c r="F377" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G377" s="15" t="s">
+      <c r="F380" s="16" t="s">
+        <v>1164</v>
+      </c>
+      <c r="G380" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H377" s="17" t="s">
-[...16 lines deleted...]
-      <c r="E378" s="16" t="inlineStr">
+      <c r="H380" s="17" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="381" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A381" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B381" s="16" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C381" s="15" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D381" s="15" t="s">
+        <v>1167</v>
+      </c>
+      <c r="E381" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hongbaoli Group Co., Ltd.
 红宝丽集团公司</t>
           </r>
         </is>
       </c>
-      <c r="F378" s="16" t="s">
+      <c r="F381" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="G378" s="15" t="s">
+      <c r="G381" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H378" s="17" t="s">
+      <c r="H381" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="379" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E379" s="19" t="inlineStr">
+    <row r="382" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A382" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B382" s="19" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C382" s="18" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D382" s="18" t="s">
+        <v>1170</v>
+      </c>
+      <c r="E382" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F379" s="19"/>
-[...18 lines deleted...]
-      <c r="E380" s="16" t="inlineStr">
+      <c r="F382" s="19"/>
+      <c r="G382" s="18"/>
+      <c r="H382" s="20" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="383" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A383" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B383" s="16" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C383" s="15" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D383" s="15" t="s">
+        <v>1174</v>
+      </c>
+      <c r="E383" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F380" s="16"/>
-[...83 lines deleted...]
-        <v>920</v>
+      <c r="F383" s="16"/>
+      <c r="G383" s="15"/>
+      <c r="H383" s="17" t="s">
+        <v>902</v>
       </c>
     </row>
     <row r="384" spans="1:9" customHeight="1" ht="33.75">
       <c r="A384" s="18" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B384" s="19" t="s">
-        <v>1182</v>
+        <v>1175</v>
       </c>
       <c r="C384" s="18" t="s">
-        <v>1183</v>
+        <v>1176</v>
       </c>
       <c r="D384" s="18" t="s">
-        <v>1184</v>
+        <v>1177</v>
       </c>
       <c r="E384" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F384" s="19"/>
       <c r="G384" s="18"/>
       <c r="H384" s="20" t="s">
-        <v>920</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="385" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A385" s="18" t="s">
-[...11 lines deleted...]
-      <c r="E385" s="19" t="inlineStr">
+      <c r="A385" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B385" s="16" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C385" s="15" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D385" s="15" t="s">
+        <v>1181</v>
+      </c>
+      <c r="E385" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F385" s="19"/>
-[...2 lines deleted...]
-        <v>920</v>
+      <c r="F385" s="16"/>
+      <c r="G385" s="15"/>
+      <c r="H385" s="17" t="s">
+        <v>923</v>
       </c>
     </row>
     <row r="386" spans="1:9" customHeight="1" ht="33.75">
       <c r="A386" s="18" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B386" s="19" t="s">
-        <v>1188</v>
+        <v>1182</v>
       </c>
       <c r="C386" s="18" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
       <c r="D386" s="18" t="s">
-        <v>1190</v>
+        <v>1184</v>
       </c>
       <c r="E386" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
 黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F386" s="19"/>
       <c r="G386" s="18"/>
       <c r="H386" s="20" t="s">
-        <v>1175</v>
+        <v>923</v>
       </c>
     </row>
     <row r="387" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A387" s="21" t="s">
-[...23 lines deleted...]
-        <v>177</v>
+      <c r="A387" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B387" s="19" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C387" s="18" t="s">
+        <v>1186</v>
+      </c>
+      <c r="D387" s="18" t="s">
+        <v>1187</v>
+      </c>
+      <c r="E387" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F387" s="19"/>
+      <c r="G387" s="18"/>
+      <c r="H387" s="20" t="s">
+        <v>923</v>
       </c>
     </row>
     <row r="388" spans="1:9" customHeight="1" ht="33.75">
-      <c r="A388" s="21" t="s">
-[...22 lines deleted...]
-        <v>606</v>
+      <c r="A388" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B388" s="19" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C388" s="18" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D388" s="18" t="s">
+        <v>1190</v>
+      </c>
+      <c r="E388" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F388" s="19"/>
+      <c r="G388" s="18"/>
+      <c r="H388" s="20" t="s">
+        <v>923</v>
       </c>
     </row>
     <row r="389" spans="1:9" customHeight="1" ht="33.75">
       <c r="A389" s="18" t="s">
-        <v>1003</v>
+        <v>1006</v>
       </c>
       <c r="B389" s="19" t="s">
-        <v>1198</v>
+        <v>1191</v>
       </c>
       <c r="C389" s="18" t="s">
-        <v>1199</v>
+        <v>1192</v>
       </c>
       <c r="D389" s="18" t="s">
-        <v>1200</v>
+        <v>1193</v>
       </c>
       <c r="E389" s="19" t="inlineStr">
         <is>
           <r>
-            <t xml:space="preserve">Yi Hua Chemical</t>
+            <t xml:space="preserve">Huangshan KBR New Material Technology Co., Ltd.
+黄山市科贝瑞新材料科技有限公司</t>
           </r>
         </is>
       </c>
       <c r="F389" s="19"/>
       <c r="G389" s="18"/>
       <c r="H389" s="20" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="390" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A390" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B390" s="22" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C390" s="21" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D390" s="21" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E390" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">KUMHO Petrochemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F390" s="22" t="s">
+        <v>47</v>
+      </c>
+      <c r="G390" s="21"/>
+      <c r="H390" s="23" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="391" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A391" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B391" s="22" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C391" s="21" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D391" s="21" t="s">
+        <v>1199</v>
+      </c>
+      <c r="E391" s="22" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">BOYU CHEMICAL CO., LTD
+博宇化工有限公司</t>
+          </r>
+        </is>
+      </c>
+      <c r="F391" s="22"/>
+      <c r="G391" s="21"/>
+      <c r="H391" s="23" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="392" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A392" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B392" s="19" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C392" s="18" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D392" s="18" t="s">
+        <v>1203</v>
+      </c>
+      <c r="E392" s="19" t="inlineStr">
+        <is>
+          <r>
+            <t xml:space="preserve">Yi Hua Chemical</t>
+          </r>
+        </is>
+      </c>
+      <c r="F392" s="19"/>
+      <c r="G392" s="18"/>
+      <c r="H392" s="20" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="390" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E390" s="19" t="inlineStr">
+    <row r="393" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A393" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B393" s="19" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C393" s="18" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D393" s="18" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E393" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hunan Minhe New Material Co., Ltd.</t>
           </r>
         </is>
       </c>
-      <c r="F390" s="19" t="s">
+      <c r="F393" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G390" s="18"/>
-[...15 lines deleted...]
-      <c r="E391" s="16" t="inlineStr">
+      <c r="G393" s="18"/>
+      <c r="H393" s="20"/>
+    </row>
+    <row r="394" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A394" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B394" s="16" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C394" s="15" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D394" s="15" t="s">
+        <v>1211</v>
+      </c>
+      <c r="E394" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zhangjiagang Foutune Chemical
 張家港豊通化工</t>
           </r>
         </is>
       </c>
-      <c r="F391" s="16" t="s">
-[...3 lines deleted...]
-      <c r="H391" s="17" t="s">
+      <c r="F394" s="16" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G394" s="15"/>
+      <c r="H394" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="392" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E392" s="19" t="inlineStr">
+    <row r="395" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A395" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B395" s="19" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C395" s="18" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D395" s="18" t="s">
+        <v>1216</v>
+      </c>
+      <c r="E395" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHANDONG BEFAR GROUP
 山东滨化集团</t>
           </r>
         </is>
       </c>
-      <c r="F392" s="19" t="s">
+      <c r="F395" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="G392" s="18"/>
-[...15 lines deleted...]
-      <c r="E393" s="22" t="inlineStr">
+      <c r="G395" s="18"/>
+      <c r="H395" s="20"/>
+    </row>
+    <row r="396" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A396" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B396" s="22" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C396" s="21" t="s">
+        <v>1219</v>
+      </c>
+      <c r="D396" s="21" t="s">
+        <v>1220</v>
+      </c>
+      <c r="E396" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Fortune Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F393" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H393" s="23" t="s">
+      <c r="F396" s="22" t="s">
+        <v>1213</v>
+      </c>
+      <c r="G396" s="21"/>
+      <c r="H396" s="23" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="394" spans="1:9" customHeight="1" ht="33.75">
-[...10 lines deleted...]
-      <c r="E394" s="22" t="inlineStr">
+    <row r="397" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A397" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B397" s="22" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C397" s="21" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D397" s="21"/>
+      <c r="E397" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">SHENYANG ZHANGMING CHEMICAL CO,LTD.
 沈阳张明化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F394" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H394" s="23" t="s">
+      <c r="F397" s="22" t="s">
+        <v>553</v>
+      </c>
+      <c r="G397" s="21"/>
+      <c r="H397" s="23" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="395" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E395" s="16" t="inlineStr">
+    <row r="398" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A398" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B398" s="16" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C398" s="15" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D398" s="15" t="s">
+        <v>1226</v>
+      </c>
+      <c r="E398" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">China Man-Made Fiber Corporation
 中國人造纖維</t>
           </r>
         </is>
       </c>
-      <c r="F395" s="16" t="s">
+      <c r="F398" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G395" s="15" t="s">
+      <c r="G398" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H395" s="17" t="s">
+      <c r="H398" s="17" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="396" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E396" s="22" t="inlineStr">
+    <row r="399" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A399" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B399" s="22" t="s">
+        <v>1227</v>
+      </c>
+      <c r="C399" s="21" t="s">
+        <v>1228</v>
+      </c>
+      <c r="D399" s="21" t="s">
+        <v>1229</v>
+      </c>
+      <c r="E399" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Zibo Xujia Chemical Co., Ltd.
 淄博旭佳化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F396" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D397" s="15" t="s">
+      <c r="F399" s="22" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G399" s="21"/>
+      <c r="H399" s="23" t="s">
         <v>1230</v>
       </c>
-      <c r="E397" s="16" t="inlineStr">
+    </row>
+    <row r="400" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A400" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B400" s="16" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C400" s="15" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D400" s="15" t="s">
+        <v>1233</v>
+      </c>
+      <c r="E400" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TAIWAN WAX CO., LTD.
 台湾蝋品股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F397" s="16" t="s">
+      <c r="F400" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G397" s="15" t="s">
+      <c r="G400" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H397" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D398" s="21" t="s">
+      <c r="H400" s="17" t="s">
         <v>1235</v>
       </c>
-      <c r="E398" s="22" t="inlineStr">
+    </row>
+    <row r="401" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A401" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B401" s="22" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C401" s="21" t="s">
+        <v>1237</v>
+      </c>
+      <c r="D401" s="21" t="s">
+        <v>1238</v>
+      </c>
+      <c r="E401" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Shanghai Honest Chem CO., LTD.
 上海赫力思特化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F398" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C399" s="15" t="s">
+      <c r="F401" s="22" t="s">
         <v>1240</v>
       </c>
-      <c r="D399" s="15" t="s">
+      <c r="G401" s="21"/>
+      <c r="H401" s="23" t="s">
         <v>1241</v>
       </c>
-      <c r="E399" s="16" t="inlineStr">
+    </row>
+    <row r="402" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A402" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B402" s="16" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C402" s="15" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D402" s="15" t="s">
+        <v>1244</v>
+      </c>
+      <c r="E402" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Jiangsu Evergreen New Material Technology</t>
           </r>
         </is>
       </c>
-      <c r="F399" s="16" t="s">
+      <c r="F402" s="16" t="s">
         <v>419</v>
       </c>
-      <c r="G399" s="15"/>
-      <c r="H399" s="17" t="s">
+      <c r="G402" s="15"/>
+      <c r="H402" s="17" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="400" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E400" s="19" t="inlineStr">
+    <row r="403" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A403" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B403" s="19" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C403" s="18" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D403" s="18" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E403" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Taiwan Prosperity Chemical Corporation
 信昌化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F400" s="19" t="s">
+      <c r="F403" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G400" s="18"/>
-[...15 lines deleted...]
-      <c r="E401" s="19" t="inlineStr">
+      <c r="G403" s="18"/>
+      <c r="H403" s="20"/>
+    </row>
+    <row r="404" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A404" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B404" s="19" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C404" s="18" t="s">
+        <v>1247</v>
+      </c>
+      <c r="D404" s="18" t="s">
+        <v>1248</v>
+      </c>
+      <c r="E404" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANG CHUN PLASTICS CO., LTD.
 長春人造樹脂廠股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F401" s="19" t="s">
+      <c r="F404" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="G401" s="18"/>
-[...15 lines deleted...]
-      <c r="E402" s="19" t="inlineStr">
+      <c r="G404" s="18"/>
+      <c r="H404" s="20"/>
+    </row>
+    <row r="405" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A405" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B405" s="19" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C405" s="18" t="s">
+        <v>1250</v>
+      </c>
+      <c r="D405" s="18" t="s">
+        <v>1251</v>
+      </c>
+      <c r="E405" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Madras Fluorine</t>
           </r>
         </is>
       </c>
-      <c r="F402" s="19"/>
-[...15 lines deleted...]
-      <c r="D403" s="21" t="s">
+      <c r="F405" s="19"/>
+      <c r="G405" s="18"/>
+      <c r="H405" s="20" t="s">
         <v>1253</v>
       </c>
-      <c r="E403" s="22" t="inlineStr">
+    </row>
+    <row r="406" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A406" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B406" s="22" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C406" s="21" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D406" s="21" t="s">
+        <v>1256</v>
+      </c>
+      <c r="E406" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Greenhome Fine Chemical Co.,LTD.
 湖北绿色家园精细化工有限责任公司</t>
           </r>
         </is>
       </c>
-      <c r="F403" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C404" s="18" t="s">
+      <c r="F406" s="22" t="s">
         <v>1257</v>
       </c>
-      <c r="D404" s="18" t="s">
+      <c r="G406" s="21"/>
+      <c r="H406" s="23" t="s">
         <v>1258</v>
       </c>
-      <c r="E404" s="19" t="inlineStr">
+    </row>
+    <row r="407" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A407" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B407" s="19" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C407" s="18" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D407" s="18" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E407" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Greenhome</t>
           </r>
         </is>
       </c>
-      <c r="F404" s="19" t="s">
-[...3 lines deleted...]
-      <c r="H404" s="20" t="s">
+      <c r="F407" s="19" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G407" s="18"/>
+      <c r="H407" s="20" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="405" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E405" s="22" t="inlineStr">
+    <row r="408" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A408" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B408" s="22" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C408" s="21" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D408" s="21" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E408" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">CHANGZHOU WUJIN XUEYAN WANSHOU CHEMICAL CO.,LTD.
 常州市武进雪堰万寿化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F405" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D406" s="21" t="s">
+      <c r="F408" s="22" t="s">
         <v>1267</v>
       </c>
-      <c r="E406" s="22" t="inlineStr">
+      <c r="G408" s="21"/>
+      <c r="H408" s="23" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="409" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A409" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B409" s="22" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C409" s="21" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D409" s="21" t="s">
+        <v>1270</v>
+      </c>
+      <c r="E409" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Hubei Phoenix Chemical Company Limited
 湖北九風翔化工有限責任公司</t>
           </r>
         </is>
       </c>
-      <c r="F406" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D407" s="15" t="s">
+      <c r="F409" s="22" t="s">
+        <v>1257</v>
+      </c>
+      <c r="G409" s="21"/>
+      <c r="H409" s="23" t="s">
         <v>1272</v>
       </c>
-      <c r="E407" s="16" t="inlineStr">
+    </row>
+    <row r="410" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A410" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B410" s="16" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C410" s="15" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D410" s="15" t="s">
+        <v>1275</v>
+      </c>
+      <c r="E410" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Formosa Plastics Corporation
 台灣塑膠工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F407" s="16" t="s">
+      <c r="F410" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G407" s="15" t="s">
+      <c r="G410" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H407" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D408" s="21" t="s">
+      <c r="H410" s="17" t="s">
         <v>1277</v>
       </c>
-      <c r="E408" s="22" t="inlineStr">
+    </row>
+    <row r="411" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A411" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B411" s="22" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C411" s="21" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D411" s="21" t="s">
+        <v>1280</v>
+      </c>
+      <c r="E411" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">TIANJIN CHENGYI INTERNATIONAL TRADING CO.,LIMITED
 添锦诚易国际贸易有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F408" s="22" t="s">
-[...17 lines deleted...]
-      <c r="D409" s="15" t="s">
+      <c r="F411" s="22" t="s">
         <v>1282</v>
       </c>
-      <c r="E409" s="16" t="inlineStr">
+      <c r="G411" s="21"/>
+      <c r="H411" s="23" t="s">
+        <v>558</v>
+      </c>
+    </row>
+    <row r="412" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A412" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B412" s="16" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C412" s="15" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D412" s="15" t="s">
+        <v>1285</v>
+      </c>
+      <c r="E412" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Chang Chun Petrochemical
 長春化学</t>
           </r>
         </is>
       </c>
-      <c r="F409" s="16" t="s">
+      <c r="F412" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="G409" s="15" t="s">
+      <c r="G412" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H409" s="17" t="s">
+      <c r="H412" s="17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="410" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E410" s="16" t="inlineStr">
+    <row r="413" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A413" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B413" s="16" t="s">
+        <v>1287</v>
+      </c>
+      <c r="C413" s="15" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D413" s="15" t="s">
+        <v>1289</v>
+      </c>
+      <c r="E413" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Dongming Jujin Chemical Industry Co., Ltd.
 东明俱进化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F410" s="16"/>
-      <c r="G410" s="15" t="s">
+      <c r="F413" s="16"/>
+      <c r="G413" s="15" t="s">
         <v>91</v>
       </c>
-      <c r="H410" s="17" t="s">
+      <c r="H413" s="17" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="411" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E411" s="16" t="inlineStr">
+    <row r="414" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A414" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B414" s="16" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C414" s="15" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D414" s="15" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E414" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F411" s="16" t="s">
+      <c r="F414" s="16" t="s">
+        <v>1295</v>
+      </c>
+      <c r="G414" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="H414" s="17" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="415" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A415" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B415" s="16" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C415" s="15" t="s">
         <v>1292</v>
       </c>
-      <c r="G411" s="15" t="s">
-[...19 lines deleted...]
-      <c r="E412" s="16" t="inlineStr">
+      <c r="D415" s="15" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E415" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Wuzhou Sun Shine Forestry and Chemicals Co., Ltd
 广西梧州日成林产化工股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F412" s="16" t="s">
-[...11 lines deleted...]
-      <c r="B413" s="22" t="s">
+      <c r="F415" s="16" t="s">
         <v>1295</v>
       </c>
-      <c r="C413" s="21" t="s">
-[...5 lines deleted...]
-      <c r="E413" s="22" t="inlineStr">
+      <c r="G415" s="15"/>
+      <c r="H415" s="17" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="416" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A416" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B416" s="22" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C416" s="21" t="s">
+        <v>1299</v>
+      </c>
+      <c r="D416" s="21" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E416" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Pioneer New Material Technology
 洛阳佰尼尔新材料科技有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F413" s="22" t="s">
-[...3 lines deleted...]
-      <c r="H413" s="23" t="s">
+      <c r="F416" s="22" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G416" s="21"/>
+      <c r="H416" s="23" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="414" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E414" s="22" t="inlineStr">
+    <row r="417" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A417" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B417" s="22" t="s">
+        <v>1303</v>
+      </c>
+      <c r="C417" s="21" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D417" s="21" t="s">
+        <v>1305</v>
+      </c>
+      <c r="E417" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Ｆｅｎｇｈｕ　ｙｕｒｏｎ　ｃｈｅｍｉｃａｌ
 泰化市裕隆化工新材料</t>
           </r>
         </is>
       </c>
-      <c r="F414" s="22" t="s">
+      <c r="F417" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="G414" s="21"/>
-[...17 lines deleted...]
-      <c r="E415" s="19" t="inlineStr">
+      <c r="G417" s="21"/>
+      <c r="H417" s="23" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="418" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A418" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B418" s="19" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C418" s="18" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D418" s="18" t="s">
+        <v>1309</v>
+      </c>
+      <c r="E418" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Henghe Materials
 恒河材料科技股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F415" s="19"/>
-[...16 lines deleted...]
-      <c r="E416" s="22" t="inlineStr">
+      <c r="F418" s="19"/>
+      <c r="G418" s="18"/>
+      <c r="H418" s="20"/>
+    </row>
+    <row r="419" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A419" s="21" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B419" s="22" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C419" s="21" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D419" s="21" t="s">
+        <v>1313</v>
+      </c>
+      <c r="E419" s="22" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">NEW EASTERN CHEMICAL INDUSTRY CO.,LTD
 衡水新东方化工有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F416" s="22" t="s">
-[...14 lines deleted...]
-      <c r="C417" s="15" t="s">
+      <c r="F419" s="22" t="s">
         <v>1315</v>
       </c>
-      <c r="D417" s="15" t="s">
+      <c r="G419" s="21"/>
+      <c r="H419" s="23" t="s">
         <v>1316</v>
       </c>
-      <c r="E417" s="16" t="inlineStr">
+    </row>
+    <row r="420" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A420" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B420" s="16" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C420" s="15" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D420" s="15" t="s">
+        <v>1319</v>
+      </c>
+      <c r="E420" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Weifang Yukai Chemical</t>
           </r>
         </is>
       </c>
-      <c r="F417" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G417" s="15" t="s">
+      <c r="F420" s="16" t="s">
+        <v>1321</v>
+      </c>
+      <c r="G420" s="15" t="s">
         <v>34</v>
       </c>
-      <c r="H417" s="17" t="s">
-[...13 lines deleted...]
-      <c r="D418" s="18" t="s">
+      <c r="H420" s="17" t="s">
         <v>1322</v>
       </c>
-      <c r="E418" s="19" t="inlineStr">
+    </row>
+    <row r="421" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A421" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B421" s="19" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C421" s="18" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D421" s="18" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E421" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">DAIREN CHEMICAL CORPORATION
 大連化學工業股份有限公司</t>
           </r>
         </is>
       </c>
-      <c r="F418" s="19" t="s">
+      <c r="F421" s="19" t="s">
         <v>66</v>
       </c>
-      <c r="G418" s="18"/>
-      <c r="H418" s="20" t="s">
+      <c r="G421" s="18"/>
+      <c r="H421" s="20" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="419" spans="1:9" customHeight="1" ht="33.75">
-[...12 lines deleted...]
-      <c r="E419" s="19" t="inlineStr">
+    <row r="422" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A422" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B422" s="19" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C422" s="18" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D422" s="18" t="s">
+        <v>1328</v>
+      </c>
+      <c r="E422" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Boom
 巴蒙</t>
           </r>
         </is>
       </c>
-      <c r="F419" s="19" t="s">
+      <c r="F422" s="19" t="s">
+        <v>1330</v>
+      </c>
+      <c r="G422" s="18"/>
+      <c r="H422" s="20"/>
+    </row>
+    <row r="423" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A423" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B423" s="19" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C423" s="18" t="s">
         <v>1327</v>
       </c>
-      <c r="G419" s="18"/>
-[...15 lines deleted...]
-      <c r="E420" s="19" t="inlineStr">
+      <c r="D423" s="18" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E423" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Foshan Zontai
 佛山市中钛正品</t>
           </r>
         </is>
       </c>
-      <c r="F420" s="19" t="s">
-[...18 lines deleted...]
-      <c r="E421" s="19" t="inlineStr">
+      <c r="F423" s="19" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G423" s="18"/>
+      <c r="H423" s="20"/>
+    </row>
+    <row r="424" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A424" s="18" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B424" s="19" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C424" s="18" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D424" s="18" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E424" s="19" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">Guangdong Huiyun
 广东惠云</t>
           </r>
         </is>
       </c>
-      <c r="F421" s="19" t="s">
-[...12 lines deleted...]
-      <c r="C422" s="15" t="s">
+      <c r="F424" s="19" t="s">
         <v>1333</v>
       </c>
-      <c r="D422" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E422" s="16" t="inlineStr">
+      <c r="G424" s="18"/>
+      <c r="H424" s="20"/>
+    </row>
+    <row r="425" spans="1:9" customHeight="1" ht="33.75">
+      <c r="A425" s="15" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B425" s="16" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C425" s="15" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D425" s="15" t="s">
+        <v>1337</v>
+      </c>
+      <c r="E425" s="16" t="inlineStr">
         <is>
           <r>
             <t xml:space="preserve">PT. Citra CakraLogam</t>
           </r>
         </is>
       </c>
-      <c r="F422" s="16" t="s">
-[...2 lines deleted...]
-      <c r="G422" s="15" t="s">
+      <c r="F425" s="16" t="s">
+        <v>500</v>
+      </c>
+      <c r="G425" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="H422" s="17" t="s">
-        <v>606</v>
+      <c r="H425" s="17" t="s">
+        <v>609</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="E4:H4"/>
     <mergeCell ref="E5:H5"/>
     <mergeCell ref="A6:B6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.70866141732284" right="0.35433070866142" top="0.62992125984252" bottom="0.62992125984252" header="1.77" footer="0.31496062992126"/>
   <pageSetup paperSize="9" orientation="portrait" scale="81" fitToHeight="0" fitToWidth="1" pageOrder="downThenOver" r:id="rId2ps"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader>&amp;L&amp;"Meiryo,太字"&amp;14　　　　　　　　　　　PAGE &amp;P</oddHeader>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>